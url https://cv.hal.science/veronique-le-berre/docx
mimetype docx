--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -569,749 +569,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive response of yeast cells to triggered toxicity of phosphoribulokinase</w:t>
+                <w:t xml:space="preserve">High-Resolution Chromatin Immunoprecipitation: ChIP-Sequencing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rouzeau</w:t>
+                <w:t xml:space="preserve">Roxanne Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adilya Dagkesamanskaya</w:t>
+                <w:t xml:space="preserve">Aurore Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Langer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2018.06.002⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7098-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849556v1</w:t>
+                <w:t xml:space="preserve">hal-01849465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Cells Producing Type I IFN Modulate Macrophage Polarization in Tuberculosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive response of yeast cells to triggered toxicity of phosphoribulokinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adilya Dagkesamanskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Bénard</w:t>
+                <w:t xml:space="preserve">Krzysztof Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imme Sakwa</w:t>
+                <w:t xml:space="preserve">Jérôme Bibette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Schierloh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Mercier</w:t>
+                <w:t xml:space="preserve">Jean Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201707-1475OC⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169 (6), pp.335 - 342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849522v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Chromatin Immunoprecipitation: ChIP-Sequencing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">B Cells Producing Type I IFN Modulate Macrophage Polarization in Tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imme Sakwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Diaz</w:t>
+                <w:t xml:space="preserve">Pablo Schierloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+                <w:t xml:space="preserve">André Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ingrid Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.61-73. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 197 (6), pp.801 - 813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7098-8_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201707-1475OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849465v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an RNA-Seq Differential Gene Expression Analysis Depending on Biological Replicate Number and Library Size</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A conserved mechanism drives partition complex assembly on bacterial chromosomes and plasmids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Frasse</w:t>
+                <w:t xml:space="preserve">Roxanne Debaugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zouine</w:t>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Sainderichin</w:t>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (11), pp.e8516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/msb.20188516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849534v1</w:t>
+                <w:t xml:space="preserve">hal-01926457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conserved mechanism drives partition complex assembly on bacterial chromosomes and plasmids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of an RNA-Seq Differential Gene Expression Analysis Depending on Biological Replicate Number and Library Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Leberre Véronique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Debaugny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Sanchez</w:t>
+                <w:t xml:space="preserve">Pierre Frasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rech</w:t>
+                <w:t xml:space="preserve">Mohamed Zouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+                <w:t xml:space="preserve">Elise Sainderichin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (11), pp.e8516. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/msb.20188516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926457v1</w:t>
+                <w:t xml:space="preserve">hal-01849534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of photoswitchable fluorescent proteins for droplet-based microfluidic screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adilya Dagkesamanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lestrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1414,51 +1414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (5), pp.0177056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2463,51 +2463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrimer functionalization of gold surface improves the measurement of protein–DNA interactions by surface plasmon resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2983,303 +2983,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centromere binding specificity in assembly of the F plasmid partition complex</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging (SPRi) as an alternative technique for rapid and quantitative screening of small molecules, useful in drug discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David P. Lane</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carmen Romera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr457⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (1), pp.304 - 309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.03.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843104v1</w:t>
+                <w:t xml:space="preserve">hal-01848476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging (SPRi) as an alternative technique for rapid and quantitative screening of small molecules, useful in drug discovery</w:t>
+                <w:t xml:space="preserve">Centromere binding specificity in assembly of the F plasmid partition complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P. Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.03.082⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (17), pp.7477 - 7486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01848476v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analyses during the transition from biomass production to lipid accumulation in the oleaginous yeast yarrowia lipolytica</w:t>
               </w:r>
@@ -3689,51 +3689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3949,307 +3949,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The YTA7 gene is involved in the regulation of the isoprenoid pathway in the yeast Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure to high static or pulsed magnetic fields does not affect cellular processes in the yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaudia Kuranda</w:t>
+                <w:t xml:space="preserve">Evert Haanappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kariona Grabinska</w:t>
+                <w:t xml:space="preserve">Nathalie Marsaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Trouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bergès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+                <w:t xml:space="preserve">Laurent Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.n/a - n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.20523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2009.00485.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849401v1</w:t>
+                <w:t xml:space="preserve">hal-01849404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to high static or pulsed magnetic fields does not affect cellular processes in the yeast Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The YTA7 gene is involved in the regulation of the isoprenoid pathway in the yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaudia Kuranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kariona Grabinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bem.20523⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (3), pp.381 - 390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2009.00485.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849404v1</w:t>
+                <w:t xml:space="preserve">hal-01849401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptome analysis between original and evolved recombinant lactose-consuming Saccharomyces cerevisiae strains</w:t>
               </w:r>
@@ -5181,51 +5181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the caffeine effects in the yeast Saccharomyces cerevisiae brings new insights into the connection between TOR, PKC and Ras/cAMP signalling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaudia Kuranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6364,286 +6364,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of GFA1, which encodes glutamine-fructose-6-phosphate amidotransferase, in the activation of the chitin synthesis pathway in response to cell-wall defects in Saccharomyces cerevisiae.</w:t>
+                <w:t xml:space="preserve">Involvement of GFA1, which encodes glutamine-fructose-6-phosphate amidotransferase, in the activation of the chitin synthesis pathway in response to cell-wall defects in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre-Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Blanca Aguilar-Uscanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adilia Dagkessamanskaia</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adilya Timmers Dagkessamanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, pp.1697-707</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 269 (6), pp.1697-1717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.2002.02814.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849238v1</w:t>
+                <w:t xml:space="preserve">hal-02682871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of GFA1, which encodes glutamine-fructose-6-phosphate amidotransferase, in the activation of the chitin synthesis pathway in response to cell-wall defects in Saccharomyces cerevisiae</w:t>
+                <w:t xml:space="preserve">Involvement of GFA1, which encodes glutamine-fructose-6-phosphate amidotransferase, in the activation of the chitin synthesis pathway in response to cell-wall defects in Saccharomyces cerevisiae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca Aguilar-Uscanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Yken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adilya Timmers Dagkessamanskaya</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adilia Dagkessamanskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 269 (6), pp.1697-1717. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, pp.1697-707</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.2002.02814.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02682871v1</w:t>
+                <w:t xml:space="preserve">hal-01849238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma membrane coating with cationic silica particles and osmotic shock alters the morphology of bovine aortic endothelial cells</w:t>
               </w:r>
@@ -7575,51 +7575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic analysis of the dynamic adaptation of yeast to high ethanol production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7902,51 +7902,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA123C3B"/>
+    <w:nsid w:val="8D20B2EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8133,51 +8133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-le-berre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8022-4295" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05268075v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daisy Bonneville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anton-Leberre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cleguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04696-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daugrois Camille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessiere Chlo&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejean S&#233;bastien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Leberre V&#233;ronique" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commes Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215523" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Anh Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi van Anh Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00794" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouzeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilya Dagkesamanskaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Langer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bibette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2018.06.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B&#233;nard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imme Sakwa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Schierloh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201707-1475OC" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Diaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7098-8_6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sainderichin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00108" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188516" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lestrade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2018.03.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marie Passot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pasta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neia Naldaiz-Gastesi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goicoechea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Alonso-Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aiastui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lopez-Mayorga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2016.08.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843061v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2988-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kempowsky-Hamon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lacroix-Triki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Hedjazi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-015-0077-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02257-14" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dreanno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2015.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01060998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hma&#239;ed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2013.10.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4D204TL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia R. Flores-Juarez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid Antaramian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gonzalez-Jasso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.09.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXM1RK1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Severac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.12.023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS3SB3X0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850074v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Muszkieta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera P&#228;htz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibbons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947652v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Formosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Severac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trevisiol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849414v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Momynaliev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chelysheva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Selezneva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akopian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11134/btp.2.2013.4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843104v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Lane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr457" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848476v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Romera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bellon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.03.082" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VSMD5BZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios B&#233;opoulos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027966" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arellanes-Robledo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Estela Salcido-Neyoy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M&#225;rquez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Garc&#237;a-Rom&#225;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Beltr&#225;n-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CAD.0b013e328336e907" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beltr&#224;n-Ram&#237;rez Olga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Villa-Trevino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/tlo.09298" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.03.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9BVTM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lalo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Peyrade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-009-1825-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849401v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kuranda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariona Grabinska" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Karst" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00485.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haanappel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20523" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6DPRHL3N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849388v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Guimar&#227;es" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Teixeira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200800111" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2007.10.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Perez-Carreon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2007.0039" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Novo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beltran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rozes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Guillamon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Sokol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2006.00175.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849368v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Isael P&#233;rez-Carr&#233;on" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Fattel-Fazenda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelia Arce-Popoca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Alem&#225;n-Lazarini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.05841" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2006.00106.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120640v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Chaize" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ruysschaert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc050273p" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1QGN8GRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849370v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Palamarczyk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05300.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767470v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Casimirius" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-3-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849255v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belaubre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guirardel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Pourciel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2003.09.024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Santimone" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Koukiekolo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2003.11.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848957v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Emmanuel Saliba" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Tauran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.03.070" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848270v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pratviel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B307928G" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849243v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gng088" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849240v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guirardel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1565685" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849238v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Aguilar-Uscanga" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682871v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre-Anton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilya Timmers Dagkessamanskaya" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2002.02814.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849228v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Millot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tocanne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2736(00)00207-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849204v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Farisei" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Egloff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444998010701" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DM6BZ20F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849202v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koukiekolo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desseaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouge" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849235v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bompard-Gilles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Payan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(97)00100-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3MTFPWS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928554v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Potocki Veronese" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007358v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sokol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2003.1217140" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007379v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959254v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-le-berre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8022-4295" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05268075v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daisy Bonneville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anton-Leberre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cleguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04696-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daugrois Camille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessiere Chlo&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejean S&#233;bastien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Leberre V&#233;ronique" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commes Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215523" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Anh Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi van Anh Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00794" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7098-8_6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouzeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilya Dagkesamanskaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Langer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bibette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baudry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2018.06.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B&#233;nard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imme Sakwa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Schierloh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201707-1475OC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sainderichin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00108" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lestrade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2018.03.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marie Passot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pasta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neia Naldaiz-Gastesi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goicoechea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Alonso-Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aiastui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lopez-Mayorga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2016.08.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843061v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2988-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kempowsky-Hamon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lacroix-Triki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Hedjazi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-015-0077-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02257-14" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dreanno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2015.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01060998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hma&#239;ed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2013.10.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4D204TL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia R. Flores-Juarez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid Antaramian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gonzalez-Jasso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.09.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXM1RK1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Severac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.12.023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS3SB3X0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850074v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Muszkieta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera P&#228;htz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibbons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947652v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Formosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Severac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trevisiol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849414v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Momynaliev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chelysheva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Selezneva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akopian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11134/btp.2.2013.4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Romera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bellon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.03.082" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VSMD5BZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Lane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr457" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios B&#233;opoulos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027966" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arellanes-Robledo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Estela Salcido-Neyoy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M&#225;rquez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Garc&#237;a-Rom&#225;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Beltr&#225;n-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CAD.0b013e328336e907" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beltr&#224;n-Ram&#237;rez Olga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Villa-Trevino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/tlo.09298" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.03.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9BVTM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lalo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Peyrade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-009-1825-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849404v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haanappel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20523" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6DPRHL3N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849401v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kuranda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariona Grabinska" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Karst" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00485.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849388v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Guimar&#227;es" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Teixeira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200800111" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2007.10.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Perez-Carreon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2007.0039" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Novo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beltran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rozes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Guillamon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Sokol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2006.00175.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849368v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Isael P&#233;rez-Carr&#233;on" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Fattel-Fazenda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelia Arce-Popoca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Alem&#225;n-Lazarini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.05841" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2006.00106.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120640v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Chaize" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ruysschaert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc050273p" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1QGN8GRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849370v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Palamarczyk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05300.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767470v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Casimirius" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-3-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849255v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belaubre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guirardel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Pourciel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2003.09.024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Santimone" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Koukiekolo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2003.11.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848957v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Emmanuel Saliba" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Tauran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.03.070" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848270v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pratviel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B307928G" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849243v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gng088" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849240v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guirardel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1565685" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682871v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre-Anton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Aguilar-Uscanga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilya Timmers Dagkessamanskaya" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2002.02814.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849238v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849228v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Millot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tocanne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2736(00)00207-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849204v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Farisei" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Egloff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444998010701" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DM6BZ20F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849202v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koukiekolo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desseaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouge" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849235v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bompard-Gilles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Payan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(97)00100-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3MTFPWS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928554v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Potocki Veronese" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007358v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sokol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2003.1217140" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007379v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959254v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>