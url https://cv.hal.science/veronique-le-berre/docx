--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -2152,319 +2152,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, identification by a DNA microarray-based assay of human and food isolates Listeria spp. from Tunisia.</w:t>
+                <w:t xml:space="preserve">Hybridisation of N-4-methylcytosine-containing amplicons on DNA microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hmaïed</w:t>
+                <w:t xml:space="preserve">Cyntia R. Flores-Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Helel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. François</w:t>
+                <w:t xml:space="preserve">Anaid Antaramian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leclercq</w:t>
+                <w:t xml:space="preserve">Eva Gonzalez-Jasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (1), pp.24-9. </w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 189, pp.143- 49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2013.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01060998v1</w:t>
+                <w:t xml:space="preserve">hal-01268942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridisation of N-4-methylcytosine-containing amplicons on DNA microarrays</w:t>
+                <w:t xml:space="preserve">Prevalence, identification by a DNA microarray-based assay of human and food isolates Listeria spp. from Tunisia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyntia R. Flores-Juarez</w:t>
+                <w:t xml:space="preserve">F. Hmaïed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Helel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaid Antaramian</w:t>
+                <w:t xml:space="preserve">J.-M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Gonzalez-Jasso</w:t>
+                <w:t xml:space="preserve">A. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 189, pp.143- 49. </w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (1), pp.24-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2014.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2013.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268942v1</w:t>
+                <w:t xml:space="preserve">pasteur-01060998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrimer functionalization of gold surface improves the measurement of protein–DNA interactions by surface plasmon resonance imaging</w:t>
               </w:r>
@@ -2502,51 +2502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43, pp.148 - 154. </w:t>
@@ -3015,51 +3015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Romera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3715,51 +3715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 147 (1), pp.87 - 92. </w:t>
@@ -3949,307 +3949,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to high static or pulsed magnetic fields does not affect cellular processes in the yeast Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The YTA7 gene is involved in the regulation of the isoprenoid pathway in the yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaudia Kuranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kariona Grabinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bem.20523⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (3), pp.381 - 390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2009.00485.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849404v1</w:t>
+                <w:t xml:space="preserve">hal-01849401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The YTA7 gene is involved in the regulation of the isoprenoid pathway in the yeast Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure to high static or pulsed magnetic fields does not affect cellular processes in the yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaudia Kuranda</w:t>
+                <w:t xml:space="preserve">Evert Haanappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kariona Grabinska</w:t>
+                <w:t xml:space="preserve">Nathalie Marsaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Trouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bergès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+                <w:t xml:space="preserve">Laurent Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.n/a - n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.20523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2009.00485.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849401v1</w:t>
+                <w:t xml:space="preserve">hal-01849404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative transcriptome analysis between original and evolved recombinant lactose-consuming Saccharomyces cerevisiae strains</w:t>
               </w:r>
@@ -5087,51 +5087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Ruysschaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (1), pp.245-247. </w:t>
@@ -5181,51 +5181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the caffeine effects in the yeast Saccharomyces cerevisiae brings new insights into the connection between TOR, PKC and Ras/cAMP signalling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaudia Kuranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5350,51 +5350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Casimirius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5439,459 +5439,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cantilever-based microsystem for contact and non-contact deposition of picoliter biological samples</w:t>
+                <w:t xml:space="preserve">Porcine pancreatic α-amylase inhibition by the kidney bean (Phaseolus vulgaris) inhibitor (α-AI1) and structural changes in the α-amylase inhibitor complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Belaubre</w:t>
+                <w:t xml:space="preserve">Marius Santimone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Guirardel</w:t>
+                <w:t xml:space="preserve">Roger Koukiekolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bergaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 110 (1-3), pp.130 - 135. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1696 (2), pp.181 - 190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2003.09.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2003.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849255v1</w:t>
+                <w:t xml:space="preserve">hal-01849246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine pancreatic α-amylase inhibition by the kidney bean (Phaseolus vulgaris) inhibitor (α-AI1) and structural changes in the α-amylase inhibitor complex</w:t>
+                <w:t xml:space="preserve">Nanobiotechnologies : les nanobiotechnologies au service des biopuces, l'exemple toulousain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Santimone</w:t>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Koukiekolo</w:t>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+                <w:t xml:space="preserve">Antoine-Emmanuel Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rougé</w:t>
+                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (250), pp.41-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849246v1</w:t>
+                <w:t xml:space="preserve">hal-01848957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobiotechnologies : les nanobiotechnologies au service des biopuces, l'exemple toulousain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cantilever-based microsystem for contact and non-contact deposition of picoliter biological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Belaubre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vieu</w:t>
+                <w:t xml:space="preserve">Matthieu Guirardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Malaquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Thibault</w:t>
+                <w:t xml:space="preserve">Jean Bernard Pourciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine-Emmanuel Saliba</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Bergaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 110 (1-3), pp.130 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2003.09.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848957v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoelectrode-based devices for electrical biodetection in liquid solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5968,51 +5968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrislides, dendrichips: a simple chemical functionalization of glass slides with phosphorus dendrimers as an effective means for the preparation of biochips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6115,51 +6115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrimeric coating of glass slides for sensitive DNA microarrays analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adilia Dagkessamanskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6236,90 +6236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of biological microarrays using microcantilevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belaubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guirardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bernard Pourciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6798,51 +6798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Egloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 55 (1), pp.360 - 362. </w:t>
@@ -7056,51 +7056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bompard-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Protein Structure and Molecular Enzymology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 1343 (1), pp.31 - 40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7428,51 +7428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon-based microcantilevers for multiple biological sample deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belaubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guirardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7575,51 +7575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic analysis of the dynamic adaptation of yeast to high ethanol production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Benbadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfenore S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7902,51 +7902,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D20B2EE"/>
+    <w:nsid w:val="E8D4C347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8133,51 +8133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-le-berre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8022-4295" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05268075v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daisy Bonneville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anton-Leberre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cleguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04696-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daugrois Camille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessiere Chlo&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejean S&#233;bastien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Leberre V&#233;ronique" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commes Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215523" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Anh Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi van Anh Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00794" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7098-8_6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouzeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilya Dagkesamanskaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Langer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bibette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baudry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2018.06.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B&#233;nard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imme Sakwa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Schierloh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201707-1475OC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sainderichin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00108" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lestrade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2018.03.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marie Passot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pasta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neia Naldaiz-Gastesi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goicoechea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Alonso-Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aiastui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lopez-Mayorga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2016.08.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843061v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2988-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kempowsky-Hamon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lacroix-Triki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Hedjazi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-015-0077-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02257-14" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dreanno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2015.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01060998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hma&#239;ed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2013.10.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4D204TL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia R. Flores-Juarez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid Antaramian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gonzalez-Jasso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.09.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXM1RK1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Severac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.12.023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS3SB3X0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850074v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Muszkieta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera P&#228;htz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibbons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947652v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Formosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Severac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trevisiol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849414v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Momynaliev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chelysheva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Selezneva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akopian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11134/btp.2.2013.4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Romera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bellon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.03.082" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VSMD5BZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Lane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr457" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios B&#233;opoulos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027966" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arellanes-Robledo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Estela Salcido-Neyoy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M&#225;rquez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Garc&#237;a-Rom&#225;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Beltr&#225;n-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CAD.0b013e328336e907" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beltr&#224;n-Ram&#237;rez Olga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Villa-Trevino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/tlo.09298" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.03.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9BVTM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lalo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Peyrade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-009-1825-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849404v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haanappel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20523" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6DPRHL3N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849401v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kuranda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariona Grabinska" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Karst" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00485.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849388v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Guimar&#227;es" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Teixeira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200800111" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2007.10.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Perez-Carreon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2007.0039" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Novo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beltran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rozes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Guillamon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Sokol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2006.00175.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849368v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Isael P&#233;rez-Carr&#233;on" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Fattel-Fazenda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelia Arce-Popoca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Alem&#225;n-Lazarini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.05841" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2006.00106.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120640v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Chaize" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ruysschaert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc050273p" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1QGN8GRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849370v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Palamarczyk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05300.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767470v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Casimirius" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-3-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849255v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belaubre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guirardel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Pourciel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2003.09.024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Santimone" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Koukiekolo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2003.11.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848957v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Emmanuel Saliba" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Tauran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.03.070" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848270v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pratviel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B307928G" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849243v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gng088" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849240v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guirardel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1565685" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682871v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre-Anton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Aguilar-Uscanga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilya Timmers Dagkessamanskaya" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2002.02814.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849238v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849228v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Millot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tocanne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2736(00)00207-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849204v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Farisei" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Egloff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444998010701" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DM6BZ20F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849202v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koukiekolo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desseaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouge" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849235v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bompard-Gilles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Payan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(97)00100-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3MTFPWS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928554v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Potocki Veronese" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007358v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sokol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2003.1217140" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007379v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959254v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-le-berre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8022-4295" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05268075v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daisy Bonneville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anton-Leberre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cleguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04696-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daugrois Camille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessiere Chlo&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejean S&#233;bastien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Leberre V&#233;ronique" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commes Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215523" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Anh Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi van Anh Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00794" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7098-8_6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouzeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilya Dagkesamanskaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Langer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bibette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baudry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2018.06.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B&#233;nard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imme Sakwa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Schierloh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201707-1475OC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sainderichin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00108" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lestrade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2018.03.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marie Passot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pasta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neia Naldaiz-Gastesi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goicoechea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Alonso-Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aiastui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lopez-Mayorga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2016.08.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843061v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2988-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kempowsky-Hamon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lacroix-Triki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Hedjazi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-015-0077-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02257-14" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dreanno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2015.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia R. Flores-Juarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid Antaramian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gonzalez-Jasso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.09.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXM1RK1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01060998v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hma&#239;ed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2013.10.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4D204TL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Severac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.12.023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS3SB3X0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850074v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Muszkieta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera P&#228;htz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibbons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947652v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Formosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Severac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trevisiol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849414v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Momynaliev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chelysheva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Selezneva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akopian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11134/btp.2.2013.4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Romera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bellon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.03.082" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VSMD5BZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Lane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr457" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios B&#233;opoulos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027966" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arellanes-Robledo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Estela Salcido-Neyoy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M&#225;rquez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Garc&#237;a-Rom&#225;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Beltr&#225;n-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CAD.0b013e328336e907" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beltr&#224;n-Ram&#237;rez Olga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Villa-Trevino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/tlo.09298" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.03.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9BVTM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lalo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Peyrade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-009-1825-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849401v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kuranda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariona Grabinska" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Karst" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00485.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haanappel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20523" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6DPRHL3N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849388v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Guimar&#227;es" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Teixeira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200800111" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2007.10.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Perez-Carreon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2007.0039" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Novo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beltran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rozes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Guillamon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Sokol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2006.00175.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849368v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Isael P&#233;rez-Carr&#233;on" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Fattel-Fazenda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelia Arce-Popoca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Alem&#225;n-Lazarini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.05841" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2006.00106.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120640v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Chaize" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ruysschaert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc050273p" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1QGN8GRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849370v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Palamarczyk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05300.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767470v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Casimirius" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-3-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849246v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Santimone" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Koukiekolo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moreau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2003.11.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848957v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Emmanuel Saliba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849255v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belaubre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guirardel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Pourciel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2003.09.024" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Tauran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.03.070" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848270v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pratviel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B307928G" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849243v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gng088" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849240v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guirardel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1565685" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682871v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre-Anton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Aguilar-Uscanga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilya Timmers Dagkessamanskaya" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2002.02814.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849238v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849228v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Millot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tocanne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2736(00)00207-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849204v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Farisei" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Egloff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444998010701" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DM6BZ20F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849202v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koukiekolo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desseaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouge" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849235v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bompard-Gilles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Payan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(97)00100-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3MTFPWS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928554v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Potocki Veronese" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007358v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sokol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2003.1217140" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007379v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959254v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>