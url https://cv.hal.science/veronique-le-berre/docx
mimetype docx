--- v2 (2026-05-04)
+++ v3 (2026-05-28)
@@ -569,455 +569,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Chromatin Immunoprecipitation: ChIP-Sequencing.</w:t>
+                <w:t xml:space="preserve">Adaptive response of yeast cells to triggered toxicity of phosphoribulokinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Diaz</w:t>
+                <w:t xml:space="preserve">Catherine Rouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+                <w:t xml:space="preserve">Adilya Dagkesamanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Krzysztof Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bibette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7098-8_6⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169 (6), pp.335 - 342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2018.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849465v1</w:t>
+                <w:t xml:space="preserve">hal-01849556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive response of yeast cells to triggered toxicity of phosphoribulokinase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Cells Producing Type I IFN Modulate Macrophage Polarization in Tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Langer</w:t>
+                <w:t xml:space="preserve">Alan Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bibette</w:t>
+                <w:t xml:space="preserve">Imme Sakwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baudry</w:t>
+                <w:t xml:space="preserve">Pablo Schierloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2018.06.002⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 197 (6), pp.801 - 813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201707-1475OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849556v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Cells Producing Type I IFN Modulate Macrophage Polarization in Tuberculosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Resolution Chromatin Immunoprecipitation: ChIP-Sequencing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Schierloh</w:t>
+                <w:t xml:space="preserve">Roxanne Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Colom</w:t>
+                <w:t xml:space="preserve">Aurore Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Mercier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 197 (6), pp.801 - 813. </w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.61-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.201707-1475OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7098-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849522v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conserved mechanism drives partition complex assembly on bacterial chromosomes and plasmids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Debaugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1228,90 +1228,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of photoswitchable fluorescent proteins for droplet-based microfluidic screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adilya Dagkesamanskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lestrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1414,51 +1414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (5), pp.0177056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2152,401 +2152,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridisation of N-4-methylcytosine-containing amplicons on DNA microarrays</w:t>
+                <w:t xml:space="preserve">Prevalence, identification by a DNA microarray-based assay of human and food isolates Listeria spp. from Tunisia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyntia R. Flores-Juarez</w:t>
+                <w:t xml:space="preserve">F. Hmaïed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Helel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaid Antaramian</w:t>
+                <w:t xml:space="preserve">J.-M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Gonzalez-Jasso</w:t>
+                <w:t xml:space="preserve">A. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 189, pp.143- 49. </w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (1), pp.24-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2014.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2013.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268942v1</w:t>
+                <w:t xml:space="preserve">pasteur-01060998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, identification by a DNA microarray-based assay of human and food isolates Listeria spp. from Tunisia.</w:t>
+                <w:t xml:space="preserve">Hybridisation of N-4-methylcytosine-containing amplicons on DNA microarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hmaïed</w:t>
+                <w:t xml:space="preserve">Cyntia R. Flores-Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Helel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. François</w:t>
+                <w:t xml:space="preserve">Anaid Antaramian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leclercq</w:t>
+                <w:t xml:space="preserve">Eva Gonzalez-Jasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (1), pp.24-9. </w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 189, pp.143- 49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2013.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01060998v1</w:t>
+                <w:t xml:space="preserve">hal-01268942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrimer functionalization of gold surface improves the measurement of protein–DNA interactions by surface plasmon resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43, pp.148 - 154. </w:t>
@@ -2983,303 +2983,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging (SPRi) as an alternative technique for rapid and quantitative screening of small molecules, useful in drug discovery</w:t>
+                <w:t xml:space="preserve">Centromere binding specificity in assembly of the F plasmid partition complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Romera</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David P. Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.03.082⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (17), pp.7477 - 7486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848476v1</w:t>
+                <w:t xml:space="preserve">hal-01843104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centromere binding specificity in assembly of the F plasmid partition complex</w:t>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging (SPRi) as an alternative technique for rapid and quantitative screening of small molecules, useful in drug discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Romera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (1), pp.304 - 309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2011.03.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr457⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01843104v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analyses during the transition from biomass production to lipid accumulation in the oleaginous yeast yarrowia lipolytica</w:t>
               </w:r>
@@ -3689,77 +3689,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 147 (1), pp.87 - 92. </w:t>
@@ -4229,291 +4229,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptome analysis between original and evolved recombinant lactose-consuming Saccharomyces cerevisiae strains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of minority variants within bovine respiratory syncytial virus populations using oligonucleotide-based microarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Guimarães</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean François</w:t>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Teixeira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Deplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Trouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/biot.200800111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 148 (1-2), pp.271 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2007.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849388v1</w:t>
+                <w:t xml:space="preserve">hal-01849383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of minority variants within bovine respiratory syncytial virus populations using oligonucleotide-based microarrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative transcriptome analysis between original and evolved recombinant lactose-consuming Saccharomyces cerevisiae strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lidwine Trouilh</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie François</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 148 (1-2), pp.271 - 276. </w:t>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (12), pp.1591 - 1597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2007.10.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/biot.200800111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849383v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteasome Activity Deregulation in LEC Rat Hepatitis: Following the Insights of Transcriptomic Analysis</w:t>
               </w:r>
@@ -4551,51 +4551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balbine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Perez-Carreon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OMICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 11 (4), pp.367 - 384. </w:t>
@@ -5087,51 +5087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Ruysschaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (1), pp.245-247. </w:t>
@@ -5350,64 +5350,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Casimirius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3, pp.7. </w:t>
@@ -5439,459 +5439,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine pancreatic α-amylase inhibition by the kidney bean (Phaseolus vulgaris) inhibitor (α-AI1) and structural changes in the α-amylase inhibitor complex</w:t>
+                <w:t xml:space="preserve">Cantilever-based microsystem for contact and non-contact deposition of picoliter biological samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Santimone</w:t>
+                <w:t xml:space="preserve">Pascal Belaubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Koukiekolo</w:t>
+                <w:t xml:space="preserve">Matthieu Guirardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+                <w:t xml:space="preserve">Jean Bernard Pourciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rougé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Bergaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1696 (2), pp.181 - 190. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 110 (1-3), pp.130 - 135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2003.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2003.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849246v1</w:t>
+                <w:t xml:space="preserve">hal-01849255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobiotechnologies : les nanobiotechnologies au service des biopuces, l'exemple toulousain</w:t>
+                <w:t xml:space="preserve">Porcine pancreatic α-amylase inhibition by the kidney bean (Phaseolus vulgaris) inhibitor (α-AI1) and structural changes in the α-amylase inhibitor complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vieu</w:t>
+                <w:t xml:space="preserve">Marius Santimone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Malaquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Thibault</w:t>
+                <w:t xml:space="preserve">Roger Koukiekolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine-Emmanuel Saliba</w:t>
+                <w:t xml:space="preserve">Yann Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
+                <w:t xml:space="preserve">Pierre Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1696 (2), pp.181 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2003.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848957v1</w:t>
+                <w:t xml:space="preserve">hal-01849246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cantilever-based microsystem for contact and non-contact deposition of picoliter biological samples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanobiotechnologies : les nanobiotechnologies au service des biopuces, l'exemple toulousain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Guirardel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Berre</w:t>
+                <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bernard Pourciel</w:t>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bergaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine-Emmanuel Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Daran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (250), pp.41-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849255v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoelectrode-based devices for electrical biodetection in liquid solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5968,51 +5968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrislides, dendrichips: a simple chemical functionalization of glass slides with phosphorus dendrimers as an effective means for the preparation of biochips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6115,51 +6115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrimeric coating of glass slides for sensitive DNA microarrays analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adilia Dagkessamanskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6236,90 +6236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of biological microarrays using microcantilevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belaubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guirardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bernard Pourciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6798,51 +6798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Egloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 55 (1), pp.360 - 362. </w:t>
@@ -7056,51 +7056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bompard-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - Protein Structure and Molecular Enzymology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 1343 (1), pp.31 - 40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7428,51 +7428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon-based microcantilevers for multiple biological sample deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Belaubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guirardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7902,51 +7902,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8D4C347"/>
+    <w:nsid w:val="E141A267"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8133,51 +8133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-le-berre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8022-4295" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05268075v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daisy Bonneville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anton-Leberre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cleguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04696-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daugrois Camille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessiere Chlo&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejean S&#233;bastien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Leberre V&#233;ronique" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commes Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215523" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Anh Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi van Anh Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00794" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7098-8_6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouzeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilya Dagkesamanskaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Langer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bibette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baudry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2018.06.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B&#233;nard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imme Sakwa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Schierloh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201707-1475OC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sainderichin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00108" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lestrade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2018.03.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marie Passot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pasta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neia Naldaiz-Gastesi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goicoechea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Alonso-Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aiastui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lopez-Mayorga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2016.08.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843061v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2988-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kempowsky-Hamon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lacroix-Triki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Hedjazi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-015-0077-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02257-14" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dreanno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2015.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia R. Flores-Juarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid Antaramian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gonzalez-Jasso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.09.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXM1RK1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01060998v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hma&#239;ed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2013.10.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4D204TL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Severac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.12.023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS3SB3X0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850074v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Muszkieta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera P&#228;htz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibbons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947652v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Formosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Severac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trevisiol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849414v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Momynaliev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chelysheva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Selezneva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akopian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11134/btp.2.2013.4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Romera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bellon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.03.082" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VSMD5BZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Lane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr457" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios B&#233;opoulos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027966" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arellanes-Robledo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Estela Salcido-Neyoy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M&#225;rquez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Garc&#237;a-Rom&#225;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Beltr&#225;n-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CAD.0b013e328336e907" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beltr&#224;n-Ram&#237;rez Olga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Villa-Trevino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/tlo.09298" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.03.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9BVTM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lalo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Peyrade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-009-1825-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849401v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kuranda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariona Grabinska" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Karst" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00485.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haanappel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20523" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6DPRHL3N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849388v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Guimar&#227;es" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Teixeira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200800111" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2007.10.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Perez-Carreon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2007.0039" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Novo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beltran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rozes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Guillamon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Sokol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2006.00175.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849368v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Isael P&#233;rez-Carr&#233;on" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Fattel-Fazenda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelia Arce-Popoca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Alem&#225;n-Lazarini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.05841" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2006.00106.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120640v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Chaize" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ruysschaert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc050273p" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1QGN8GRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849370v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Palamarczyk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05300.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767470v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Casimirius" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-3-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849246v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Santimone" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Koukiekolo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moreau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2003.11.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848957v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Emmanuel Saliba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849255v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belaubre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guirardel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Pourciel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2003.09.024" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Tauran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.03.070" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848270v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pratviel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B307928G" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849243v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gng088" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849240v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guirardel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1565685" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682871v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre-Anton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Aguilar-Uscanga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilya Timmers Dagkessamanskaya" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2002.02814.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849238v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849228v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Millot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tocanne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2736(00)00207-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849204v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Farisei" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Egloff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444998010701" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DM6BZ20F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849202v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koukiekolo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desseaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouge" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849235v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bompard-Gilles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Payan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(97)00100-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3MTFPWS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928554v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Potocki Veronese" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007358v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sokol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2003.1217140" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007379v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959254v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-le-berre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8022-4295" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05268075v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Stenger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daisy Bonneville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anton-Leberre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cleguer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fauvelot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04696-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03450450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daugrois Camille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessiere Chlo&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejean S&#233;bastien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Leberre V&#233;ronique" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Commes Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215523" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Anh Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ba&#241;uls" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi van Anh Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00794" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouzeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilya Dagkesamanskaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Langer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bibette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2018.06.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849522v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B&#233;nard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imme Sakwa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Schierloh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201707-1475OC" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Diaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7098-8_6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sainderichin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00108" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tauzin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lestrade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2018.03.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843058v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marie Passot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pasta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neia Naldaiz-Gastesi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goicoechea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Alonso-Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aiastui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lopez-Mayorga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2016.08.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843061v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Arnal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Lazuka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2988-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kempowsky-Hamon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Valle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lacroix-Triki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyamine Hedjazi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12920-015-0077-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Bastien-Uluis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Monties" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02257-14" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dreanno" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2015.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01060998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hma&#239;ed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Helel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2013.10.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4D204TL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia R. Flores-Juarez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid Antaramian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gonzalez-Jasso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2014.09.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXM1RK1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Severac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.12.023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS3SB3X0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850074v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Muszkieta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauvais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera P&#228;htz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gibbons" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947652v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Formosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Severac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trevisiol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849414v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Momynaliev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chelysheva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Selezneva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akopian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11134/btp.2.2013.4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843104v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Lane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr457" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848476v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Romera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bellon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.03.082" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VSMD5BZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cescut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios B&#233;opoulos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lelandais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0027966" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arellanes-Robledo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Estela Salcido-Neyoy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana M&#225;rquez-Qui&#241;ones" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Garc&#237;a-Rom&#225;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Beltr&#225;n-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CAD.0b013e328336e907" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849406v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beltr&#224;n-Ram&#237;rez Olga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Sokol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Villa-Trevino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/tlo.09298" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maillart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2010.03.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8F9BVTM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Cau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lalo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Child&#233;rick S&#233;verac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Peyrade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trevisiol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-009-1825-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849401v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Kuranda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kariona Grabinska" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berg&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Karst" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2009.00485.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haanappel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Benbadis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20523" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6DPRHL3N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849383v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Deplanche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2007.10.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849388v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Guimar&#227;es" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Teixeira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.200800111" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balbine Roussel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Perez-Carreon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2007.0039" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849372v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Novo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Beltran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rozes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Guillamon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Sokol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2006.00175.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849368v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Isael P&#233;rez-Carr&#233;on" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L&#243;pez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Fattel-Fazenda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelia Arce-Popoca" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Alem&#225;n-Lazarini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1593/neo.05841" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2006.00106.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120640v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barnab&#233; Chaize" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Ruysschaert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc050273p" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1QGN8GRB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849370v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Palamarczyk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05300.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767470v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Casimirius" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-3-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849255v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belaubre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guirardel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Pourciel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2003.09.024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849246v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Santimone" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Koukiekolo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roug&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2003.11.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848957v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Emmanuel Saliba" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Daran" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850070v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Tauran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.03.070" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848270v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pratviel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Caminade" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B307928G" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849243v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilia Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gng088" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849240v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guirardel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1565685" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682871v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre-Anton" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Aguilar-Uscanga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adilya Timmers Dagkessamanskaya" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2002.02814.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849238v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849228v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Millot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tocanne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2736(00)00207-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849204v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nahoum" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Farisei" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Egloff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444998010701" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DM6BZ20F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849202v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Koukiekolo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Desseaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouge" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849235v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bompard-Gilles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Payan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4838(97)00100-3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3MTFPWS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928554v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamarre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Potocki Veronese" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007358v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfenore S." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sokol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850513v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagkessamanskaia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2003.1217140" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007379v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959254v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benbadis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>