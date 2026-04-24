--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -983,51 +983,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Entretien avec Éliane Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machteld Meulleman</w:t>
@@ -1036,102 +1036,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs en Prisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Les nouvelles formes d'écriture, 10, pp.5-9. </w:t>
+              <w:t xml:space="preserve">, 2019, Les nouvelles formes d'écriture, 10, pp.11-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34929/sep.vi10.55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34929/sep.vi10.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465422v1</w:t>
+                <w:t xml:space="preserve">hal-02465426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Éliane Viennot</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machteld Meulleman</w:t>
@@ -1140,78 +1140,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs en Prisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Les nouvelles formes d'écriture, 10, pp.11-16. </w:t>
+              <w:t xml:space="preserve">, 2019, Les nouvelles formes d'écriture, 10, pp.5-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34929/sep.vi10.56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34929/sep.vi10.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465426v1</w:t>
+                <w:t xml:space="preserve">hal-02465422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Une voix presque mienne ». Que signifie pour Rilke écrire des poèmes en français à la fin de sa vie ?</w:t>
               </w:r>
@@ -4497,151 +4497,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La nature, miroir de Dieu : l'ordre de la nature reflète-t-il la perfection du créateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société française d'histoire des sciences et des techniques ; Vuibert, 58, 116 p., 2009, Cahiers d'histoire et de philosophie des sciences, ISSN 0753-6712, 978-2-7117-2064-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voltaire. Le philosophe ignorant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Le Ru. Flammarion, 1430, 152 p., 2009, G.F., ISSN 0768-0465, 978-2-0812-2290-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482161v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02482122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vieillesse : de quoi avons-nous peur ?</w:t>
               </w:r>
@@ -4963,290 +4963,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité(s) et animal. L'obligation de répondre et le devoir de protéger</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romy Sutra</w:t>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Joy Manucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Malik Mellah; Benedetta Piazzesi; Véronique Le Ru; Pierre Serna. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique et critique des animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Champ Vallon, pp.497-503, 2024, 979 1 02671 233 6</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.593, 2024, coll. "L'Environnement a une histoire", 979-10-267-1233-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534456v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+                <w:t xml:space="preserve">hal-04876151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité(s) et animal. L'obligation de répondre et le devoir de protéger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Piazzesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique et critique des animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.593, 2024, coll. "L'Environnement a une histoire", 979-10-267-1233-6</w:t>
+              <w:t xml:space="preserve">, Champ Vallon, pp.497-503, 2024, 979 1 02671 233 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876151v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diderot et l'Encyclopédie ou la conscience aigüe de la postérité</w:t>
               </w:r>
@@ -5305,51 +5305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5357,82 +5357,82 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Piazzesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Joy Manucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Le Ru; Pierre Serna; Malik Mellah; Benedetta Piazzesi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique et critique des animaux,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champ Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, coll. "L'Environnement a une histoire", 979-10-267-1233-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6056,491 +6056,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02054119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Passes et passages de l’archipel : la langue grecque au service d’une enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Faria. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensée de l'archipel et lieux de passage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pétra, 2016, 978-2-84743-147-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaurès, un philosophe laïc mais croyant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joanna Bielska-Krawczyk; Anna Żurawska. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homo Spiritualis : aux XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wydawnictwo LIBRON - Filip Lohner, 2016, 9788365148773</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de l'Encyclopédie, c'est sa fin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Le Ru. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Encyclopédie, 250 ans après, la lutte continue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-92, 2016, 9782374960104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d'engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Leclercq; Laëtitia Lethielleux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La notion d'engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions et presses universitaires de Reims, pp.25-38, 2016, 978-2-37496-026-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la paix perpétuelle – Un projet philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Nicklas; Jean-Luc Liez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginer la paix en Europe : de la Pax romana à l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-166, 2016, 9782374960258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02053349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voltaire, lecteur de Descartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Charles; Stéphane Pujol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voltaire philosophe : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre international d'étude du XVIIIe siècle, pp.13-22, 2016, 978-2-84559-123-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02054232v1</w:t>
-              </w:r>
-[...389 lines deleted...]
-                <w:t xml:space="preserve">hal-02487003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire, interpréter, connaître l'animal chez Rousseau et Diderot</w:t>
               </w:r>
@@ -6593,116 +6593,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02054188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voltaire et le meilleur des mondes possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kuon, Peter et Peylet, Gérard (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’utopie entre eutopie et dystopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-79, 2015, Eidôlon, 9791030006292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.17201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Merleau-Ponty : qu'est-ce que sentir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Bourlez; Lorenzo Vinciguerra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'œil et l'esprit : Maurice Merleau-Ponty entre art et philosophie [Nouvelle édition revue et augmentée]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions et presses universitaires de Reims, pp.103-118, 2015, Entre art et philosophie, 978-2-915271-94-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'Alembert (1717-1783) et l'art de traduire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6722,225 +6817,130 @@
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-192, 2015, Langage et pensée, 9782915271997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02056696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scepticisme dans l’Encyclopédie de Diderot et de d’Alembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élodie Argaud; Nawalle El Yadari; Sébastien Charles; Gianni Paganini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour et contre le scepticisme : théories et pratiques de l'Antiquité aux Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 62, Honoré Champion, pp.279-288, 2015, Libre pensée et littérature clandestine, ISSN 1248-8364, 978-2-7453-2805-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483872v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03721008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaucourt, l’abeille de l’Encyclopédie</w:t>
               </w:r>
@@ -7152,116 +7152,262 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02056707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Élisabeth, l’élue de Bohême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Kolesnik-Antoine; Marie-Frédérique Pellegrin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Élisabeth de Bohême face à Descartes : deux philosophes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, 2014, Bibliothèque d'histoire de la philosophie, ISSN 0249-7980, 978-2-7116-2502-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présentation de Malebranche dans l’Encyclopédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Kolesnik-Antoine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les malebranchismes des Lumières : études sur les réceptions contrastées de la philosophie de Malebranche, fin XVIIe et XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59, Honoré Champion, pp.29-42, 2014, Libre pensée et littérature clandestine, ISSN 1248-8364, 978-2-7453-2679-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’île ou le langage et la pensée du cœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria de Jesus Cabral; Ana Clara Santos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les possibilités d'une île</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Pétra, 2014, 978-2-84743-087-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue et savoir dans l'Encyclopédie : le concours et la concurrence des deux éditeurs dans l’invention et la mise en œuvre d’une nouvelle métaphysique du savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7281,203 +7427,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-114, 2014, 9782915271751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02056646v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02485099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La raison suffit-elle à Candide ?</w:t>
               </w:r>
@@ -7940,51 +7940,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64677808"/>
+    <w:nsid w:val="F2F27F76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8171,51 +8171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-le-ru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2300-6769" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033482632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110847238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04496549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.17306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04380548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.14948" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03679384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13258-5.p.0087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03326999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.269.0065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03022103v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Viennot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.55" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.56" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.2601" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217318000562" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/24646830.2018.34" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.171.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Hilgert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi07.161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.171.0073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql.234" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dp.v12i1.38698" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.015.0043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TFKB5059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi02.7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/raipr.2009.4176" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VCZC5635" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487066v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.308" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.161" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.1011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04529144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mellah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Piazzesi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03267209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03153435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/56px-c305" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03022079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/essais-2427-4933/309-la-distinction-entre-croire-et-savoir-9782373612509.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourlez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frath" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482151v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editeurs/reims/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audidi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bourdin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cabane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Duflo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3232-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482136v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482161v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534456v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Sutra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Joy Manucci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/pierre-serna-malik-mella-veronique-le-ru-benedetta-piazzesi-dir-dictionnaire-dhistoire-critique-des-animaux/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04380595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15087-9.p.0025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03153442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03037826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056770v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02057885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054119v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053349v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100468770" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054102v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056741v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483002v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056696v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483872v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03721008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pub/17201" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.17201" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485840v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056707v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490803v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485787v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490869v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483881v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1484/M.DDA-EB.4.00306" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485090v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056610v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100748790&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-le-ru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2300-6769" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033482632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110847238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04496549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.17306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04380548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.14948" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03679384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13258-5.p.0087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03326999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.269.0065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03022103v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Viennot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.56" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.55" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.2601" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217318000562" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/24646830.2018.34" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.171.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Hilgert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi07.161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.171.0073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql.234" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dp.v12i1.38698" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.015.0043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TFKB5059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi02.7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/raipr.2009.4176" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VCZC5635" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487066v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.308" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.161" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.1011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04529144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mellah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Piazzesi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03267209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03153435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/56px-c305" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03022079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/essais-2427-4933/309-la-distinction-entre-croire-et-savoir-9782373612509.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourlez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frath" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482151v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editeurs/reims/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audidi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bourdin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cabane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Duflo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3232-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482136v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Joy Manucci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/pierre-serna-malik-mella-veronique-le-ru-benedetta-piazzesi-dir-dictionnaire-dhistoire-critique-des-animaux/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534456v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Sutra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04380595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15087-9.p.0025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03153442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03037826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056770v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02057885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054119v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487003v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100468770" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054232v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03721008v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pub/17201" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.17201" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485840v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056707v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490803v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490869v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483881v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1484/M.DDA-EB.4.00306" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485090v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056610v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100748790&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>