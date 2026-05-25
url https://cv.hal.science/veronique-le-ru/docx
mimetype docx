--- v1 (2026-04-24)
+++ v2 (2026-05-25)
@@ -1269,183 +1269,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02052854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Individuation et affects : les rythmes de l’empathie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AUC Philologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (3), pp.33-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14712/24646830.2018.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02052867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D'Alembert et le droit d'errer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (4), pp.833-852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0012217318000562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02053443v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-02052867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Portrait de D'Alembert en habit de philosophe et de savant</w:t>
               </w:r>
@@ -1503,200 +1503,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bachelard, philosophe du jour, philosophe de la nuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (257), pp.41-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02053250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machteld Meulleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs en Prisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les émotions en discours et en image(s), 7, pp.3-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34929/sep.vi07.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467929v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02053250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scepticisme « raisonnable » ou le matérialisme athée de D'Alembert à l'aune de la question de la liberté</w:t>
               </w:r>
@@ -3976,672 +3976,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pier Paolo Pasolini : entre art et philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bourlez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 274 p., 2018, Entre art et philosophie, Véronique Le Ru; Fabrice Bourlez, 9782374960326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02483834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La rue Pierre-Hadot à Reims : hommage à Pierre Hadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Le Ru. Editions et presses universitaires de Reims, 94 p., 2018, 978-2-37496-052-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'individu dans le monde du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mimésis, 33, pp.111, 2015, Philosophie, 978-88-6976-000-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle. Digression sur les Anciens et les Modernes : et autres textes philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Audidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...23 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Duflo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 30, 793 p., 2015, Bibliothèque du XVIIIe siècle, ISSN 2109-7623, Sophie Audidière; Jean-Claude Bourdin; Isabelle Mullet; François Pépin; Mitia Rioux-Beaulne; Maria Susana Seguin; Franck Cabane; Colas Duflo; Jean-Luc Guichet; Véronique Le Ru; Christophe Martin; Anne Beate Maurseth, 978-2-8124-3231-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3232-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Audidière</w:t>
-[...73 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02482189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot : langue et savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Le Ru. Editions et presses universitaires de Reims, 117 p., 2014, 978-2-915271-75-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mimésis, 33, pp.111, 2015, Philosophie, 978-88-6976-000-6</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps, la plus commune des fictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, 222, 186 p., 2012, Philosophies, 978-2-13-060810-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Véronique Le Ru. Editions et presses universitaires de Reims, 117 p., 2014, 978-2-915271-75-1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science et Dieu : entre croire et savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, 122 p., 2010, Inflexions, 978-2-311-00242-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de France, 222, 186 p., 2012, Philosophies, 978-2-13-060810-3</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire. Le philosophe ignorant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Le Ru. Flammarion, 1430, 152 p., 2009, G.F., ISSN 0768-0465, 978-2-0812-2290-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Vuibert, 122 p., 2010, Inflexions, 978-2-311-00242-3</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature, miroir de Dieu : l'ordre de la nature reflète-t-il la perfection du créateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société française d'histoire des sciences et des techniques ; Vuibert, 58, 116 p., 2009, Cahiers d'histoire et de philosophie des sciences, ISSN 0753-6712, 978-2-7117-2064-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482122v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02482161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vieillesse : de quoi avons-nous peur ?</w:t>
               </w:r>
@@ -4963,290 +4963,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Responsabilité(s) et animal. L'obligation de répondre et le devoir de protéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+                <w:t xml:space="preserve">Romy Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Piazzesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique et critique des animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Champ Vallon, pp.497-503, 2024, 979 1 02671 233 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champ Vallon</w:t>
-[...37 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...73 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Joy Manucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Malik Mellah; Benedetta Piazzesi; Véronique Le Ru; Pierre Serna. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique et critique des animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Champ Vallon, pp.497-503, 2024, 979 1 02671 233 6</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.593, 2024, coll. "L'Environnement a une histoire", 979-10-267-1233-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534456v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diderot et l'Encyclopédie ou la conscience aigüe de la postérité</w:t>
               </w:r>
@@ -5305,51 +5305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5357,82 +5357,82 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Piazzesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Joy Manucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Le Ru; Pierre Serna; Malik Mellah; Benedetta Piazzesi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique et critique des animaux,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champ Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, coll. "L'Environnement a une histoire", 979-10-267-1233-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5844,51 +5844,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pier Paolo Pasolini : entre art et philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.97-114, 2018, Entre art et philosophie, 9782374960326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5930,51 +5930,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Le Ru. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rue Pierre-Hadot à Reims. Hommage à Pierre Hadot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-68, 2018, 9782374960524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6056,491 +6056,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02054119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La notion d'engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Leclercq; Laëtitia Lethielleux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La notion d'engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions et presses universitaires de Reims, pp.25-38, 2016, 978-2-37496-026-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire, lecteur de Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Charles; Stéphane Pujol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voltaire philosophe : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre international d'étude du XVIIIe siècle, pp.13-22, 2016, 978-2-84559-123-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la paix perpétuelle – Un projet philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Nicklas; Jean-Luc Liez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginer la paix en Europe : de la Pax romana à l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-166, 2016, 9782374960258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02053349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaurès, un philosophe laïc mais croyant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joanna Bielska-Krawczyk; Anna Żurawska. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homo Spiritualis : aux XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wydawnictwo LIBRON - Filip Lohner, 2016, 9788365148773</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de l'Encyclopédie, c'est sa fin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Le Ru. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Encyclopédie, 250 ans après, la lutte continue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-92, 2016, 9782374960104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Passes et passages de l’archipel : la langue grecque au service d’une enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Faria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensée de l'archipel et lieux de passage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pétra, 2016, 978-2-84743-147-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487003v1</w:t>
-              </w:r>
-[...389 lines deleted...]
-                <w:t xml:space="preserve">halshs-02054232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire, interpréter, connaître l'animal chez Rousseau et Diderot</w:t>
               </w:r>
@@ -6593,354 +6593,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02054188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le scepticisme dans l’Encyclopédie de Diderot et de d’Alembert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élodie Argaud; Nawalle El Yadari; Sébastien Charles; Gianni Paganini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour et contre le scepticisme : théories et pratiques de l'Antiquité aux Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 62, Honoré Champion, pp.279-288, 2015, Libre pensée et littérature clandestine, ISSN 1248-8364, 978-2-7453-2805-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merleau-Ponty : qu'est-ce que sentir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Bourlez; Lorenzo Vinciguerra. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'œil et l'esprit : Maurice Merleau-Ponty entre art et philosophie [Nouvelle édition revue et augmentée]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions et presses universitaires de Reims, pp.103-118, 2015, Entre art et philosophie, 978-2-915271-94-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'Alembert (1717-1783) et l'art de traduire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Denat; Patrick Wotling. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transferts linguistiques, hybridations culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-192, 2015, Langage et pensée, 9782915271997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voltaire et le meilleur des mondes possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kuon, Peter et Peylet, Gérard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’utopie entre eutopie et dystopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-79, 2015, Eidôlon, 9791030006292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pub.17201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721008v1</w:t>
-              </w:r>
-[...230 lines deleted...]
-                <w:t xml:space="preserve">hal-02483872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaucourt, l’abeille de l’Encyclopédie</w:t>
               </w:r>
@@ -7099,385 +7099,385 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Le Ru. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Hadot. Apprendre à lire et à vivre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.71-88, 2015, 9782915271898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02056707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’île ou le langage et la pensée du cœur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria de Jesus Cabral; Ana Clara Santos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les possibilités d'une île</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Pétra, 2014, 978-2-84743-087-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue et savoir dans l'Encyclopédie : le concours et la concurrence des deux éditeurs dans l’invention et la mise en œuvre d’une nouvelle métaphysique du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Le Ru. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diderot. Langue et savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions et presses universitaires de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-114, 2014, 9782915271751</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présentation de Malebranche dans l’Encyclopédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Kolesnik-Antoine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les malebranchismes des Lumières : études sur les réceptions contrastées de la philosophie de Malebranche, fin XVIIe et XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59, Honoré Champion, pp.29-42, 2014, Libre pensée et littérature clandestine, ISSN 1248-8364, 978-2-7453-2679-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth, l’élue de Bohême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Kolesnik-Antoine; Marie-Frédérique Pellegrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élisabeth de Bohême face à Descartes : deux philosophes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, 2014, Bibliothèque d'histoire de la philosophie, ISSN 0249-7980, 978-2-7116-2502-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485099v1</w:t>
-              </w:r>
-[...230 lines deleted...]
-                <w:t xml:space="preserve">halshs-02056646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La raison suffit-elle à Candide ?</w:t>
               </w:r>
@@ -7940,51 +7940,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2F27F76"/>
+    <w:nsid w:val="44BFE2B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8171,51 +8171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-le-ru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2300-6769" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033482632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110847238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04496549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.17306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04380548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.14948" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03679384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13258-5.p.0087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03326999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.269.0065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03022103v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Viennot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.56" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.55" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.2601" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217318000562" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/24646830.2018.34" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.171.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467929v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Hilgert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi07.161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.171.0073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql.234" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dp.v12i1.38698" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.015.0043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TFKB5059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi02.7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/raipr.2009.4176" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VCZC5635" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487066v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.308" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.161" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.1011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04529144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mellah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Piazzesi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03267209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03153435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/56px-c305" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03022079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/essais-2427-4933/309-la-distinction-entre-croire-et-savoir-9782373612509.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourlez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frath" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482151v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483858v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editeurs/reims/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482189v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audidi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bourdin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cabane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Duflo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3232-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482136v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482161v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876151v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Bertrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Joy Manucci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/pierre-serna-malik-mella-veronique-le-ru-benedetta-piazzesi-dir-dictionnaire-dhistoire-critique-des-animaux/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534456v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Sutra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04380595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15087-9.p.0025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03153442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03037826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056770v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02057885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054119v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487003v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100468770" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054232v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03721008v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pub/17201" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.17201" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485840v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056707v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490803v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490869v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483881v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1484/M.DDA-EB.4.00306" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485090v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056610v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100748790&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-le-ru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2300-6769" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033482632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000110847238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04496549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.17306" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04380548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.14948" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03679384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13258-5.p.0087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03326999v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.269.0065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03022103v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Viennot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.56" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02465422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi10.55" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.2601" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14712/24646830.2018.34" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053443v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0012217318000562" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.171.0009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467929v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Hilgert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi07.161" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.171.0073" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql.234" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dp.v12i1.38698" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/balz.015.0043" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TFKB5059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi02.7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/raipr.2009.4176" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VCZC5635" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487066v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.308" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487736v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.161" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487745v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.1011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04529144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mellah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Piazzesi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03267209v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03153435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/56px-c305" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03022079v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/essais-2427-4933/309-la-distinction-entre-croire-et-savoir-9782373612509.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourlez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frath" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482151v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483834v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/editeurs/reims/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482136v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482189v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audidi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bourdin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cabane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Duflo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3232-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482161v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482119v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534456v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Sutra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876151v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Joy Manucci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/pierre-serna-malik-mella-veronique-le-ru-benedetta-piazzesi-dir-dictionnaire-dhistoire-critique-des-animaux/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876166v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04380595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15087-9.p.0025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03153442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03037826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056770v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02057885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054119v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483002v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054232v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02053349v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100468770" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054102v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056741v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02487003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482980v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056696v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03721008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pub/17201" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.17201" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485840v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056707v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490803v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485787v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02490869v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02483881v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1484/M.DDA-EB.4.00306" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02485090v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056610v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100748790&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>