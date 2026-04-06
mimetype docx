--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2102,359 +2102,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration post-ponte des qualités chez la truite arc-en-ciel (Oncorhynchus mykiss) : synthèse des résultats du projet Feamp QualiPostOv</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296533v1</w:t>
+                <w:t xml:space="preserve">hal-04726217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restauration post-ponte des qualités chez la truite arc-en-ciel (Oncorhynchus mykiss) : synthèse des résultats du projet Feamp QualiPostOv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726217v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc en ciel (Oncorhynchus mykiss) après ovulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PEIMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Sizun, France</w:t>
@@ -2483,51 +2483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The INRA team « Growth and Flesh Quality » : From study of muscle tissues to flesh quality determinisms in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2785,51 +2785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
@@ -3248,64 +3248,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du niveau d'adiposité des femelles sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss) modèle des lignées grasses et maigres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3367,480 +3367,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique de la texture de la chair de truite arc-en-ciel : intérêt de l'utilisation de lignées isogéniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equipe Croissance et Qualité de la Chair des Poissons de l'Unité INRA-LPGP de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lebret</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.62, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741290v1</w:t>
+                <w:t xml:space="preserve">hal-02742924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipe Croissance et Qualité de la Chair des Poissons de l'Unité INRA-LPGP de Rennes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+                <w:t xml:space="preserve">Déterminisme génétique de la texture de la chair de truite arc-en-ciel : intérêt de l'utilisation de lignées isogéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Jouquan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.62, 2016, JRFP 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742924v1</w:t>
+                <w:t xml:space="preserve">hal-02741290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de développement de biomarqueurs de texture de la chair chez la truite arc-en-ciel</w:t>
+                <w:t xml:space="preserve">Stratégie de développement de biomarqueurs de texture de la chair de truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.61, 2016, JRFP 2016</w:t>
+              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADIV</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viandes et Produits Carnés, 191 p., 2016, JSMTV 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740688v1</w:t>
+                <w:t xml:space="preserve">hal-02742990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de développement de biomarqueurs de texture de la chair de truite arc-en-ciel</w:t>
+                <w:t xml:space="preserve">Stratégie de développement de biomarqueurs de texture de la chair chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.61, 2016, JRFP 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADIV</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02742990v1</w:t>
+                <w:t xml:space="preserve">hal-02740688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité génétique de la qualité chez la truite arc-en-ciel : intérêt de l'étude de lignées isogéniques</w:t>
               </w:r>
@@ -3964,51 +3964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipe croissance et qualité de la chair des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4383,51 +4383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878616v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18223.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.113704" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bricard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091876" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-173" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21443" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R65HKGB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-011-9482-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSM7H3RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Takilt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tresse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02735.x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W08-114" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.02968.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479050506001992" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jullien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carpentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(02)00150-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ014C7W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gavini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moretto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duwat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamannan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194069v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouquan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193990v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742990v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381185.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/index1024.php" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocancourt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878616v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18223.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.113704" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bricard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091876" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-173" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21443" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R65HKGB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-011-9482-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSM7H3RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Takilt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tresse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02735.x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W08-114" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.02968.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479050506001992" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jullien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carpentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(02)00150-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ014C7W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gavini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moretto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duwat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamannan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194069v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouquan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193990v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381185.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740688v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/index1024.php" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocancourt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>