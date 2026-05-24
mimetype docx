--- v1 (2026-04-06)
+++ v2 (2026-05-24)
@@ -3367,480 +3367,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipe Croissance et Qualité de la Chair des Poissons de l'Unité INRA-LPGP de Rennes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+                <w:t xml:space="preserve">Déterminisme génétique de la texture de la chair de truite arc-en-ciel : intérêt de l'utilisation de lignées isogéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Jouquan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.62, 2016, JRFP 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742924v1</w:t>
+                <w:t xml:space="preserve">hal-02741290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique de la texture de la chair de truite arc-en-ciel : intérêt de l'utilisation de lignées isogéniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equipe Croissance et Qualité de la Chair des Poissons de l'Unité INRA-LPGP de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lebret</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.62, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741290v1</w:t>
+                <w:t xml:space="preserve">hal-02742924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de développement de biomarqueurs de texture de la chair de truite arc-en-ciel</w:t>
+                <w:t xml:space="preserve">Stratégie de développement de biomarqueurs de texture de la chair chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Viandes et Produits Carnés, 191 p., 2016, JSMTV 2016</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.61, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742990v1</w:t>
+                <w:t xml:space="preserve">hal-02740688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de développement de biomarqueurs de texture de la chair chez la truite arc-en-ciel</w:t>
+                <w:t xml:space="preserve">Stratégie de développement de biomarqueurs de texture de la chair de truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.61, 2016, JRFP 2016</w:t>
+              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADIV</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viandes et Produits Carnés, 191 p., 2016, JSMTV 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740688v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité génétique de la qualité chez la truite arc-en-ciel : intérêt de l'étude de lignées isogéniques</w:t>
               </w:r>
@@ -4383,51 +4383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878616v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18223.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.113704" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bricard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091876" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-173" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21443" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R65HKGB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-011-9482-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSM7H3RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Takilt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tresse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02735.x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W08-114" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.02968.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479050506001992" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jullien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carpentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(02)00150-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ014C7W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gavini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moretto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duwat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamannan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194069v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouquan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193990v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381185.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740688v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/index1024.php" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocancourt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878616v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18223.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.113704" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bricard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091876" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-173" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21443" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R65HKGB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-011-9482-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZSM7H3RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Takilt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tresse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2009.02735.x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dussurget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W08-114" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.02968.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1479050506001992" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jullien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;n&#233;zech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carpentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(02)00150-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ014C7W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689921v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gavini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moretto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duwat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamannan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Penland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie-Marie Deutsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parayre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194069v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouquan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798625v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193990v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742990v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381185.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/index1024.php" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocancourt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>