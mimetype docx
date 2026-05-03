--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -440,295 +440,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powdery mildew caused by Leveillula taurica (Synonym: Phyllactinia taurica): A global challenge for pepper production</w:t>
+                <w:t xml:space="preserve">Graph-based pangenomes and pan-phenome provide a cornerstone for eggplant biology and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Massire</w:t>
+                <w:t xml:space="preserve">Luciana Gaccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Cussonneau</w:t>
+                <w:t xml:space="preserve">Laura Toppino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Elbelt</w:t>
+                <w:t xml:space="preserve">Marie Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Constant</w:t>
+                <w:t xml:space="preserve">Maximilian Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bardin</w:t>
+                <w:t xml:space="preserve">Maria Rosaria Tassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (7), pp.e70128. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.9919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.70128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-64866-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192190v1</w:t>
+                <w:t xml:space="preserve">hal-05374165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based pangenomes and pan-phenome provide a cornerstone for eggplant biology and breeding</w:t>
+                <w:t xml:space="preserve">Powdery mildew caused by Leveillula taurica (Synonym: Phyllactinia taurica): A global challenge for pepper production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Gaccione</w:t>
+                <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Toppino</w:t>
+                <w:t xml:space="preserve">Flavie Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bolger</w:t>
+                <w:t xml:space="preserve">Sonia Elbelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Schmidt</w:t>
+                <w:t xml:space="preserve">Carole Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rosaria Tassone</w:t>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.9919. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (7), pp.e70128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-64866-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.70128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374165v1</w:t>
+                <w:t xml:space="preserve">hal-05192190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling pepper immunity’s robustness to temperature shifts: insights for empowering future crops</w:t>
               </w:r>
@@ -766,51 +766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ribaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (11), pp.uhae239. </w:t>
@@ -842,1021 +842,1021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-environment association study highlights candidate genes for robust agronomic quantitative trait loci in a novel worldwide Capsicum core collection</w:t>
+                <w:t xml:space="preserve">Analysis of &amp;gt;3400 worldwide eggplant accessions reveals two independent domestication events and multiple migration‐diversification routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis McLeod</w:t>
+                <w:t xml:space="preserve">Lorenzo Barchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Barchi</w:t>
+                <w:t xml:space="preserve">Giuseppe Aprea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Tumino</w:t>
+                <w:t xml:space="preserve">M. Timothy Rabanus-Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Toppino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Tripodi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Salinier</w:t>
+                <w:t xml:space="preserve">David Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 116 (5), pp.1508-1528. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16425⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185847v1</w:t>
+                <w:t xml:space="preserve">hal-04204752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of high‐throughput data for heat tolerance selection in Capsicum annuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Fumia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Fumia</w:t>
+                <w:t xml:space="preserve">Michael Kantar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kantar</w:t>
+                <w:t xml:space="preserve">Ya‐ping Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya‐ping Lin</w:t>
+                <w:t xml:space="preserve">Roland Schafleitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Phenome Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (1), pp.e20071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppj2.20071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of &amp;gt;3400 worldwide eggplant accessions reveals two independent domestication events and multiple migration‐diversification routes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Barchi</w:t>
+                <w:t xml:space="preserve">Phytophthora capsici genome assembly for two isolates using long-read Oxford Nanopore Technology sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Aprea</w:t>
+                <w:t xml:space="preserve">Jacques Lagnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Timothy Rabanus-Wallace</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Toppino</w:t>
+                <w:t xml:space="preserve">Nasradin Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Alonso</w:t>
+                <w:t xml:space="preserve">Amalia Sayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lopez-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16455⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00196-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204752v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytophthora capsici genome assembly for two isolates using long-read Oxford Nanopore Technology sequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-environment association study highlights candidate genes for robust agronomic quantitative trait loci in a novel worldwide Capsicum core collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lagnel</w:t>
+                <w:t xml:space="preserve">Louis McLeod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasradin Touhami</w:t>
+                <w:t xml:space="preserve">Giorgio Tumino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amalia Sayeh</w:t>
+                <w:t xml:space="preserve">Pasquale Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lopez-Roques</w:t>
+                <w:t xml:space="preserve">Jérémy Salinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (12), </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 116 (5), pp.1508-1528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.00196-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521837v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pepper variome reveals the history and key loci associated with fruit domestication and diversification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The INRAE Centre for Vegetable Germplasm: Geographically and Phenotypically Diverse Collections and Their Use in Genetics and Plant Breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Salinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacong Cao</w:t>
+                <w:t xml:space="preserve">Didier Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kang Zhang</w:t>
+                <w:t xml:space="preserve">Hélène Burck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hailong Yu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Donghui Xu</w:t>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2022.09.021⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11030347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132419v1</w:t>
+                <w:t xml:space="preserve">hal-03551518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strive or thrive: Trends in Phytophthora capsici gene expression in partially resistant pepper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (980587), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2022.980587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INRAE Centre for Vegetable Germplasm: Geographically and Phenotypically Diverse Collections and Their Use in Genetics and Plant Breeding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+                <w:t xml:space="preserve">Pepper variome reveals the history and key loci associated with fruit domestication and diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacong Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Besombes</w:t>
+                <w:t xml:space="preserve">Hailong Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Burck</w:t>
+                <w:t xml:space="preserve">Shumin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Causse</w:t>
+                <w:t xml:space="preserve">Donghui Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (3), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (11), pp.1744-1758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants11030347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2022.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551518v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global range expansion history of pepper (Capsicum spp.) revealed by over 10,000 genebank accessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Timothy Rabanus-Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Barchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandip Kale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2080,51 +2080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Dieleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Heuvelink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2227,64 +2227,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (1), pp.03-16. </w:t>
@@ -2456,51 +2456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix died on 8 March 2016 IN MEMORIAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (3), pp.195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2559,51 +2559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection intégrée : alternative efficace au « tout phytosanitaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 86, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2654,51 +2654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Cantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bachellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2914,492 +2914,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping a large collection of pepper (&amp;lt;em&amp;gt;Capsicum&amp;lt;/em&amp;gt; spp.) with SSR loci brings new evidence for the wild origin of cultivated &amp;lt;em&amp;gt;C. annuum&amp;lt;/em&amp;gt; and the structuring of genetic diversity by human selection of cultivar types</w:t>
+                <w:t xml:space="preserve">Quelques exemples d’intérêts et de limites de la sélection assistée par marqueurs chez la pomme de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Nicolaï</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Palloix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10722-013-0006-0⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.111-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/8a3r-m431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650354v1</w:t>
+                <w:t xml:space="preserve">hal-01208610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and QTL analyses of yield and a set of physiological traits in pepper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurudeen Adeniyi Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. A. M. Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Dieleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 190 (2), pp.181 - 201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10681-012-0767-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques exemples d’intérêts et de limites de la sélection assistée par marqueurs chez la pomme de terre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
+                <w:t xml:space="preserve">Genotyping a large collection of pepper (&amp;lt;em&amp;gt;Capsicum&amp;lt;/em&amp;gt; spp.) with SSR loci brings new evidence for the wild origin of cultivated &amp;lt;em&amp;gt;C. annuum&amp;lt;/em&amp;gt; and the structuring of genetic diversity by human selection of cultivar types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Caromel</w:t>
+                <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bonnel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (8), pp.2375-2390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10722-013-0006-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/8a3r-m431⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01208610v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de lutte contre les&amp;lt;em&amp;gt; Phytophthora&amp;lt;/em&amp;gt; en cultures maraîchères : quel apport des core-collections microbiennes dans un processus de sélection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Cantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3515,51 +3515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Castro Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Lizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3744,77 +3744,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a potato consensus map and QTL meta-analysis offer new insights into the genetic architecture of late blight resistance and plant maturity traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Veyrieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11, 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3861,51 +3861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Helper component proteinase cistron of Potato virus Y induces hypersensitivity and resistance in potato genotypes carrying dominant resistance genes on chromosome IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ida Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3976,363 +3976,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in mapping and cloning qualitative and quantitative resistance against Phytophthora infestans in potato and its wild relatives</w:t>
+                <w:t xml:space="preserve">LTR-retrotransposons Tnt1 and T135 markers reveal genetic diversity and evolutionary relationships of domesticated peppers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Hein</w:t>
+                <w:t xml:space="preserve">Sheh May Tam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul R.J. Birch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damaris Achieng Odeny</w:t>
+                <w:t xml:space="preserve">Corinne Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potato Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (6), pp.973-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-009-1102-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11540-009-9129-2⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662078v1</w:t>
+                <w:t xml:space="preserve">hal-01203848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTR-retrotransposons Tnt1 and T135 markers reveal genetic diversity and evolutionary relationships of domesticated peppers</w:t>
+                <w:t xml:space="preserve">Progress in mapping and cloning qualitative and quantitative resistance against Phytophthora infestans in potato and its wild relatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheh May Tam</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Ingo Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul R.J. Birch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mhiri</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris Achieng Odeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-009-1102-6⟩</w:t>
+              <w:t xml:space="preserve">Potato Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (3), pp.215-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11540-009-9129-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203848v1</w:t>
+                <w:t xml:space="preserve">hal-02662078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major-effect QTLs for stem and foliage resistance to late blight in the wild potato relatives Solanum sparsipilum and S. spegazzinii are mapped to chromosome X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Denis Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4408,103 +4408,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL analysis of plant development and fruit traits in pepper and performance of selective phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Barchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 118 (6), pp.1157-1171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4563,90 +4563,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are the polygenic architectures of resistance to Phytophthora capsici and P. parasitica independent in pepper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Barchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 115 (2), pp.253-264. </w:t>
@@ -4696,77 +4696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection assistée par marqueurs pour une résistance polygénique : performance de différents schémas de sélection pour la résistance à Phytophthora capsici chez le piment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Thabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4821,51 +4821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-resolution, intraspecific linkage map of pepper (Capsicum annuum L.) and selection of reduced recombinant inbred line subsets for fast mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Barchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5153,51 +5153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 50, pp.422-427. </w:t>
@@ -5369,103 +5369,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance quantitative trait loci originating from Solanum sparsipilum act independently on the sex ratio of Globodera pallida and together for developing a necrotic reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18 (11), pp.1186-1194</w:t>
@@ -5507,51 +5507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marker-assisted introgression of 4 Phytophthora capsici resistance QTL alleles into a bell pepper line: validation of additive and epistatic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5645,51 +5645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.X. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.W. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5770,51 +5770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouppe van Der Voort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5895,64 +5895,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6028,51 +6028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and molecular evaluation of a recurrent selection program for a polygenic resistance to Phytophthora capsici in pepper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6155,307 +6155,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping QTLs for resistance against Globodera pallida (Stone) Pa2/3 in a diploid potato progeny originating from Solanum spegazzinii</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Andrzejewski</w:t>
+                <w:t xml:space="preserve">Comparative mapping of Phytophthora resistance loci in pepper germplasm: evidence for conserved resistance loci across Solanaceae and for a large genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thabuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ellisèche</w:t>
+                <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Daubèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 106, pp.1517-1523</w:t>
+              <w:t xml:space="preserve">, 2003, 106, pp.1473-1485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674547v1</w:t>
+                <w:t xml:space="preserve">hal-02681630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of Phytophthora resistance loci in pepper germplasm: evidence for conserved resistance loci across Solanaceae and for a large genetic diversity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping QTLs for resistance against Globodera pallida (Stone) Pa2/3 in a diploid potato progeny originating from Solanum spegazzinii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Palloix</w:t>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Caranta</w:t>
+                <w:t xml:space="preserve">D. Ellisèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 106, pp.1473-1485</w:t>
+              <w:t xml:space="preserve">, 2003, 106, pp.1517-1523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681630v1</w:t>
+                <w:t xml:space="preserve">hal-02674547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTLs for resistance to powdery mildew in pepper under natural and artificial infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6463,51 +6463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rouppe van Der Voort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 107 (4), pp.661-666. </w:t>
@@ -6676,941 +6676,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the saturation of the pepper linkage map by alignment of three intraspecific maps including known-function genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Isolation, mapping and characterization of allelic polymorphism of Chi3-P1, a class III chitinase of Capsicum annuum L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Ching-Ming Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 45 (5), pp.839-854</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 163 (3), pp.481-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680049v1</w:t>
+                <w:t xml:space="preserve">hal-02672548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation, mapping and characterization of allelic polymorphism of Chi3-P1, a class III chitinase of Capsicum annuum L</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">QTLs involved in the restriction of cucumber mosaic virus (CMV) long-distance movement in pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Daubèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thabuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 163 (3), pp.481-489</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 104, pp.586-591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672548v1</w:t>
+                <w:t xml:space="preserve">hal-02677230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs involved in the restriction of cucumber mosaic virus (CMV) long-distance movement in pepper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the saturation of the pepper linkage map by alignment of three intraspecific maps including known-function genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thabuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Thabuis</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 104, pp.586-591</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 45 (5), pp.839-854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677230v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of genetic distances between pepper inbred lines for cultivar protection purposes : comparison of AFLP, RAPD and phenotypic data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution genetic mapping of the pepper (Capsicum annuum L.) resistance loci Me3 and Me4 conferring heat-stable resistance to root-knot nematodes (Meloidogyne spp.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
+                <w:t xml:space="preserve">Caroline Djian‐caporalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Chauvet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Signoret</w:t>
+                <w:t xml:space="preserve">Pijarovsky Lucette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Fazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaveau L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 102, pp.741-750</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 103 (4), pp.592-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/PL00002914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676575v1</w:t>
+                <w:t xml:space="preserve">hal-03737699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution genetic mapping of the pepper (Capsicum annuum L.) resistance loci Me3 and Me4 conferring heat-stable resistance to root-knot nematodes (Meloidogyne spp.)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defense response genes co-localize with quantitative disease resistance loci in pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 103 (4), pp.592-600. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 103, pp.920-929</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03737699v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defense response genes co-localize with quantitative disease resistance loci in pepper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">The candidate gene approach in plant genetics : a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 103, pp.920-929</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 7, pp.275-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676330v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The candidate gene approach in plant genetics : a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Evaluation of genetic distances between pepper inbred lines for cultivar protection purposes : comparison of AFLP, RAPD and phenotypic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.C. Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 7, pp.275-291</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 102, pp.741-750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681845v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CAPS marker to assist selection of tomato spotted wilt virus (TSWV) resistance in pepper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 43, pp.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7635,64 +7635,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche gène candidat pour la caractérisation moléculaire et fonctionnelle de locus de résistance aux parasites chez les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sélectionneur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 51, pp.31-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7717,90 +7717,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disease resistance gene analogs as candidates for QTLs involved in pepper-pathogen interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7881,51 +7881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Pijarowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Januel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7967,77 +7967,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The capsanthin-capsorubin synthase gene: a candidate gene for the y locus controlling the red fruit colour in pepper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 36, pp.785-789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8062,77 +8062,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updated intraspecific maps of pepper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8181,286 +8181,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygenic resistance of pepper to potyviruses consists of a combination of isolate-specific and broad-spectrum quantitative trait loci</w:t>
+                <w:t xml:space="preserve">QTLs for a component of partial resistance to cucumber mosaic virus in pepper : restriction of virus installation in host-cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Palloix</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 10 (7), pp.872-878</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 94, pp.431-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685033v1</w:t>
+                <w:t xml:space="preserve">hal-02684785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs for a component of partial resistance to cucumber mosaic virus in pepper : restriction of virus installation in host-cells</w:t>
+                <w:t xml:space="preserve">Polygenic resistance of pepper to potyviruses consists of a combination of isolate-specific and broad-spectrum quantitative trait loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 94, pp.431-438</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10 (7), pp.872-878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684785v1</w:t>
+                <w:t xml:space="preserve">hal-02685033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de systèmes de résistance aux maladies adaptés aux conditions de culure chez le piment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8554,64 +8554,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Pijarowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Januel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nematropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 26 (3), pp.257</w:t>
@@ -8634,485 +8634,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complementation of two genes originating from susceptible &amp;lt;em&amp;gt;Capsicum annuum&amp;lt;/em&amp;gt; lines confers a new and complete resistance to pepper veinal mottle virus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Both epistatic and additive effects of QTLs are involved in polygenic induced resistance to disease : a case study, the interaction pepper Phytophthora capsici Leonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 93, pp.503-511</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696956v1</w:t>
+                <w:t xml:space="preserve">hal-02687199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both epistatic and additive effects of QTLs are involved in polygenic induced resistance to disease : a case study, the interaction pepper Phytophthora capsici Leonian</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">A complementation of two genes originating from susceptible &amp;lt;em&amp;gt;Capsicum annuum&amp;lt;/em&amp;gt; lines confers a new and complete resistance to pepper veinal mottle virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 86 (7), pp.739-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/Phyto-86-739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687199v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TE7, An Inefficient Symbiotic Mutant of Medicago truncatula Gaertn. cv Jemalong</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tools for marking plant disease and pest resistance genes: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bénaben</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Huguet</w:t>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 15 (1), pp.3-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737690v1</w:t>
+                <w:t xml:space="preserve">hal-00885666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for marking plant disease and pest resistance genes: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">TE7, An Inefficient Symbiotic Mutant of Medicago truncatula Gaertn. cv Jemalong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bénaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 107 (1), pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.1.53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885666v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for marking plant disease and pest resistance genes : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 15 (1), pp.3-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9137,64 +9137,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of an intraspecific integrated linkage map of pepper using molecular markers and doubled-haploid progenies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9245,51 +9245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFLP polymorphism between two tomato lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9353,64 +9353,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear RFLP between pepper cultivars (Capsicum annuum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9506,51 +9506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9601,51 +9601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host plant resistance to pests and pathogens, the genetic leverage in integrated pest and disease management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9722,51 +9722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joann Mudge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9856,64 +9856,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et utilisation des gènes de résistance chez les Solanacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Rousselle-Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9945,260 +9945,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capsicum</w:t>
+                <w:t xml:space="preserve">Mapping of the dominant Me genes cluster conferring resistance to root-knot nematodes in pepper (Capsicum annuum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Fazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Arguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Vernié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline van de Casteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vol. 3 - Vegetable Crops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, CRC Press, 2007, Genetic Resources, Chromosome Engineering, and Crop Improvement Series, 978-0-8493-9646-5</w:t>
+              <w:t xml:space="preserve">Progress in Research on Capsicum &amp; Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw University of Life Sciences Press, 2007, 978-83-7244-862-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817243v1</w:t>
+                <w:t xml:space="preserve">hal-02821984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of the dominant Me genes cluster conferring resistance to root-knot nematodes in pepper (Capsicum annuum L.)</w:t>
+                <w:t xml:space="preserve">Capsicum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Sage-Daubèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Research on Capsicum &amp; Eggplant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Warsaw University of Life Sciences Press, 2007, 978-83-7244-862-0</w:t>
+              <w:t xml:space="preserve">Vol. 3 - Vegetable Crops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, CRC Press, 2007, Genetic Resources, Chromosome Engineering, and Crop Improvement Series, 978-0-8493-9646-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821984v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of major genes and QTLs by a candidate gene approach</w:t>
               </w:r>
@@ -10210,77 +10210,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional plant genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Science Publishers, 2007, 978-1-57808-506-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10305,51 +10305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers for genetics and breeding: development and use in pepper (Capsicum spp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular marker systems in plant breeding and crop improvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Springer, 2005, Biotechnology in Agriculture and Forestry, 3-540-20689-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10374,77 +10374,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique, caractérisation de gènes majeurs et de QTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La génomique en biologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1167-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10463,303 +10463,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur la pomme de terre</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Recherches sur le piment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Daubèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport d'activités 1997-2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832342v1</w:t>
+                <w:t xml:space="preserve">hal-02833464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur le piment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherches sur la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rousselle-Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Palloix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ghareeb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport d'activités 1997-2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833464v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10810,64 +10810,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le piment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10948,90 +10948,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le piment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport d'activite 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991</w:t>
@@ -11092,90 +11092,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation d'indices de distances génétiques entre variétés de piment (Capsicum annuum L.) à l'aide de marqueurs moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11202,738 +11202,768 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (150)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (152)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the genetic basis of quantitative resistance to cucumber mosaic virus in Capsicum annuum using genome-wide association coupled with high-throughput image analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards interconnecting external phenotypic data with EURISCO.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Piry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis McLeod</w:t>
+                <w:t xml:space="preserve">Kritika Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignazio Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Alaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres de Virologie Végétale (RVV 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR PHIM, Jan 2025, Aussois, France. pp.C-41</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Plant Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRO-GRACE consortium, Oct 2025, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147567v1</w:t>
+                <w:t xml:space="preserve">hal-05600304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the Genetics of Fruit Quality Traits in a Pepper Core Collection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+                <w:t xml:space="preserve">Assessing the diversity of the Espelette pepper landrace in the French Basque country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kritika Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Elbelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXXI Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, San diego, CA, United States</w:t>
+              <w:t xml:space="preserve">Colloque INRAE Genomics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Clermont - Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670228v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting the scene and formulation of expected outcomes of the joint PRO-GRACE/EMPHASIS workshop for promoting a plant genetic resources community for Europe.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uncovering the genetic basis of quantitative resistance to cucumber mosaic virus in Capsicum annuum using genome-wide association coupled with high-throughput image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Piry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis McLeod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint PRO-GRACE/EMPHASIS policy symposium and workshop about plant genetic resources and phenotyping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PRO-FRACE European project and EMPHASIS information system, Jun 2024, Brussel, Belgium</w:t>
+              <w:t xml:space="preserve">20. Rencontres de Virologie Végétale (RVV 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR PHIM, Jan 2025, Aussois, France. pp.C-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671566v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of High-Throughput Data for Heat Tolerance Selection in Capsicum annuum</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Setting the scene and formulation of expected outcomes of the joint PRO-GRACE/EMPHASIS workshop for promoting a plant genetic resources community for Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignazio Verde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXX Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, San diego, CA, United States</w:t>
+              <w:t xml:space="preserve">Joint PRO-GRACE/EMPHASIS policy symposium and workshop about plant genetic resources and phenotyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRO-FRACE European project and EMPHASIS information system, Jun 2024, Brussel, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670217v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution, history and genomics of tomato fruit size and shape</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elucidating the Genetics of Fruit Quality Traits in a Pepper Core Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.V. Fain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Alonso</w:t>
+                <w:t xml:space="preserve">Yury Tikunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Tumino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Tripodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII International Solanaceae Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXXI Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670147v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genetic architecture of fruit traits in the three major Solanaceae fruit crops.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">A novel global Capsicum core collection delivers candidate genes for robust agronomic QTLs through a multi-environment GWAS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis McLeod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Tumino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Tripodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Plovdiv, Bulgaria</w:t>
+              <w:t xml:space="preserve">18. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Crops Research Institute (MVCRI); Center of Plant Systems Biology and Biotechnology (CPSBB), Sep 2023, Plovdiv, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670122v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics underlying flavonoid variation in pepper fruit.</w:t>
               </w:r>
@@ -11971,51 +12001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigal Popovsky-Sarid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yelena Borovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Tumino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Plovdiv, Bulgaria</w:t>
@@ -12044,90 +12074,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of a pepper collection for resistance to powdery mildew caused by Leveillula taurica, a worldwide threat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Awni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ikhfad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12163,237 +12193,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel global Capsicum core collection delivers candidate genes for robust agronomic QTLs through a multi-environment GWAS approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Comparative genetic architecture of fruit traits in the three major Solanaceae fruit crops.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consortium Gdeuxp-Sol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Crops Research Institute (MVCRI); Center of Plant Systems Biology and Biotechnology (CPSBB), Sep 2023, Plovdiv, Bulgaria</w:t>
+              <w:t xml:space="preserve">18th Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Plovdiv, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670129v1</w:t>
+                <w:t xml:space="preserve">hal-04670122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the pepper-pathogen-environment interactions to reduce pesticide use and cope with climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Plovdiv, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La robustesse de l’immunité végétale : une piste pour assurer la stabilité des productions agricoles face aux stress environnementaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12402,1308 +12402,1308 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière 2023 du réseau ENVIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics underlying flavonoid variation in pepper fruit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Tumino</w:t>
+                <w:t xml:space="preserve">Multiple Eggplant Domestication/Adaptation Events Revealed by Genetic Analysis of Around 3,500 Worldwide Accessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Omondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Aprea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Timothy Rabanus‐wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Toppino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII International Solanaceae Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Plant &amp; Animal Genome XXX Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670151v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to evaluation and valorization of plant genetic resources: facilitating their adoption in breeding programmes.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetics underlying flavonoid variation in pepper fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Tikunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigal Popovsky-Sarid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelena Borovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Tumino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop and Training School on the Sustainable Management of Plant Genetic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Chania Crete, Greece</w:t>
+              <w:t xml:space="preserve">XVIII International Solanaceae Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670176v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Eggplant Domestication/Adaptation Events Revealed by Genetic Analysis of Around 3,500 Worldwide Accessions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to evaluation and valorization of plant genetic resources: facilitating their adoption in breeding programmes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignazio Verde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant &amp; Animal Genome XXX Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">1st International Workshop and Training School on the Sustainable Management of Plant Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Chania Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670211v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The worldwide population structure of over 3,400 eggplant accessions identified by SPET genotyping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Alonso</w:t>
+                <w:t xml:space="preserve">Exploration of High-Throughput Data for Heat Tolerance Selection in Capsicum annuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Fumia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kantar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya‐ping Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Josè Díez</w:t>
+                <w:t xml:space="preserve">Roland Schaftleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII SOLANACEAE2022 International Conference on the Plant Family of Solanaceae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, THESSALONIKI, Greece</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXX Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133464v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution, history and genomics of tomato fruit size and shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+                <w:t xml:space="preserve">Jose Blanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Aprea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Fain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International symposium of plant virus epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas, Madrid, spain, Jun 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">XVIII International Solanaceae Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689572v1</w:t>
+                <w:t xml:space="preserve">hal-04670147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic architecture of fruit quality and nutritional traits in Solanaceous crops</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The worldwide population structure of over 3,400 eggplant accessions identified by SPET genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Portis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Josè Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII SOLANACEAE2022 International Conference on the Plant Family of Solanaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, THESSALONIKI, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136950v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards understanding of metabolic diversity of pepper fruit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Salinier</w:t>
+                <w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII SOLANACEAE2022 International Conference on the Plant Family of Solanaceae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, THESSALONIKI, Greece</w:t>
+              <w:t xml:space="preserve">15. International symposium of plant virus epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consejo Superior de Investigaciones Científicas, Madrid, spain, Jun 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133409v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human History of Chilli Peppers Told by 10,000 Genebank Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Timothy Rabanus-Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Barchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandip Mallikarjun Kale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Acquadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Plant and Animal Genome XXIX Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change of paradigm for breeding disease resistant cultivars robust to varying environments: estimators of the robustness of plant immunity and promising genes for the future</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genetic architecture of fruit quality and nutritional traits in Solanaceous crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Giuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GtoPSOL Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Scientific Conference – Towards Pesticide Free Agriculture “What research to meet the pesticides reduction objectives embedded in the European Green Deal?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Research Institute for Agriculture, Food and Environment (INRAE), Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">XVII SOLANACEAE2022 International Conference on the Plant Family of Solanaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, THESSALONIKI, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737211v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPET genotyping of over 15,000 accessions of tomato reveals the genetic structure and history of the tomato germplasm at world level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Alonso</w:t>
+                <w:t xml:space="preserve">Towards understanding of metabolic diversity of pepper fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Tikunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis McLeod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Tumino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Salinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII SOLANACEAE2022 International Conference on the Plant Family of Solanaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, THESSALONIKI, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136938v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse de l'immunité du piment à Phytophthora capsici face à une perturbation thermique</w:t>
+                <w:t xml:space="preserve">Change of paradigm for breeding disease resistant cultivars robust to varying environments: estimators of the robustness of plant immunity and promising genes for the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Jayet</w:t>
@@ -13717,623 +13717,623 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Ribaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Phytopathologie - Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aussois (France), France. 1p</w:t>
+              <w:t xml:space="preserve">European Scientific Conference – Towards Pesticide Free Agriculture “What research to meet the pesticides reduction objectives embedded in the European Green Deal?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Research Institute for Agriculture, Food and Environment (INRAE), Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133317v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated phenotyping provides insights into leaf angle changes in chile pepper response to stress.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pasquale Tripodi</w:t>
+                <w:t xml:space="preserve">Robustesse de l'immunité du piment à Phytophthora capsici face à une perturbation thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ribaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASHS 2021 Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Denver (Colorado), United States</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Phytopathologie - Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aussois (France), France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551646v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pepper core collection trials and GWAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SPET genotyping of over 15,000 accessions of tomato reveals the genetic structure and history of the tomato germplasm at world level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Blanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Aprea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Fain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The advanced Training school II “Using Genetic Resource Data for Breeding”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, on line, Israel</w:t>
+              <w:t xml:space="preserve">XVII SOLANACEAE2022 International Conference on the Plant Family of Solanaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, THESSALONIKI, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542400v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pepper core collection trials and GWAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cirad; Inrae, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">The advanced Training school II “Using Genetic Resource Data for Breeding”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, on line, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368394v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and diversity of the G2P-SOL pepper core collection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G2P- SOL FINAL WORKSHOP “Multi-omics-based management of plant genetic resources”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, on line, Italy</w:t>
+              <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cirad; Inrae, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542411v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Many different recipes but one flavor: A universal nested structure of quantitative interactions between plant genotypes and their parasites, including viruses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction and diversity of the G2P-SOL pepper core collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; CIRAD, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">G2P- SOL FINAL WORKSHOP “Multi-omics-based management of plant genetic resources”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, on line, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553180v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une structure emboîtée universelle pour les interactions quantitatives entre les plantes et leurs parasites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14392,2351 +14392,2398 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du réseau E3GP3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genebank genomics highlights novel centres of diversity and routes of migration in pepper (Capsicum spp.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M T Rabanus-Wallace</w:t>
+                <w:t xml:space="preserve">Many different recipes but one flavor: A universal nested structure of quantitative interactions between plant genotypes and their parasites, including viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Baudracco-Arnas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Ben Krima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOL International Meeting 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, on line, United States</w:t>
+              <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; CIRAD, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551675v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of host partial resistance on the gene expression of Phytophthora capsici: consequences for pepper breeding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Automated phenotyping provides insights into leaf angle changes in chile pepper response to stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek W Barchenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Schaftleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Massire</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant (2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Avignon, France</w:t>
+              <w:t xml:space="preserve">ASHS 2021 Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Denver (Colorado), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735621v1</w:t>
+                <w:t xml:space="preserve">hal-03551646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Primer Enrichment Genotyping Highlights the Worldwide Population Structure of Tomato and Eggplant Germplasm.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Genebank genomics highlights novel centres of diversity and routes of migration in pepper (Capsicum spp.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Tripodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Barchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Alonso</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M T Rabanus-Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">SOL International Meeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, on line, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551688v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capsicum spp. and eggplant genome sequencing and resequencing provide new tools for the characterization of genetic resources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Gramazio</w:t>
+                <w:t xml:space="preserve">Impact of host partial resistance on the gene expression of Phytophthora capsici: consequences for pepper breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant (2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551755v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking genomic diversity of pepper (Capsicum spp.) collections held in genebanks: perspectives for breeding and germplasm management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Prohens</w:t>
+                <w:t xml:space="preserve">Single Primer Enrichment Genotyping Highlights the Worldwide Population Structure of Tomato and Eggplant Germplasm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Acquadro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Portis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. 17th Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Avignon, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">XXVII Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551764v1</w:t>
+                <w:t xml:space="preserve">hal-03551688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association mapping of loci involved in Potato virus Y resistance and tolerance in pepper germplasm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+                <w:t xml:space="preserve">Capsicum spp. and eggplant genome sequencing and resequencing provide new tools for the characterization of genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Barchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquadro A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Portis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alonso D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gramazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant (2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA.; Terralia. FRA.; Groupe d'Etude et de Contrôle des Variétés et des Semences (GEVES). FRA., Sep 2019, Avignon, France. 263 p</w:t>
+              <w:t xml:space="preserve">17th Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734819v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Primer Enrichment genotyping highlights the worldwide population structure of tomato and eggplant germplasm.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Alonso</w:t>
+                <w:t xml:space="preserve">Unlocking genomic diversity of pepper (Capsicum spp.) collections held in genebanks: perspectives for breeding and germplasm management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tripodi P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Barchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquadro A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schafleitner R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Solanaceae Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">. 17th Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Avignon, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551780v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The G2P-SOL project: harnessing the genetic and phenotypic diversity of the four major Solanaceae crops</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Genome-wide association mapping of loci involved in Potato virus Y resistance and tolerance in pepper germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Solanaceae Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant (2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA.; Terralia. FRA.; Groupe d'Etude et de Contrôle des Variétés et des Semences (GEVES). FRA., Sep 2019, Avignon, France. 263 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551782v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori durable resistance in tomato to Phytophthora infestans using its pathogenicity effectors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The G2P-SOL project: harnessing the genetic and phenotypic diversity of the four major Solanaceae crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Giuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">, On Behalf of The G2p-Sol Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs du DBAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Institut Jean-Pierre BOURGIN (1318)., Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">15th Solanaceae Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594732v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening a priori durable resistance in tomato to Phytophthora infestans using its pathogenicity effectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Massire</w:t>
+                <w:t xml:space="preserve">Single Primer Enrichment genotyping highlights the worldwide population structure of tomato and eggplant germplasm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acquadro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Portis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effectome meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lauret, France</w:t>
+              <w:t xml:space="preserve">15th Solanaceae Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595030v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-Seq study of host resistance and isolate aggressiveness on gene expression in [i]Phytophthora capsici[/i]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Screening a priori durable resistance in tomato to Phytophthora infestans using its pathogenicity effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bachellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Effectome Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lauret, France</w:t>
+              <w:t xml:space="preserve">Effectome meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210021v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening tomato germplasm for resistance to late blight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">A priori durable resistance in tomato to Phytophthora infestans using its pathogenicity effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bachellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bachellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs du DBAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Institut Jean-Pierre BOURGIN (1318)., Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744090v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a characterization of the pepper host resistance effect on the gene expression of the pathogenic &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Screening tomato germplasm for resistance to late blight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Hamers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasradin Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bachellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795452v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure of the INRA &amp;lt;em&amp;gt;Capsicum spp&amp;lt;/em&amp;gt;. collection using SSR loci: refining the wild origin of cultivated &amp;lt;em&amp;gt;C. annuum&amp;lt;/em&amp;gt; and impact of human selection on the structuration of genetic diversity in cultivar types</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward a characterization of the pepper host resistance effect on the gene expression of the pathogenic &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Torino, Italy</w:t>
+              <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746221v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative work on effectors in &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt;</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RNA-Seq study of host resistance and isolate aggressiveness on gene expression in [i]Phytophthora capsici[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Effectome meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lauret, France</w:t>
+              <w:t xml:space="preserve">8. Effectome Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806456v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a complex QTL region controlling the broad-spectrum resistance to &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt; root rot by comparative mapping and association study in pepper germplasm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Collaborative work on effectors in &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Torino, Italy</w:t>
+              <w:t xml:space="preserve">6. Effectome meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750004v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt; recovered from pepper in Southern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Gobena</w:t>
+                <w:t xml:space="preserve">Analysis of a complex QTL region controlling the broad-spectrum resistance to &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt; root rot by comparative mapping and association study in pepper germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Cantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 APS Southern Division Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Birmingham, Alabama, United States</w:t>
+              <w:t xml:space="preserve">15. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747327v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying a candidate gene for the broad-spectrum resistance qtl to &amp;lt;em&amp;gt;Phytophthora&amp;lt;/em&amp;gt; root rot and blight in pepper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Genetic structure of the INRA &amp;lt;em&amp;gt;Capsicum spp&amp;lt;/em&amp;gt;. collection using SSR loci: refining the wild origin of cultivated &amp;lt;em&amp;gt;C. annuum&amp;lt;/em&amp;gt; and impact of human selection on the structuration of genetic diversity in cultivar types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Solanaceae Conference (SOL2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">15. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746226v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a candidate gene for the key broad-spectrum resistance QTL to late blight in pepper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Identifying a candidate gene for the broad-spectrum resistance qtl to &amp;lt;em&amp;gt;Phytophthora&amp;lt;/em&amp;gt; root rot and blight in pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia S. Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genomics Seminar 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Pont-Royal en Provence, France</w:t>
+              <w:t xml:space="preserve">9. Solanaceae Conference (SOL2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747403v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of microbial core-collections and exploitation of polygenic resistances to the development of &amp;lt;em&amp;gt;Phytophthora&amp;lt;/em&amp;gt; control strategies in solanaceous crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Cantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16768,12020 +16815,12223 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Resistance Sustainability 2012 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to phenomics for quantitative disease resistance in a germplasm collection of &amp;lt;em&amp;gt;Capsicum&amp;lt;/em&amp;gt; spp.: a multivariate analysis by self-organizing map</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a candidate gene for the key broad-spectrum resistance QTL to late blight in pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Solanaceae Conference (SOL2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Neuchâtel, Switzerland. 250 p</w:t>
+              <w:t xml:space="preserve">Plant Genomics Seminar 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Pont-Royal en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745281v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of knowledge on Oomycete effectors to drive the discovery of durable late blight resistance in tomato</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution to phenomics for quantitative disease resistance in a germplasm collection of &amp;lt;em&amp;gt;Capsicum&amp;lt;/em&amp;gt; spp.: a multivariate analysis by self-organizing map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Effectome Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Lauret, France</w:t>
+              <w:t xml:space="preserve">9. Solanaceae Conference (SOL2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Neuchâtel, Switzerland. 250 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802398v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics and genomics of disease resistance in pepper: focus on &amp;lt;em&amp;gt;Phytophthora&amp;lt;/em&amp;gt; threats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity of &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt; recovered from pepper in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gobena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lamour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international symposium commemorating the 20th anniversary of Korea Capsicum Research Cooperative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, South Korea</w:t>
+              <w:t xml:space="preserve">2012 APS Southern Division Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Birmingham, Alabama, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744884v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and genomic tools in pepper to decipher disease resistance traits: Progress and prospects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Exploitation of knowledge on Oomycete effectors to drive the discovery of durable late blight resistance in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese-French Workshop on Pepper Genetics and Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Bejing, China</w:t>
+              <w:t xml:space="preserve">4. Effectome Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802733v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities of genetic association studies in pepper: estimation of the genetic structure and linkage disequilibrium in a germplasm sample</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Genetics and genomics of disease resistance in pepper: focus on &amp;lt;em&amp;gt;Phytophthora&amp;lt;/em&amp;gt; threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Genomics of Plant Genetic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">international symposium commemorating the 20th anniversary of Korea Capsicum Research Cooperative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751906v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory QTL analyses of some pepper physiological traits in two environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic and genomic tools in pepper to decipher disease resistance traits: Progress and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Chinese-French Workshop on Pepper Genetics and Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bejing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754670v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning candidate genes for a broad-spectrum resistance QTL against Phytophthora capsici in pepper</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des interaction plantes/oomycètes: approches génomiques et transcriptomiques de l'interaction et résistances quantitatives des Solanacées aux oomycètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Panabières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genomics seminar 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Mallemort, France. 2 p</w:t>
+              <w:t xml:space="preserve">1. Journées Scientifiques Inra PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Cogolin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757532v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of molecular markers linked to ms8 gene in sweet pepper (Capsicum annuum L.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Stepien</w:t>
+                <w:t xml:space="preserve">Cloning candidate genes for a broad-spectrum resistance QTL against Phytophthora capsici in pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gawronski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+                <w:t xml:space="preserve">Adnane Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Plant Genomics seminar 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Mallemort, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757171v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des interaction plantes/oomycètes: approches génomiques et transcriptomiques de l'interaction et résistances quantitatives des Solanacées aux oomycètes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Identification of molecular markers linked to ms8 gene in sweet pepper (Capsicum annuum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bartoszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Stepien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gawronski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesary Waszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées Scientifiques Inra PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Cogolin, France</w:t>
+              <w:t xml:space="preserve">14. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752398v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing genomic tools to improve phenotype prediction for complex traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurudeen Adeniyi Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Savio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome landing at a quantitative trait locus involved in resistance to cyst nematode in potato.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Aarrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cost 872 Workshop &amp; MC Meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing genomic tools to increase the efficiency of molecular breeding for complex traits in pepper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Savio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome landing at a quantitative trait locus involved in resistance to cyst nematode in potato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Castro Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Aarrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Annual Meeting; COST 872 workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL meta-analysis for late blight resistance in potato including the two novel resistance sources Solanum sparsipilum and S. spegazzinii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Opportunities of genetic association studies in pepper: estimation of the genetic structure and linkage disequilibrium in a germplasm sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Cantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Veyrieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Solanaceae Genome Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, New Delhi, India</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Genomics of Plant Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751899v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHY-P5, a major broad-spectrum resistance qtl conferring resistance to Phytophthora in pepper</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploratory QTL analyses of some pepper physiological traits in two environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurudeen Adeniyi Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Bink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dieleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.E. Voorrips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Solanaceae Genome Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, New Delhi, India</w:t>
+              <w:t xml:space="preserve">14. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755733v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la méthode VIGS chez le piment (Virus Induced Gene Silencing).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">QTL meta-analysis for late blight resistance in potato including the two novel resistance sources Solanum sparsipilum and S. spegazzinii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Veyrieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des sélectionneurs, GAFL/INRA Avignon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Avignon, France</w:t>
+              <w:t xml:space="preserve">6. Solanaceae Genome Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332567v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Phy-P5 a major broad-spectrum resistance QTL conferring resistance to Phytophthora in Solanaceae?</w:t>
+                <w:t xml:space="preserve">PHY-P5, a major broad-spectrum resistance qtl conferring resistance to Phytophthora in pepper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">6. Solanaceae Genome Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756447v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of late blight quantitative resistance in potato diversity: QTL meta-analysis including the novel resistance sources Solanum sparsipilum and Solanum spegazzinii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la méthode VIGS chez le piment (Virus Induced Gene Silencing).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Aarrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Journée des sélectionneurs, GAFL/INRA Avignon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757474v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-evaluation of the Globodera pallida resistance QTLs originating from the wild potato species Solanum spegazzinii</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is Phy-P5 a major broad-spectrum resistance QTL conferring resistance to Phytophthora in Solanaceae?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Annual Meeting, COST 872 Workshop &amp; MC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751896v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late blight quantitative resistance in potato diversity: QTL meta-analysis including the novel resistance sources Solanum sparsipilum and Solanum spegazzinii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Exploration of late blight quantitative resistance in potato diversity: QTL meta-analysis including the novel resistance sources Solanum sparsipilum and Solanum spegazzinii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Veyrieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioExploit Science Meeting 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751645v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and molecular mapping in Capsicum annuum of the tomato Ve2 gene conferring resistance to Verticillium spp.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Re-evaluation of the Globodera pallida resistance QTLs originating from the wild potato species Solanum spegazzinii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Italian Society of Agricultural Genetics Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Padova, Italy</w:t>
+              <w:t xml:space="preserve">3. Annual Meeting, COST 872 Workshop &amp; MC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756257v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of QTLs for horticultural traits in three pepper populations and their association with resistance traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Late blight quantitative resistance in potato diversity: QTL meta-analysis including the novel resistance sources Solanum sparsipilum and Solanum spegazzinii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Portis</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Veyrieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">BioExploit Science Meeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756238v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétrotransposons comme outils d'analyse de la diversité chez la tomate et le poivron/piment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheh May Tam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les légumes. Un patrimoine à transmettre et à valoriser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytophthora - pepper interaction: genetic, cytological and biochemical analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Molecular mapping in Capsicum annuum of the tomato Ve2 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Portis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Solanaceae Genome Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756760v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major-effect late blight resistance QTLs in Solanum sparsipilum and Solanum spegazzinii map in resistance gene clusters of chromosomes VIII and X</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Exploration of late blight quantitative resistance in potato diversity: QTL meta-analysis including the novel resistance sources Solanum sparsiplum and Solanum spegazzinii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Veyrieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhD Summer school</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">5. Solanaceae Genome Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752951v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How different allelic combinations at resistance QTLs control the multiplication of Globodera pallida populations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Annual Meeting of the COST 872</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Postojna, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mapping in Capsicum annuum of the tomato Ve2 gene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Phytophthora - pepper interaction: genetic, cytological and biochemical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Thabuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Solanaceae Genome Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757830v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of late blight quantitative resistance in potato diversity: QTL meta-analysis including the novel resistance sources Solanum sparsiplum and Solanum spegazzinii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Major-effect late blight resistance QTLs in Solanum sparsipilum and Solanum spegazzinii map in resistance gene clusters of chromosomes VIII and X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eric Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Solanaceae Genome Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">PhD Summer school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757139v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Phy-P5 a major broad-spectrum resistance QTL conferring resistance to Phytophthora in Solanaceae ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Mallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tricon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Solanaceae Genome Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the detection of disease resistance loci in Solanaceae to their comparative genetics and molecular basis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The combination of resistance alleles at a major and minor effect QTLs confers a broad spectrum resistance to Globodera pallida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Aarrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Rouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Solanaceae Genome Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of key horticultural traits related to fruit quality, plant architecture and plant development in pepper (Capsicum annuum L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Isolation and molecular mapping in Capsicum annuum of the tomato Ve2 gene conferring resistance to Verticillium spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Barchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Portis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lanteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Annual congress Italian Society of Agricultural Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">52. Italian Society of Agricultural Genetics Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756271v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics and QTL analysis of fertility restoration in cytoplasmic male sterile pepper (Capsicum annuum L.)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Mapping of QTLs for horticultural traits in three pepper populations and their association with resistance traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Daubèze</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Portis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758369v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horticultural traits mapping and their association with resistance traits in pepper genome. Consequence for multi-trait breeding using marker assisted selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Mapping of key horticultural traits related to fruit quality, plant architecture and plant development in pepper (Capsicum annuum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Barchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">51. Annual congress Italian Society of Agricultural Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757629v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two resistance QTLs display induced and constitutive, as well as additive and epistatic effects, on transcription of defense-related genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Conto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Annual Meeting COST 872</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, La Colle-sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of diversity in pepper genetic resources: distribution of horticultural and resistance traits in the INRA pepper germplasm</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Genetics and QTL analysis of fertility restoration in cytoplasmic male sterile pepper (Capsicum annuum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Eucarpia meeting on genetics and breeding of Capsicum and eggplant</w:t>
+              <w:t xml:space="preserve">13. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757919v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root-knot nematode (Meloidogyne spp.) Me resistance genes in pepper (Capsicum annuum L.) are clustered on the P9 chromosome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline van de Casteele</w:t>
+                <w:t xml:space="preserve">Horticultural traits mapping and their association with resistance traits in pepper genome. Consequence for multi-trait breeding using marker assisted selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Annual Meeting COST 872</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, La Colle-sur Loup, France</w:t>
+              <w:t xml:space="preserve">13. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756920v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude transcriptomique de la résistance quantitative de la pomme de terre au nématode à kyste Globoderra pallida : validation de TDFs et recherche de gènes candidats par Q-PCR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+                <w:t xml:space="preserve">Analysis of diversity in pepper genetic resources: distribution of horticultural and resistance traits in the INRA pepper germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Phaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
+              <w:t xml:space="preserve">13. Eucarpia meeting on genetics and breeding of Capsicum and eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758296v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of molecular bridge markers between Solanaceae species for comparative mapping of resistance loci to Phytophthora spp.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Root-knot nematode (Meloidogyne spp.) Me resistance genes in pepper (Capsicum annuum L.) are clustered on the P9 chromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Fazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Arguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Vernié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline van de Casteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
+              <w:t xml:space="preserve">1. Annual Meeting COST 872</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, La Colle-sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752753v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high resolution intra-specific linkage map of pepper (Capsicum annuum L.) based on RILs and identification of the most informative individuals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Nagy</w:t>
+                <w:t xml:space="preserve">Etude transcriptomique de la résistance quantitative de la pomme de terre au nématode à kyste Globoderra pallida : validation de TDFs et recherche de gènes candidats par Q-PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Conto Haby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Ischia, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756285v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie haute résolution de QTL de résistance aux Phytophtora colinéaires entre le piment et la pomme de terre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Development of molecular bridge markers between Solanaceae species for comparative mapping of resistance loci to Phytophthora spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757356v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une sélection assistée par marqueurs chez la pomme de terre pour la résistance au nématode à kyste Globodera pallida</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
+                <w:t xml:space="preserve">Cartographie haute résolution de QTL de résistance aux Phytophtora colinéaires entre le piment et la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tricon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754496v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'association de 2 QTL est nécessaire pour conférer une résistance de haut niveau et à large spectre au nématode à kyste G. pallida chez la pomme de terre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Chauvin</w:t>
+                <w:t xml:space="preserve">A high resolution intra-specific linkage map of pepper (Capsicum annuum L.) based on RILs and identification of the most informative individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Barchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Portis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
+              <w:t xml:space="preserve">50. Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750796v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the positional cloning of the QTL Phy-P5 affecting Phytophthora blight resistance in pepper</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">L'association de 2 QTL est nécessaire pour conférer une résistance de haut niveau et à large spectre au nématode à kyste G. pallida chez la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752747v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrotransposons comme outils d'analyse de la diversité chez la tomate et le poivron/piment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+                <w:t xml:space="preserve">Vers une sélection assistée par marqueurs chez la pomme de terre pour la résistance au nématode à kyste Globodera pallida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Palloix</w:t>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les légumes: un patrimoine à transmettre et à valoriser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Angers, France. 1 p</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830880v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités de recherche relatives aux pathosystèmes Solanacées / Phytophthora à l'UGAFL de Montfavet-Avignon</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards the positional cloning of the QTL Phy-P5 affecting Phytophthora blight resistance in pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tricon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Oomycètes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762085v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CGIS: an information system used for designing primers of candidate genes using Arabidopsis whole genome and Solanaceae EST databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Triennal Conference of the EAPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synergic action of two resistance QTls originating from Solanum sparsipilum is required to enclose Globodera pallida juveniles in a necrosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activités de recherche relatives aux pathosystèmes Solanacées / Phytophthora à l'UGAFL de Montfavet-Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Inra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Triennal Conference of the EAPR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Réunion Oomycètes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764137v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CDNA-AFLP screening for candidate genes differentially expressed in a Solanum clone resistant to Globodera pallida</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Grenier</w:t>
+                <w:t xml:space="preserve">The synergic action of two resistance QTls originating from Solanum sparsipilum is required to enclose Globodera pallida juveniles in a necrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Fouville</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Triennal Conference of the EAPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2005, Bilbao, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">, Jul 2005, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829173v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs for resistance to the cyst nematode Globodera pallida, deriving from Solanum sparsipilum mapped in resistance gene clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Caromel</w:t>
+                <w:t xml:space="preserve">CDNA-AFLP screening for candidate genes differentially expressed in a Solanum clone resistant to Globodera pallida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Andrzejewski</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Solanaceae Genome Workshop 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">16. Triennal Conference of the EAPR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Bilbao, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763266v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of molecular markers to detect clones bearing QTLs derived from Solanum sparsipilum and Solanum spegazzinii conferring resistance to potato cyst nematode Globodera pallida</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josiane Quéré</w:t>
+                <w:t xml:space="preserve">Retrotransposons comme outils d'analyse de la diversité chez la tomate et le poivron/piment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Tam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Solanaceae Genome Workshop 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Les légumes: un patrimoine à transmettre et à valoriser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Angers, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761893v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of phenotypic selection for a polygenic trait: QTL conservation and loss across the cycles of selection of pepper for resistance to Phytophthora capsici</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Therese Phaly</w:t>
+                <w:t xml:space="preserve">Use of molecular markers to detect clones bearing QTLs derived from Solanum sparsipilum and Solanum spegazzinii conferring resistance to potato cyst nematode Globodera pallida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. EUCARPIA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">1. Solanaceae Genome Workshop 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763959v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of three cycles of marker-assisted backcross in pepper for resistance QTLs to Phytophthora capsici</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Signoret</w:t>
+                <w:t xml:space="preserve">QTLs for resistance to the cyst nematode Globodera pallida, deriving from Solanum sparsipilum mapped in resistance gene clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ellisèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrzejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. EUCARPIA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">1. Solanaceae Genome Workshop 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760351v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic, cytological and molecular bases of the resistance to root-knot nematodes (Meloidogyne spp.) in pepper (Capsicum annuum L.)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Performance of phenotypic selection for a polygenic trait: QTL conservation and loss across the cycles of selection of pepper for resistance to Phytophthora capsici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thabuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Daubèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Phaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. EUCARPIA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764479v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-mapping of a quantitative resistance locus to Phytophthora spp. and development of NIL-QTLs in pepper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Results of three cycles of marker-assisted backcross in pepper for resistance QTLs to Phytophthora capsici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Hédont</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thabuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Meeting on genetics and breeding of Capsicum and eggplant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Noordwijkerhout, Netherlands</w:t>
+              <w:t xml:space="preserve">12. EUCARPIA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760798v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-mapping the Phy-P5 QTL involved in the resistance to Phytophthora in pepper and anchorage with the ultra-high density potato map</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Genetic, cytological and molecular bases of the resistance to root-knot nematodes (Meloidogyne spp.) in pepper (Capsicum annuum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Djian-Caporalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Fazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Hédont</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Plant GEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Lyon, France</w:t>
+              <w:t xml:space="preserve">12. EUCARPIA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764320v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie fine d'un QTL majeur de résistance à Phytophthora capsici chez le piment en vue de sa caractérisation moléculaire et fonctionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId547" w:history="1">
+                <w:t xml:space="preserve">Fine-mapping of a quantitative resistance locus to Phytophthora spp. and development of NIL-QTLs in pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hédont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres de Phytopathologie/Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Aussois, France</w:t>
+              <w:t xml:space="preserve">12. Meeting on genetics and breeding of Capsicum and eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Noordwijkerhout, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762879v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ultra dense marker map of potato; new methods and new applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Fine-mapping the Phy-P5 QTL involved in the resistance to Phytophthora in pepper and anchorage with the ultra-high density potato map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hédont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Triennal Conference of the EAPB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">3. Plant GEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761660v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary anchoring of the potato ultra high density map with the tomato map through a bridge progeny</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Cartographie fine d'un QTL majeur de résistance à Phytophthora capsici chez le piment en vue de sa caractérisation moléculaire et fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Rousselle-Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Triennal Conference of the EAPB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">4. Rencontres de Phytopathologie/Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761218v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An artificial inoculation method to test the resistance of pepper to &amp;lt;em&amp;gt;Leveillula taurica&amp;lt;/em&amp;gt; on detached organs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">The ultra dense marker map of potato; new methods and new applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van Os</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Vliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. EUCARPIA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">15. Triennal Conference of the EAPB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763080v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of quantitative trait loci involved in partial restriction of cucumber mosaic virus (CMV) long-distance movement in pepper</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Preliminary anchoring of the potato ultra high density map with the tomato map through a bridge progeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ghareeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rousselle-Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. EUCARPIA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">15. Triennal Conference of the EAPB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760155v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of ultra-high density genetic linkage maps of heterozygous outbreeders : chromosome 1 of potato as a model study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Buntjer</w:t>
+                <w:t xml:space="preserve">An artificial inoculation method to test the resistance of pepper to &amp;lt;em&amp;gt;Leveillula taurica&amp;lt;/em&amp;gt; on detached organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Daubèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muna E. Suliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Romiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, San Diego CA, United States</w:t>
+              <w:t xml:space="preserve">11. EUCARPIA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761126v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introgression of a partial resistance to Phytophthora capsici Leon. into a pepper elite line by marker assisted backcrosses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of quantitative trait loci involved in partial restriction of cucumber mosaic virus (CMV) long-distance movement in pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Daubèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thabuis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Therese Phaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. EUCARPIA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762367v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated genetic linkage map of pepper (Capsicum annuum)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Cartographie de locus de résistance au nématode à kyste chez la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ellisèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rouselle-Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, San Diego, United States</w:t>
+              <w:t xml:space="preserve">7. Journées du réseau AUF Biotechnologies végétales : amélioration des plantes et sécurité alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760479v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de locus de résistance au nématode à kyste chez la pomme de terre</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Chi-3P1, a class III chitinase of Capsicum annuum L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Ching-Ming Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Rouselle-Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées du réseau AUF Biotechnologies végétales : amélioration des plantes et sécurité alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Ancona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759754v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi-3P1, a class III chitinase of Capsicum annuum L</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Introgression of a partial resistance to Phytophthora capsici Leon. into a pepper elite line by marker assisted backcrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thabuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Daubèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Phaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Ancona, Italy</w:t>
+              <w:t xml:space="preserve">International symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761014v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker-assisted introgression of quantitative trait loci controlling resistance to Phytophthora capsici Leonian originating from different accessions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Therese Phaly</w:t>
+                <w:t xml:space="preserve">Calculation of ultra-high density genetic linkage maps of heterozygous outbreeders : chromosome 1 of potato as a model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Isidore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van Os</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buntjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. EUCARPIA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">9. Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, San Diego CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763746v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of resistance quantitative trait loci to Phytophthora capsici in three pepper accessions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">An integrated genetic linkage map of pepper (Capsicum annuum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carole Caranta</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. van Der Voort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. EUCARPIA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">9. Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759875v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de QTL de résistance au nématode à kyste chez la pomme de terre</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Marker-assisted introgression of quantitative trait loci controlling resistance to Phytophthora capsici Leonian originating from different accessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thabuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Daubèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Phaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. EUCARPIA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771601v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer by marker-assisted backcross of QTLs confering resistance to Phytophthora capsici Leon originating from different accessions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative mapping of resistance quantitative trait loci to Phytophthora capsici in three pepper accessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Therese Phaly</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Paris, France</w:t>
+              <w:t xml:space="preserve">11. EUCARPIA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767888v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introgression of a partial resistance to Phytophthora capsici Leon. into a pepper elite line by marker assisted backcrosses</w:t>
+                <w:t xml:space="preserve">Transfer by marker-assisted backcross of QTLs confering resistance to Phytophthora capsici Leon originating from different accessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thabuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Signoret</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Phaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766908v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome distribution of potyvirus resistance genes in pepper</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie de QTL de résistance au nématode à kyste chez la pomme de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Palloix</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ellissèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rousselle-Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Status of Plant and Animal Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, San Diego, United States</w:t>
+              <w:t xml:space="preserve">7. Journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771795v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche gène candidat pour la caractérisation moléculaire et fonctionnelle des QTL de résistance à Phytophthora capsici et à d'autres parasites chez le piment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Introgression of a partial resistance to Phytophthora capsici Leon. into a pepper elite line by marker assisted backcrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thabuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Daubèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Phaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, Antibes, France</w:t>
+              <w:t xml:space="preserve">International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768946v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular linkage mapping of a diploid progeny between Solanum tuberosum and S. spegazzinii</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Genome distribution of potyvirus resistance genes in pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Daubèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thabuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Triennial Conference of the European Association for Potato Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Sorrente, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on the Status of Plant and Animal Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767550v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of virus resistance genes regions in solanaceous species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Molecular linkage mapping of a diploid progeny between Solanum tuberosum and S. spegazzinii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rousselle Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Blattes</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mugniery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Status of Plant and Animal Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, San Diego, United States</w:t>
+              <w:t xml:space="preserve">14. Triennial Conference of the European Association for Potato Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Sorrente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766067v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease resistance genes analogs as candidates for genes and QTLs involved in pepper/pathogens interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Comparative mapping of virus resistance genes regions in solanaceous species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blattes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the status of plant and animal genome research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1998, San Diego, United States</w:t>
+              <w:t xml:space="preserve">International Conference on the Status of Plant and Animal Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765468v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrum of resistance to root knot nematodes and inheritance of heat stable resistance in pepper (Capsicum annuum L.)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">L'approche gène candidat pour la caractérisation moléculaire et fonctionnelle des QTL de résistance à Phytophthora capsici et à d'autres parasites chez le piment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Therese Phaly</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Labourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Avignon, France</w:t>
+              <w:t xml:space="preserve">Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770978v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate gene approach for identifying QTLs involved in pepper/pathogen interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Spectrum of resistance to root knot nematodes and inheritance of heat stable resistance in pepper (Capsicum annuum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Djian-Caporalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Pijarowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Phaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Meeting EUCARPIA</w:t>
+              <w:t xml:space="preserve">10. Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768295v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic linkage between the y locus and the capsanthin-capsorubin synthase gene : a discriminating tool of red and yellow fruited peppers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Badillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Meeting EUCARPIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising and fine mapping of the Me3 gene conferring heat-stable resistance to root-knot nematodes (Meloidogyne spp.) in pepper (Capsicum annuum L.) using AFLPs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Candidate gene approach for identifying QTLs involved in pepper/pathogen interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Meeting</w:t>
+              <w:t xml:space="preserve">10. Meeting EUCARPIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769887v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the intraspecific molecular map of pepper : genome distribution of multiple disease resistance loci and defence genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Characterising and fine mapping of the Me3 gene conferring heat-stable resistance to root-knot nematodes (Meloidogyne spp.) in pepper (Capsicum annuum L.) using AFLPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Djian-Caporalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Pijarowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the status of plant and animal genome research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1997, San Diego, United States</w:t>
+              <w:t xml:space="preserve">10. Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767235v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de systèmes de résistance aux maladies. Perspectives de sélection ouvertes par les marqueurs du génome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Palloix</w:t>
+                <w:t xml:space="preserve">Disease resistance genes analogs as candidates for genes and QTLs involved in pepper/pathogens interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Daubèze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Conférence Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1997, Tours, France</w:t>
+              <w:t xml:space="preserve">International Conference on the status of plant and animal genome research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766656v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction progressive de résistances polygéniques aux maladies assistée par marqueurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Construction de systèmes de résistance aux maladies. Perspectives de sélection ouvertes par les marqueurs du génome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Daubèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Méribel-les-Allues, France</w:t>
+              <w:t xml:space="preserve">5. Conférence Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1997, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765971v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificité des relations entre Solanacées et potyvirus : interaction entre gènes viraux et gènes ou QTL de l'hôte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Construction progressive de résistances polygéniques aux maladies assistée par marqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Caranta</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Phaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blattes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, Méribel-les-Allues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768558v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquage moléculaire et organisation des gènes de résistance sur le génome : caractérisation des interactions piment-potyvirus et piment-CMV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spécificité des relations entre Solanacées et potyvirus : interaction entre gènes viraux et gènes ou QTL de l'hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Daubèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1997, Aussois, France</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Méribel-les-Allues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765013v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gènes candidats pour les résistances aux maladies : cartographie de gènes connus et d'homologues de gènes de résistance, expression de gènes de défense</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Marquage moléculaire et organisation des gènes de résistance sur le génome : caractérisation des interactions piment-potyvirus et piment-CMV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Caranta</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Blattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Méribel-les-Allues, France</w:t>
+              <w:t xml:space="preserve">6. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1997, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764730v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic organization of multi-virus resistance factors in pepper (Capsicum annuum) : co-localization between QTLs and major genes. Poster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gènes candidats pour les résistances aux maladies : cartographie de gènes connus et d'homologues de gènes de résistance, expression de gènes de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blattes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on molecular plant-microbe interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Knoxville, United States</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Méribel-les-Allues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765620v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation génomique des gènes de résistance aux virus chez le piment : régions polyvalentes et co-localisation entre QTL et gènes majeurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Status of the intraspecific molecular map of pepper : genome distribution of multiple disease resistance loci and defence genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Nice, France</w:t>
+              <w:t xml:space="preserve">International Conference on the status of plant and animal genome research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1997, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766037v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche, identification et marquage des genes de resistance aux nematodes a galles du genre Meloidogyne chez le piment et le prunier Myrobalan</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Genomic organization of multi-virus resistance factors in pepper (Capsicum annuum) : co-localization between QTLs and major genes. Poster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Marchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. congrès de la Société francaise de phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Nice, France. pp.G3</w:t>
+              <w:t xml:space="preserve">8. International Symposium on molecular plant-microbe interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02836505v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of DNA markers linked to the Me3 gene controlling resistance to root-knot nematodes in pepper (Capsicum annuum)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Organisation génomique des gènes de résistance aux virus chez le piment : régions polyvalentes et co-localisation entre QTL et gènes majeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. international nematology congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Gosier, France</w:t>
+              <w:t xml:space="preserve">4. Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02835261v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of DNA markers linked to the Me3 gene controlling resistance to root-knot nematodes in pepper (Capsicum annuum L.)</w:t>
+                <w:t xml:space="preserve">Recherche, identification et marquage des genes de resistance aux nematodes a galles du genre Meloidogyne chez le piment et le prunier Myrobalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Djian-Caporalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. international nematology congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Gosier, France. pp.149</w:t>
+              <w:t xml:space="preserve">4. congrès de la Société francaise de phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Nice, France. pp.G3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834568v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping QTL's affecting the resistance to Phytophthora capsici in pepper (Capsicum annuum)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Identification of DNA markers linked to the Me3 gene controlling resistance to root-knot nematodes in pepper (Capsicum annuum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Djian-Caporalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Pijarowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genome 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1995, San Diego, United States</w:t>
+              <w:t xml:space="preserve">3. international nematology congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774161v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02835261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs affecting the partial resistance of perennial (Capsicum annuum) to Phytophthora capsici</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Identification of DNA markers linked to the Me3 gene controlling resistance to root-knot nematodes in pepper (Capsicum annuum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Djian-Caporalino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Pijarowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1995, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">3. international nematology congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Gosier, France. pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773167v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des QTL à effet additif ou agissant en épistasie déterminent la résistance du piment (Capsicum annuum L.) à Phytophthora capsici Leon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Daubèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méribel 95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des facteurs genetiques specifiques et aspecifiques sont impliques dans la resistance generale du piment a plusieurs potyvirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres de Virologie vegetale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1995, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition phénotypique et génétique de résistances complexes à plusieurs virus chez le piment (Capsicum annum L.) : organisation des facteurs de résistance sur le génome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Mapping QTL's affecting the resistance to Phytophthora capsici in pepper (Capsicum annuum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Gènes de résistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1995, Seillac, France</w:t>
+              <w:t xml:space="preserve">Plant Genome 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1995, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776575v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation de facteurs génétiques impliqués dans la résistance à plusieurs maladies et étude de leur organisation sur le génome du piment (Capsicum annuum L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">QTLs affecting the partial resistance of perennial (Capsicum annuum) to Phytophthora capsici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Daubèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therese Phaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blattes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méribel 95</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t>
+              <w:t xml:space="preserve">9. Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775324v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic dissection of the complex resistance of perennial to potyviruses using doubled haploid lines and molecular markers</w:t>
+                <w:t xml:space="preserve">Décomposition phénotypique et génétique de résistances complexes à plusieurs virus chez le piment (Capsicum annum L.) : organisation des facteurs de résistance sur le génome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Daubèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahsay Gebre Selassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1995, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">AIP Gènes de résistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1995, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774634v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquage moléculaire et étude de l'effet de gènes conditionnant des résistances quantitatives aux tobamovirus et au virus de la mosaïque du concombre chez le piment (Capsicum annuum L.)</w:t>
+                <w:t xml:space="preserve">Localisation de facteurs génétiques impliqués dans la résistance à plusieurs maladies et étude de leur organisation sur le génome du piment (Capsicum annuum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Gènes de résistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, La Colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">Méribel 95</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777437v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation of molecular markers in doubled haploid progenies of pepper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Genetic dissection of the complex resistance of perennial to potyviruses using doubled haploid lines and molecular markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. EUCARPIA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1992, Rome, Italy</w:t>
+              <w:t xml:space="preserve">9. Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774542v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of molecular markers for studying genetics of agronomic traits in pepper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Marquage moléculaire et étude de l'effet de gènes conditionnant des résistances quantitatives aux tobamovirus et au virus de la mosaïque du concombre chez le piment (Capsicum annuum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Daubèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Marchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCARPIA Symposium on genetic manipulation in plant breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1991, Tarragone, Spain</w:t>
+              <w:t xml:space="preserve">AIP Gènes de résistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774521v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Segregation of molecular markers in doubled haploid progenies of pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. EUCARPIA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of molecular markers for studying genetics of agronomic traits in pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Palloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUCARPIA Symposium on genetic manipulation in plant breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1991, Tarragone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marquage de genomes et analyses genetiques. Comparaison des genomes de Solanacees maraicheres et analyse genetique de resistances quantitatives aux maladies chez le piment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1991, Meribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28791,1931 +29041,1931 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph pangenome of eggplant and (its) allied species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Gaccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Toppino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Portis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th annual congress of the Italian Society of Agricultural Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the quantitative pepper - Phytophthora capsici interplay: global assessment of isolate aggressiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Merino Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bachellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzan H. E. J. Gabriëls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivianne G a A Vleeshouwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Plovdiv, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAP ZERO PHYTO: Developing the concept of agroecological immunity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Impact de la résistance partielle du piment sur l'expression des gènes de Phytophthora capsici : conséquences pour la création variétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Scientific Conference ‘Towards Pesticides Free Agriculture’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">13e Rencontres de Phytopathologie - Mycologie, Journées Jean Chevaugeon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aussois (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737213v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la résistance partielle du piment sur l'expression des gènes de Phytophthora capsici : conséquences pour la création variétale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Caromel</w:t>
+                <w:t xml:space="preserve">Estudio genético de 15.504 accesiones de tomate y establecimiento y caracterización de la colección nuclear resultante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Aprea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fain V. Vanessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Rencontres de Phytopathologie - Mycologie, Journées Jean Chevaugeon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aussois (France), France</w:t>
+              <w:t xml:space="preserve">X CONGRESO DE MEJORA GENÉTICA DE PLANTAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Pontevedra, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133322v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estudio genético de 15.504 accesiones de tomate y establecimiento y caracterización de la colección nuclear resultante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Alonso</w:t>
+                <w:t xml:space="preserve">A reference genome of Solanum habrochaites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Aprea</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cristina Casanova</w:t>
+                <w:t xml:space="preserve">Jacques Lagnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Le Coant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X CONGRESO DE MEJORA GENÉTICA DE PLANTAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Pontevedra, España</w:t>
+              <w:t xml:space="preserve">XVII SOLANACEAE2022 International Conference on the Plant Family of Solanaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737981v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference genome of Solanum habrochaites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Sallaberry</w:t>
+                <w:t xml:space="preserve">Genetic architecture of powdery mildew resistance in pepper and impact of genetic resistance factors on pathogen diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cussonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schalk Van Heerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII SOLANACEAE2022 International Conference on the Plant Family of Solanaceae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Phytopathologie - Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aussois (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136943v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of powdery mildew resistance in pepper and impact of genetic resistance factors on pathogen diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">A high-throughput image analysis method for assessing pepper quantitative resistance to Cucumber mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Piry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis McLeod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Phytopathologie - Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aussois (France), France</w:t>
+              <w:t xml:space="preserve">15. International symposium of plant virus epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133318v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-throughput image analysis method for assessing pepper quantitative resistance to Cucumber mosaic virus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CAP ZERO PHYTO: Developing the concept of agroecological immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International symposium of plant virus epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Madrid, Spain. , 2022</w:t>
+              <w:t xml:space="preserve">European Scientific Conference ‘Towards Pesticides Free Agriculture’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689913v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of genome-wide KASPar markers from a comparative transcriptomic analysis for mapping QTLs associated with the pungent trait of pepper (Capsicum annuum L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.M. Sage-Palloix</w:t>
+                <w:t xml:space="preserve">A high-density genotyping strategy based on gene capture in pepper: perspectives for genome wide association study and genetic mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Elbelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lagnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Avignon, France</w:t>
+              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA, Centre de recherche Provence-Alpes-Côte d’Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551775v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-density genotyping strategy based on gene capture in pepper: perspectives for genome wide association study and genetic mapping</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The fascinating diversity of pepper and eggplant collections held at the INRA Centre for Vegetable Germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Salinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Brand-Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Goussopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
+              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant (2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737663v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fascinating diversity of pepper and eggplant collections held at the INRA Centre for Vegetable Germplasm</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phytophthora capsici aggressiveness toward pepper and tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bachellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasradin Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Storey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant (2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Avignon, France</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Avignon, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958665v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytophthora capsici aggressiveness toward pepper and tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Genetic architecture of robustness in Capsicum annuum for resistance to Phytophthora capsici and Potato virus Y under a temperature stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ribaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dylan Storey</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant (2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Avignon, France. , 2019</w:t>
+              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA, Centre de recherche Provence-Alpes-Côte d’Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737195v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of robustness in Capsicum annuum for resistance to Phytophthora capsici and Potato virus Y under a temperature stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+                <w:t xml:space="preserve">Development of genome-wide KASPar markers from a comparative transcriptomic analysis for mapping QTLs associated with the pungent trait of pepper (Capsicum annuum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Sage-Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
+              <w:t xml:space="preserve">17th Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736058v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic regulation in pepper during the interaction with Phytophthora capsici.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic regulation in pepper during the interaction with &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Eucarpia Capsicum and Eggplant Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Kecskemét, Hungary</w:t>
+              <w:t xml:space="preserve">16. Eucarpia Capsicum and Eggplant Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Kecskemét, Hungary. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551784v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic regulation in pepper during the interaction with &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Transcriptomic regulation in pepper during the interaction with Phytophthora capsici.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Eucarpia Capsicum and Eggplant Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Kecskemét, Hungary. 2016</w:t>
+              <w:t xml:space="preserve">16th Eucarpia Capsicum and Eggplant Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Kecskemét, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799453v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and validation of reference genes for normalization of transcripts levels in roots of potatoes infected by nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Castro Quezada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30737,213 +30987,213 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congrès de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing genomic tools to increase the efficiency of marker assisted selection of complex traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kleovoulos Athanasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Sage-Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Savio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop: Genomics for research and molecular diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Milan, Italy. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30953,265 +31203,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gène GpaV de résistance aux nématodes chez les solanacées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Speck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Demande de brevet n° 09 06432, déposée le 31/12/2009. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gène GpaV de résistance aux nématodes chez les Solanacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Aarrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Speck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2011080329. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31221,114 +31471,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquage moleculaire et analyse de resistances polygeniques. Interaction piment (Capsicum annuum L.) - Phytophthora capsici Leon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 1993. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02850735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId659"/>
+      <w:footerReference w:type="default" r:id="rId666"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31396,51 +31646,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3569FD46"/>
+    <w:nsid w:val="F1C0D30B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31627,51 +31877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9916-8433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500401v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Girardot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002208" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192190v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cussonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elbelt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Constant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Gaccione" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toppino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bolger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schmidt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Tassone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64866-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae239" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis McLeod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Tumino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salinier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16425" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fumia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kantar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#8208;ping Lin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schafleitner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppj2.20071" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204752v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Aprea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Timothy Rabanus-Wallace" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16455" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521837v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasradin Touhami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Sayeh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00196-23" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacong Cao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailong Yu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghui Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2022.09.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Maillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.980587" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11030347" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414637v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Timothy Rabanus-Wallace" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Kale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Esposito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2104315118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886637v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Dieleman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuvelink" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Magan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32615/ps.2020.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315849v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12874" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02186166v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Neirijnck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reginensi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten y Renkema" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Massa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir M Kozlov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.11.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632608v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2016009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4756897B761CB589A6A0B4536699F8586AA54C18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634924v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Jullian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mallard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cantet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bachellez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-9875-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B509FFE6551D5F08D7309F54AC628FFD0741CF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208611v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Castro Quezada" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claverie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-013-0566-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0DDL4MT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650354v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nicola&#239;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-013-0006-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27F09F7B0BB7973F1CDC8A9F5202E6A30C1FAB9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurudeen Adeniyi Alimi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. A. M. Bink" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Dieleman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wubs" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0767-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F4522409B1F574871B8AAF70331D22732E347C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208610v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8a3r-m431" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Damidaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Gibowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ban1-9868" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mallard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lizzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-011-1174-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648674v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Bartoszewski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Waszczak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gawronski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Stepien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bolibok-Bragoszewska" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0637-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-16" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ida Johansen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-10-10-0246" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662078v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Hein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R.J. Birch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Achieng Odeny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-009-9129-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203848v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheh May Tam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mhiri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1102-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FF9EAFBBADA2C1760818813E491E3124C8C0484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661699v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Moal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1081-7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C786E3EABE79F550BDFF9FC8C14E97565B2B4325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lanteri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-0970-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWDP4PGH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boudet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0561-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VWQFWFF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193601v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thabuis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Nagy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-140" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656950v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Arguel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Verni&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line van de Casteele" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0447-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VG9709W3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654200v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Jolivet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G07-015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666069v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Os" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrzejewski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Bakker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imanol Barrena" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn J. Bryan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.055871" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675626v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrzejewski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671845v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thabuis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Daub&#232;ze" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672831v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Wang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.X. Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Huang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672749v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Paran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouppe van Der Voort" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahn" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Landry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680395v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.05.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPRH7V1L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680256v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Phaly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1633-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A4660DDD7B2476A3E72722DE8D08B44512F11D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674547v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellis&#232;che" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681630v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pflieger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681019v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Daub&#232;ze" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peleman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1307-z" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61VQG81J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672751v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Isidore" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Os" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bakker" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrena" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680049v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blattes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672548v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ching-Ming Cheng" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677230v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676575v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Goffinet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chauvet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737699v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian&#8208;caporalino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pijarovsky Lucette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson M" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaveau L" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00002914" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5BM6JQCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676330v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681845v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697817v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698358v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698090v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695758v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djian-Caporalino" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Pijarowski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Januel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daub&#232;ze" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691738v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camara" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696409v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685033v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684785v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695941v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689136v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696956v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahsay Gebre Selassie" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/Phyto-86-739" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687199v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737690v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;naben" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huguet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.1.53" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885666v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700263v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714549v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pochard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702239v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703598v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rives" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130970v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788869v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798755v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Lamour" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Mudge" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Howden" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783662440551" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44056-8_6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817622v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousselle-Bourgeois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817243v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Daub&#232;ze" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821984v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813295v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834251v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833340v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832342v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousselle-Bourgeois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghareeb" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833464v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846995v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846473v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850226v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836787v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147567v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670228v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Tikunov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671566v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Verde" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670217v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schaftleitner" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670147v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Blanca" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ferrante" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Fain" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670122v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuliano" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Gdeuxp-Sol" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670141v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Tikunov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigal Popovsky-Sarid" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Borovsky" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670120v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Awni" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ikhfad" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gros" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670129v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670128v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670200v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lauri" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670151v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670176v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670211v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Omondi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Timothy Rabanus&#8208;wallace" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133464v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Portis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#232; D&#237;ez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689572v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136950v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=GtoPSOL Consortium" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133409v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551615v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Mallikarjun Kale" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Acquadro" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737211v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136938v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ferrante" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133317v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551646v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek W Barchenger" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Paran" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542400v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368394v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542411v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553180v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553078v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551675v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kale" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Esposito" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Rabanus-Wallace" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735621v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551688v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551755v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barchi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acquadro A" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Portis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso D" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gramazio" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551764v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tripodi P" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schafleitner R" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prohens" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734819v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551780v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acquadro" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551782v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=, On Behalf of The G2p-Sol Consortium" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594732v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595030v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Achard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210021v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744090v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hamers" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaudineau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795452v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746221v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806456v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750004v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747327v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobena" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lamour" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746226v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747403v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749550v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745281v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802398v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744884v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802733v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751906v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754670v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bink" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dieleman" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Voorrips" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757532v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boualem" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757171v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bartoszewski" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stepien" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gawronski" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesary Waszczak" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752398v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabi&#232;res" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757361v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savio" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332575v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Castro" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758498v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vercauteren" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462645v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751899v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755733v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332567v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756447v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757474v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751896v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751645v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756257v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanteri" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756238v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758550v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angele M. A. Grandbastien" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756760v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752951v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751542v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757830v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757139v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752745v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750934v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757105v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouaux" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lama" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756271v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758369v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daub&#232;ze" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757629v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753013v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Conto" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757919v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jourdan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756920v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758296v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Conto Haby" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752753v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756285v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nagy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757356v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754496v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750796v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752747v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830880v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Tam" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762085v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762016v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nucci" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764137v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829173v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jolivet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763266v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ellis&#232;che" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761893v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763959v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760351v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764479v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthou" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760798v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;dont" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764320v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762879v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761660v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Vliet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761218v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763080v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna E. Suliman" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Romiti" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760155v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761126v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buntjer" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762367v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760479v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. van Der Voort" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Wijk" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759754v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouselle-Bourgeois" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761014v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763746v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759875v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771601v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Elliss&#232;che" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767888v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766908v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771795v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768946v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labourey" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767550v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousselle Bourgeois" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766067v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765468v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770978v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768295v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766774v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badillo" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769887v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767235v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766656v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765971v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768558v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765013v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764730v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765620v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchoux" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766037v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836505v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835261v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834568v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774161v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773167v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772782v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775344v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776575v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775324v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774634v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777437v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774542v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prevost" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774521v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774518v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670168v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670134v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Merino Martin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan H. E. J. Gabri&#235;ls" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne G a A Vleeshouwers" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737213v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133322v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737981v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fain V. Vanessa" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Casanova" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136943v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Le Coant" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sallaberry" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133318v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schalk Van Heerden" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689913v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551775v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Wang" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang N" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Z" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sage-Palloix" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737663v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpiacapsicumeggplant2019/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958665v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brand-Daunay" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goussopoulos" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gros" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737195v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Storey" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736058v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551784v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799453v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208737v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821357v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleovoulos Athanasiou" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332487v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Speck" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462743v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Speck" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850735v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9916-8433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500401v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Girardot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002208" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374165v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Gaccione" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toppino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bolger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schmidt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Tassone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-64866-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cussonneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elbelt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Constant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.70128" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae239" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Aprea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Timothy Rabanus-Wallace" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16455" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fumia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kantar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#8208;ping Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schafleitner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppj2.20071" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasradin Touhami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Sayeh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00196-23" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185847v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis McLeod" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Tumino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Salinier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16425" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11030347" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Maillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.980587" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacong Cao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailong Yu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Chen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghui Xu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2022.09.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414637v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Timothy Rabanus-Wallace" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Kale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Esposito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2104315118" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Ben Krima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.51" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886637v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lenk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Dieleman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Heuvelink" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Magan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32615/ps.2020.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315849v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12874" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02186166v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Neirijnck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reginensi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten y Renkema" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Massa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir M Kozlov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.11.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632608v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2016009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4756897B761CB589A6A0B4536699F8586AA54C18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634924v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Jullian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mallard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Cantet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bachellez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ewert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-9875-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B509FFE6551D5F08D7309F54AC628FFD0741CF7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208611v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Castro Quezada" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claverie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-013-0566-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G0DDL4MT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208610v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Danan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8a3r-m431" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651026v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurudeen Adeniyi Alimi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. A. M. Bink" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Dieleman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nicola&#239;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wubs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0767-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F4522409B1F574871B8AAF70331D22732E347C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650354v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10722-013-0006-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27F09F7B0BB7973F1CDC8A9F5202E6A30C1FAB9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Damidaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Gibowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ban1-9868" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332298v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mallard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lizzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-011-1174-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648674v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Bartoszewski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Waszczak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Gawronski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Stepien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bolibok-Bragoszewska" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0637-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Veyrieras" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-16" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ida Johansen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chauvin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-10-10-0246" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheh May Tam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mhiri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1102-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FF9EAFBBADA2C1760818813E491E3124C8C0484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662078v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Hein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R.J. Birch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Achieng Odeny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-009-9129-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661699v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Moal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1081-7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C786E3EABE79F550BDFF9FC8C14E97565B2B4325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lanteri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-0970-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MWDP4PGH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boudet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0561-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VWQFWFF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193601v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thabuis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Signoret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659579v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Nagy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-140" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656950v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fazari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Arguel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Verni&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line van de Casteele" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0447-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VG9709W3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654200v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Jolivet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G07-015" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666069v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Os" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andrzejewski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Bakker" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imanol Barrena" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn J. Bryan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.055871" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675626v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrzejewski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671845v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thabuis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Daub&#232;ze" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672831v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Wang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.X. Zhang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Huang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672749v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Paran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouppe van Der Voort" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahn" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Landry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680395v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.05.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPRH7V1L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680256v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Phaly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1633-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A4660DDD7B2476A3E72722DE8D08B44512F11D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681630v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pflieger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674547v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ellis&#232;che" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681019v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Daub&#232;ze" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peleman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1307-z" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61VQG81J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672751v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Isidore" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Os" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bakker" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barrena" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672548v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Ching-Ming Cheng" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677230v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680049v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blattes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737699v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian&#8208;caporalino" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pijarovsky Lucette" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson M" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaveau L" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00002914" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5BM6JQCT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676330v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681845v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676575v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Goffinet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chauvet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697817v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698358v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698090v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695758v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djian-Caporalino" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Pijarowski" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Januel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daub&#232;ze" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691738v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camara" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696409v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684785v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685033v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695941v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689136v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687199v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696956v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahsay Gebre Selassie" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/Phyto-86-739" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885666v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737690v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique B&#233;naben" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huguet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.1.53" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700263v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714549v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pochard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702239v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferri&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703598v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rives" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130970v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fagard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788869v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boissot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798755v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Lamour" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Mudge" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Howden" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783662440551" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44056-8_6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817622v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rousselle-Bourgeois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821984v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817243v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Daub&#232;ze" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813295v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834251v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833340v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833464v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832342v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousselle-Bourgeois" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ghareeb" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846995v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudracco-Arnas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846473v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850226v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836787v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600304v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Adhikari" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Verde" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600409v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147567v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671566v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670228v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Tikunov" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670129v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuliano" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670141v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Tikunov" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigal Popovsky-Sarid" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Borovsky" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670120v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Awni" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ikhfad" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gros" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670122v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Gdeuxp-Sol" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670128v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670200v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lauri" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670211v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Omondi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Timothy Rabanus&#8208;wallace" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670151v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670176v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670217v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Schaftleitner" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670147v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Blanca" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ferrante" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Fain" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133464v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Portis" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#232; D&#237;ez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689572v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551615v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Mallikarjun Kale" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Acquadro" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136950v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=GtoPSOL Consortium" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133409v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737211v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133317v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136938v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ferrante" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542400v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368394v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542411v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553078v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553180v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551646v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek W Barchenger" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Paran" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551675v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kale" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Esposito" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Rabanus-Wallace" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735621v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551688v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551755v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barchi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acquadro A" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Portis" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso D" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gramazio" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551764v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tripodi P" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schafleitner R" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prohens" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734819v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551782v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=, On Behalf of The G2p-Sol Consortium" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551780v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acquadro" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595030v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Achard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594732v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744090v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hamers" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaudineau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795452v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210021v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806456v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750004v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Vautrin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746221v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746226v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mallard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749550v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747403v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Berges" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745281v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marie" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747327v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gobena" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lamour" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802398v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744884v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802733v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752398v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabi&#232;res" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757532v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boualem" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757171v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bartoszewski" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stepien" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gawronski" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesary Waszczak" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757361v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savio" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332575v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Castro" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758498v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vercauteren" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462645v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Berges" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751906v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754670v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bink" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dieleman" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Voorrips" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751899v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755733v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332567v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756447v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757474v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751896v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751645v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758550v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angele M. A. Grandbastien" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757830v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanteri" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757139v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751542v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756760v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752951v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752745v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tricon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750934v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757105v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rouaux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lama" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756257v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756238v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756271v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753013v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Conto" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758369v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Daub&#232;ze" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757629v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757919v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jourdan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756920v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758296v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Conto Haby" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752753v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757356v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756285v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nagy" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750796v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754496v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752747v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762016v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nucci" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762085v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764137v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829173v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jolivet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fouville" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830880v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Tam" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761893v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763266v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ellis&#232;che" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763959v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760351v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764479v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berthou" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760798v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;dont" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764320v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762879v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761660v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Vliet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761218v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763080v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna E. Suliman" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Romiti" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760155v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759754v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouselle-Bourgeois" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761014v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762367v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761126v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buntjer" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760479v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. van Der Voort" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Wijk" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763746v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759875v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767888v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771601v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Elliss&#232;che" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766908v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771795v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767550v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousselle Bourgeois" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766067v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768946v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labourey" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770978v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766774v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badillo" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768295v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769887v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765468v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766656v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765971v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768558v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765013v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764730v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767235v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765620v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchoux" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766037v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836505v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835261v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834568v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772782v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775344v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774161v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773167v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776575v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775324v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774634v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777437v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774542v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prevost" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774521v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774518v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670168v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670134v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Merino Martin" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan H. E. J. Gabri&#235;ls" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne G a A Vleeshouwers" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133322v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737981v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fain V. Vanessa" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Casanova" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136943v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Le Coant" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sallaberry" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133318v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schalk Van Heerden" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689913v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737213v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737663v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpiacapsicumeggplant2019/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958665v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brand-Daunay" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goussopoulos" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gros" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737195v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Storey" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736058v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551775v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Wang" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouchet" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang N" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Z" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Sage-Palloix" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799453v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551784v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208737v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821357v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleovoulos Athanasiou" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332487v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Speck" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462743v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Speck" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850735v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>