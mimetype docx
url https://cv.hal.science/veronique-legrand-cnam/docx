--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -648,558 +648,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation des messages de sécurité pour la classification automatique de messages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Dangerousness-Based Investigation Model for Security Event Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Benali</w:t>
+                <w:t xml:space="preserve">Radu State</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ubéda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique Legrand</w:t>
+                <w:t xml:space="preserve">Luc Paffumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecol'IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">The Third International Conference on Internet Monitoring and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bucharest, Romania. pp.109 - 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00405447v1</w:t>
+                <w:t xml:space="preserve">hal-00405369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Approach to Automatic Classification of Heterogeneous Information Security</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Behavioral Intrusion Detection Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Benali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Emerging Security Information, Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Cap-Esterel, France. pp.294-299</w:t>
+              <w:t xml:space="preserve">International Information Security Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bertinoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00383185v1</w:t>
+                <w:t xml:space="preserve">inria-00395596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Intrusion Detection Indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection d'Anomalies Comportementales Appliquées à la Vision Globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Information Security Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Bertinoro, Italy</w:t>
+              <w:t xml:space="preserve">Inforsid - Integration, interrogation and analysis of LOgs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00395596v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00405469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'Anomalies Comportementales Appliquées à la Vision Globale</w:t>
+                <w:t xml:space="preserve">Collaborative Approach to Automatic Classification of Heterogeneous Information Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Benali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inforsid - Integration, interrogation and analysis of LOgs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">International Conference on Emerging Security Information, Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Cap-Esterel, France. pp.294-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00405469v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00383185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dangerousness-Based Investigation Model for Security Event Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préparation des messages de sécurité pour la classification automatique de messages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ubéda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Paffumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Internet Monitoring and Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Bucharest, Romania. pp.109 - 118</w:t>
+              <w:t xml:space="preserve">Ecol'IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405369v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00405447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Information System Correlated Events Time Dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOuvelles TEchnologies de la REpartition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1224,64 +1224,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Classification of Security Messages Based on Text Categorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1319,77 +1319,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology for the Management of Heteregenous Alerts of Information System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Security and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1414,77 +1414,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral anomaly detection using Bayesian modelization based on a global vision of the system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1509,77 +1509,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Deviating Alerts coming from Behavioral Intrusion Detection System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Emerging Security Information, Systems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1604,51 +1604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriched Diagnosis and Investigation Models for Security Event Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1747,51 +1747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Intelligent Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1868,51 +1868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International IEEE SECURECOMM Workshop on the Value of Security through Collaboration (SECOVAL 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2174,51 +2174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre national de la recherche scientifique (CNRS); INRIA; Ministère délégué à la Recherche et aux Nouvelles Technologies. 2007, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2296,51 +2296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5959, INRIA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2510,51 +2510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hooshmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-5027, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2921,51 +2921,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D026B68"/>
+    <w:nsid w:val="37A71239"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3152,51 +3152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-legrand-cnam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1332-885X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deruyver" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-018-0075-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041607v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Lammari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Elena Jaramillo Rojas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Atig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02460272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Lagraa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_10" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paffumi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395594v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMP.2007.16" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doutriaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzucchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ferry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077648v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouassida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guyot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Raffo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071557v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hooshmand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-legrand-cnam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1332-885X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deruyver" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-018-0075-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041607v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Lammari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Elena Jaramillo Rojas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Atig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02460272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Lagraa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_10" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paffumi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395596v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395594v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMP.2007.16" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doutriaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzucchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ferry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077648v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouassida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guyot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Raffo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071557v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hooshmand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>