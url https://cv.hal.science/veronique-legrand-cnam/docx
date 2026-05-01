--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -743,217 +743,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Intrusion Detection Indicators</w:t>
+                <w:t xml:space="preserve">Détection d'Anomalies Comportementales Appliquées à la Vision Globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Legrand</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Information Security Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Bertinoro, Italy</w:t>
+              <w:t xml:space="preserve">Inforsid - Integration, interrogation and analysis of LOgs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00395596v1</w:t>
+                <w:t xml:space="preserve">inria-00405469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'Anomalies Comportementales Appliquées à la Vision Globale</w:t>
+                <w:t xml:space="preserve">Behavioral Intrusion Detection Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Legrand</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inforsid - Integration, interrogation and analysis of LOgs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">International Information Security Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bertinoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00405469v1</w:t>
+                <w:t xml:space="preserve">inria-00395596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Approach to Automatic Classification of Heterogeneous Information Security</w:t>
               </w:r>
@@ -1313,403 +1313,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00395594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ontology for the Management of Heteregenous Alerts of Information System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Benali</w:t>
+                <w:t xml:space="preserve">Enriched Diagnosis and Investigation Models for Security Event Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Security and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Internet Monitoring and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Silicon Valley, United States. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIMP.2007.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00395597v1</w:t>
+                <w:t xml:space="preserve">inria-00383174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral anomaly detection using Bayesian modelization based on a global vision of the system</w:t>
+                <w:t xml:space="preserve">Evaluation of Deviating Alerts coming from Behavioral Intrusion Detection System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">International Conference on Emerging Security Information, Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00405486v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00405502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Deviating Alerts coming from Behavioral Intrusion Detection System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Legrand</w:t>
+                <w:t xml:space="preserve">An Ontology for the Management of Heteregenous Alerts of Information System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Emerging Security Information, Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, valencia, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Security and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00405502v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00395597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriched Diagnosis and Investigation Models for Security Event Correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral anomaly detection using Bayesian modelization based on a global vision of the system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ubéda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Internet Monitoring and Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIMP.2007.16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00383174v1</w:t>
+                <w:t xml:space="preserve">inria-00405486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelization and trust establishment in ambient networks</w:t>
               </w:r>
@@ -2921,51 +2921,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37A71239"/>
+    <w:nsid w:val="8E55B815"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3152,51 +3152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-legrand-cnam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1332-885X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deruyver" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-018-0075-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041607v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Lammari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Elena Jaramillo Rojas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Atig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02460272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Lagraa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_10" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paffumi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395596v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395594v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMP.2007.16" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doutriaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzucchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ferry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077648v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouassida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guyot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Raffo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071557v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hooshmand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-legrand-cnam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1332-885X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218219v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deruyver" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-018-0075-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041607v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Lammari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Elena Jaramillo Rojas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Atig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02460272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Lagraa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_10" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paffumi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395596v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383185v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395595v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395594v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMP.2007.16" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mullins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016088v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doutriaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzucchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ferry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077648v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouassida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guyot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Raffo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071557v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hooshmand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>