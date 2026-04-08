--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,2366 +234,2634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MAST kinase KIN-4 carries out mitotic entry functions of Greatwall in C. elegans</w:t>
+                <w:t xml:space="preserve">Large extracellular vesicles containing mitochondria (EVMs) derived from Alzheimer’s disease cells harbor pathologic functional and molecular profiles and spread mitochondrial dysfunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Roumbo</w:t>
+                <w:t xml:space="preserve">Fanny Eysert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batool Ossareh-Nazari</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Vigneron</w:t>
+                <w:t xml:space="preserve">Delphine Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Stefani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie van Hove</w:t>
+                <w:t xml:space="preserve">Sandra Lacas-Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44318-025-00364-w⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.01.08.631851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322605v1</w:t>
+                <w:t xml:space="preserve">hal-05557656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Transfer Dissociation and Synchrotron UV Photodissociation of Trapped Sodiated Ions Produced From Polyacrylates by Electrospray Ionization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MAST kinase KIN-4 carries out mitotic entry functions of Greatwall in C. elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Roumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Aloui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Legros</w:t>
+                <w:t xml:space="preserve">Batool Ossareh-Nazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Przybylski</w:t>
+                <w:t xml:space="preserve">Suzanne Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bourderioux</w:t>
+                <w:t xml:space="preserve">Ioanna Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+                <w:t xml:space="preserve">Lucie van Hove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e10059. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (7), pp.1943-1974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.10059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44318-025-00364-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088992v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative rather than quantitative phosphoregulation shapes the end of meiosis I in budding yeast</w:t>
+                <w:t xml:space="preserve">Electron Transfer Dissociation and Synchrotron UV Photodissociation of Trapped Sodiated Ions Produced From Polyacrylates by Electrospray Ionization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunja Celebic</w:t>
+                <w:t xml:space="preserve">Inès Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irem Polat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevreux</w:t>
+                <w:t xml:space="preserve">Cédric Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Wassmann</w:t>
+                <w:t xml:space="preserve">Matthieu Bourderioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44318-024-00032-5⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e10059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.10059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750099v2</w:t>
+                <w:t xml:space="preserve">hal-05088992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nuclear PIWI-interacting protein Gtsf1 controls the selective degradation of small RNAs in Paramecium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+                <w:t xml:space="preserve">Large extracellular vesicles containing mitochondria (EVMs) derived from Alzheimer’s disease cells harbor pathologic functional and molecular profiles and spread mitochondrial dysfunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Eysert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Debayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacas-Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae1055⟩</w:t>
+              <w:t xml:space="preserve">Research Square - Preprint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-5932075/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801034v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD40 Agonist on Patient-Derived Xenograft Mice for the Treatment of B-Cell Acute Lymphoblastic Leukemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corentin Richard</w:t>
+                <w:t xml:space="preserve">Qualitative rather than quantitative phosphoregulation shapes the end of meiosis I in budding yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunja Celebic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irem Polat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Wassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.ccr-24-1391⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (7), pp.1325-1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44318-024-00032-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261629v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750099v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the gas-phase decomposition pathways of poly(ethylene glycol) by Electron Transfer Dissociation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The nuclear PIWI-interacting protein Gtsf1 controls the selective degradation of small RNAs in Paramecium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Charmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Gruchota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnaiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna P Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2023.117028⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae1055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233009v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congenital mirror movements are associated with defective polymerization of RAD51</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CD40 Agonist on Patient-Derived Xenograft Mice for the Treatment of B-Cell Acute Lymphoblastic Leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Georgievski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Trouillard</w:t>
+                <w:t xml:space="preserve">Paola Ballerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dupaigne</w:t>
+                <w:t xml:space="preserve">Boutheina Bouslama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Dunoyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morten Krogh Herlin</w:t>
+                <w:t xml:space="preserve">Corentin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmg-2023-109189⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.181-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.ccr-24-1391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136436v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Range of SLIM-Labeling Applications: From Human Cell Lines in Culture to Caenorhabditis elegans Whole-Organism Labeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the gas-phase decomposition pathways of poly(ethylene glycol) by Electron Transfer Dissociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.2c00699⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 487, pp.117028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2023.117028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240182v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary liquid chromatography coupled with mass spectrometry for analysis of nanogram protein quantities on a wide-pore superficially porous particle column in top-down proteomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew A Lauber</w:t>
+                <w:t xml:space="preserve">Congenital mirror movements are associated with defective polymerization of RAD51</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Trouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dupaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Dunoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Doulazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Krogh Herlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2022.123566⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.jmg-2023-109189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2023-109189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294782v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cisplatin causes covalent inhibition of protein-tyrosine phosphatase 1B (PTP1B) through reaction with its active site cysteine: Molecular, cellular and in vivo mice studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending the Range of SLIM-Labeling Applications: From Human Cell Lines in Culture to Caenorhabditis elegans Whole-Organism Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lignieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sénécaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bellutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rongxing Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Qing Nian</w:t>
+                <w:t xml:space="preserve">Marion Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2022.113372⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (3), pp.996-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.2c00699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281628v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet Photoactivation Using Synchrotron Radiation for Tandem Mass Spectrometry of Polysiloxanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inès Aloui</w:t>
+                <w:t xml:space="preserve">Capillary liquid chromatography coupled with mass spectrometry for analysis of nanogram protein quantities on a wide-pore superficially porous particle column in top-down proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lignieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senecaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew A Lauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jasms.0c00392⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1214, pp.123566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2022.123566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418932v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron UV photoactivation of trapped sodiated ions produced from poly(ethylene glycol) by electrospray ionization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cisplatin causes covalent inhibition of protein-tyrosine phosphatase 1B (PTP1B) through reaction with its active site cysteine: Molecular, cellular and in vivo mice studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongxing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenchao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panhong Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Berthelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Nian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8773⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.113372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2022.113372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946416v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Renal Injury and Inflammation in an Experimental Model of Intravascular Hemolysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultraviolet Photoactivation Using Synchrotron Radiation for Tandem Mass Spectrometry of Polysiloxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00179⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (4), pp.901-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jasms.0c00392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966724v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles with proteins from aquatic organisms: the case of gill mucus from blue mussel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Bourgeault</w:t>
+                <w:t xml:space="preserve">Synchrotron UV photoactivation of trapped sodiated ions produced from poly(ethylene glycol) by electrospray ionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8801-3⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (S2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966733v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nano-bio interface mapped by oxidative footprinting of the adsorption sites of myoglobin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Renal Injury and Inflammation in an Experimental Model of Intravascular Hemolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gonnet</w:t>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Daniel</w:t>
+                <w:t xml:space="preserve">Anne Grunenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lucile Figueres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-014-8188-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01758749v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic oligomer analysis using atmospheric pressure photoionization mass spectrometry at different photon energies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction of TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles with proteins from aquatic organisms: the case of gill mucus from blue mussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bourgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Desmazières</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régis Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Paquirissamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.11.036⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (15), pp.13474-13483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8801-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112301v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Determinants for Protein adsorption/non-adsorption to Silica Surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">The nano-bio interface mapped by oxidative footprinting of the adsorption sites of myoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chédin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0081346⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406, pp.8037 - 8040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-014-8188-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112602v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01758749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthetic oligomer analysis using atmospheric pressure photoionization mass spectrometry at different photon energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Desmazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 808, pp.220-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.11.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Determinants for Protein adsorption/non-adsorption to Silica Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e81346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/JOURNAL.PONE.0081346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Automated Phosphopeptide Identification Using Multiple MS/MS Fragmentation Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Vandenbogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Jardin-Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (12), pp.5695 - 5703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/pr300507j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2740,51 +3008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ballin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alban&#232;se" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Miled" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011896" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322605v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Roumbo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batool Ossareh-Nazari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Vigneron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Stefani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie van Hove" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-025-00364-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088992v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Aloui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourderioux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10059" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750099v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Celebic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Polat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Wassmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00032-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charmant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Gruchota" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna P Nowak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Georgievski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ballerini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bouslama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-24-1391" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buchmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2023.117028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04136436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Trouillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dunoyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Krogh Herlin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109189" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04240182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lignieres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;n&#233;caut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellutti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hamon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.2c00699" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04294782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khelil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senecaut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Lauber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2022.123566" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04281628v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxing Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panhong Gou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthelet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Nian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.113372" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00392" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8773" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966724v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grunenwald" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucile Figueres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daugan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00179" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966733v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paquirissamy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8801-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01758749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-8188-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desmazi&#232;res" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112602v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagniel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;din" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0081346" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vandenbogaert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Hourdel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jardin-Math&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300507j" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ballin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alban&#232;se" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Miled" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011896" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Eysert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.01.08.631851" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Roumbo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batool Ossareh-Nazari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Vigneron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Stefani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie van Hove" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-025-00364-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Aloui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourderioux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-5932075/v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750099v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Celebic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Polat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Wassmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00032-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charmant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Gruchota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna P Nowak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1055" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Georgievski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ballerini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bouslama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-24-1391" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buchmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2023.117028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04136436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Trouillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dunoyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Krogh Herlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109189" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04240182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lignieres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;n&#233;caut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellutti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.2c00699" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04294782v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khelil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senecaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Lauber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2022.123566" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04281628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxing Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panhong Gou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthelet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Nian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.113372" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00392" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8773" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grunenwald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucile Figueres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daugan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00179" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966733v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paquirissamy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8801-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01758749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-8188-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112301v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desmazi&#232;res" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112602v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagniel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;din" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0081346" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vandenbogaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Hourdel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jardin-Math&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300507j" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>