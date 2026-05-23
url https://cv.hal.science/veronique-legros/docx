--- v1 (2026-04-08)
+++ v2 (2026-05-23)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic screen reveals a key role for Reg1 in 2-deoxyglucose sensing and yeast AMPK inhibition</w:t>
+                <w:t xml:space="preserve">Large extracellular vesicles containing mitochondria (EVMs) derived from Alzheimer’s disease cells harbor pathologic functional and molecular profiles and spread mitochondrial dysfunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Ballin</w:t>
+                <w:t xml:space="preserve">Fanny Eysert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Albanèse</w:t>
+                <w:t xml:space="preserve">Véronique Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Miled</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Legros</w:t>
+                <w:t xml:space="preserve">Delphine Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chevreux</w:t>
+                <w:t xml:space="preserve">Sandra Lacas-Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (10), pp.e1011896. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.01.08.631851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357780v1</w:t>
+                <w:t xml:space="preserve">hal-05557656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large extracellular vesicles containing mitochondria (EVMs) derived from Alzheimer’s disease cells harbor pathologic functional and molecular profiles and spread mitochondrial dysfunctions</w:t>
+                <w:t xml:space="preserve">A genetic screen reveals a key role for Reg1 in 2-deoxyglucose sensing and yeast AMPK inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Eysert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alberto Ballin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Albanèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Miled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lacas-Gervais</w:t>
+                <w:t xml:space="preserve">Guillaume Chevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (10), pp.e1011896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.01.08.631851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557656v1</w:t>
+                <w:t xml:space="preserve">hal-05357780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MAST kinase KIN-4 carries out mitotic entry functions of Greatwall in C. elegans</w:t>
               </w:r>
@@ -521,51 +521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Transfer Dissociation and Synchrotron UV Photodissociation of Trapped Sodiated Ions Produced From Polyacrylates by Electrospray Ionization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,103 +642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large extracellular vesicles containing mitochondria (EVMs) derived from Alzheimer’s disease cells harbor pathologic functional and molecular profiles and spread mitochondrial dysfunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Eysert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Legros</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Debayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lacas-Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Square - Preprint</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -802,64 +802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunja Celebic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irem Polat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Wassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the gas-phase decomposition pathways of poly(ethylene glycol) by Electron Transfer Dissociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Buchmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1563,51 +1563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary liquid chromatography coupled with mass spectrometry for analysis of nanogram protein quantities on a wide-pore superficially porous particle column in top-down proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lignieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1831,51 +1831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet Photoactivation Using Synchrotron Radiation for Tandem Mass Spectrometry of Polysiloxanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1948,51 +1948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron UV photoactivation of trapped sodiated ions produced from poly(ethylene glycol) by electrospray ionization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2199,51 +2199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles with proteins from aquatic organisms: the case of gill mucus from blue mussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2314,308 +2314,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nano-bio interface mapped by oxidative footprinting of the adsorption sites of myoglobin</w:t>
+                <w:t xml:space="preserve">Synthetic oligomer analysis using atmospheric pressure photoionization mass spectrometry at different photon energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Devineau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bernard Desmazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-014-8188-7⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 808, pp.220-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01758749v1</w:t>
+                <w:t xml:space="preserve">hal-02112301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic oligomer analysis using atmospheric pressure photoionization mass spectrometry at different photon energies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The nano-bio interface mapped by oxidative footprinting of the adsorption sites of myoglobin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Desmazières</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Christelle Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 808, pp.220-230. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406, pp.8037 - 8040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.11.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-014-8188-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112301v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01758749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Determinants for Protein adsorption/non-adsorption to Silica Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3008,51 +3008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ballin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alban&#232;se" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Miled" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011896" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Eysert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debayle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.01.08.631851" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Roumbo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batool Ossareh-Nazari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Vigneron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Stefani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie van Hove" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-025-00364-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Aloui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourderioux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-5932075/v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750099v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Celebic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Polat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Wassmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00032-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charmant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Gruchota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna P Nowak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1055" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Georgievski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ballerini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bouslama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-24-1391" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buchmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2023.117028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04136436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Trouillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dunoyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Krogh Herlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109189" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04240182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lignieres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;n&#233;caut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellutti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.2c00699" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04294782v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khelil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senecaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Lauber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2022.123566" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04281628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxing Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panhong Gou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthelet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Nian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.113372" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00392" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8773" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grunenwald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucile Figueres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daugan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00179" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966733v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paquirissamy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8801-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01758749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-8188-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112301v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desmazi&#232;res" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112602v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagniel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;din" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0081346" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vandenbogaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Hourdel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jardin-Math&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300507j" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Eysert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Debayle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.01.08.631851" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ballin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alban&#232;se" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Miled" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011896" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Roumbo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batool Ossareh-Nazari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Vigneron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Stefani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie van Hove" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-025-00364-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Aloui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourderioux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.10059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-5932075/v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750099v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunja Celebic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Polat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Wassmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00032-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Charmant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Gruchota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnaiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna P Nowak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moisan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1055" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Georgievski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ballerini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Bouslama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Richard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.ccr-24-1391" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buchmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2023.117028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04136436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Trouillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dunoyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Doulazmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Krogh Herlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109189" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04240182v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lignieres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;n&#233;caut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellutti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.2c00699" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04294782v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Khelil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senecaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A Lauber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2022.123566" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04281628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxing Liu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panhong Gou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthelet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Nian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.113372" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.0c00392" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946416v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8773" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grunenwald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucile Figueres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daugan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00179" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966733v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paquirissamy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8801-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desmazi&#232;res" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.11.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01758749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-8188-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112602v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagniel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;din" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/JOURNAL.PONE.0081346" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vandenbogaert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Hourdel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jardin-Math&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr300507j" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>