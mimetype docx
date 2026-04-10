--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1,58 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Véronique Lenepveu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">LENEPVEU VéroniqueMaître de conférences HDRUniversité de Caen Normandie , CRISCO UR 4255veronique.lenepveu@unicaen.fr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -165,1983 +174,1983 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adjectifs à valeur modale dans les constructions impersonnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, [20 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression il est évident que (p) comme marqueur de « subjectivité impersonnelle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studii de lingvistică</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Manières de dire : de la prédication à la construction. Hommage à Estelle Moline, 14 (1), pp.167-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les formes impersonnelles &amp;lt;i&amp;gt;il est visible que &amp;lt;/i&amp;gt;et&amp;lt;i&amp;gt; il est évident que&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (215), pp.27-42. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.215.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement phrastique et textuel des formes infinitives et gérondives &amp;quot;à y regarder de plus près / en y regardant de plus près, ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Les périphériques : syntaxe et sémantique, XLIII (2), pp.303-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre objectivité et subjectivité : il est évident que (p)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (80), pp.107-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs modale et évidentielle de la forme impersonnelle &amp;quot;il est visible que</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Perception, perceptibilité et objet perçu. Approches inter-langues, 1 (20), pp.87-105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ss.020.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement de topique et prise en charge énonciative : le rôle de toujours est-il que</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20, [25 p.]. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/discours.9272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toujours est-il que (p)&amp;quot; ou le retour à un topique antérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17, [25 p.]. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/discours.9064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation dans les textes : des relations inter-propositionnelles aux séquences discursives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Aspect &amp;quot;de dicto&amp;quot; et structuration informationnelle dans les textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (1), pp.129-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/li.37.1.05len⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307342v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation dans les textes : des relations inter-propositionnelles aux séquences discursives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L'évaluation dans les textes : des relations inter-propositionnelles aux séquences discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Études sur l'évaluation axiologique, 4 (184), pp.17-33. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, Etudes sur l'évaluation axiologique, 4 (184), pp.15-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lf.184.0017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01481932v1</w:t>
+                <w:t xml:space="preserve">hal-02307342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect &amp;quot;de dicto&amp;quot; et structuration informationnelle dans les textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’évaluation dans les textes : des relations inter-propositionnelles aux séquences discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Études sur l'évaluation axiologique, 4 (184), pp.17-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.184.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/li.37.1.05len⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02168871v1</w:t>
+                <w:t xml:space="preserve">hal-01481932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la complétude à l'intensité : &amp;quot;totalement&amp;quot;, &amp;quot;entièrement&amp;quot; et &amp;quot;complètement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, L’intensification, 1 (177), pp.95-109. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.177.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A première vue&amp;quot;, marqueur d'aspect de dicto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (3), pp.381-400. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0959269510000608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'expression du point de vue à l'anticipation textuelle : le rôle de &amp;quot;à première vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7, [21 p.]. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/discours.8115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de l'expression nominale &amp;quot;le fait est que</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, [77 année] (2), pp.199-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toutefois&amp;quot; dans le système adverbial concessif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Québécoise de Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (1), pp.109-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173989v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégralement&amp;quot; dans le champ des adverbes de complétude (&amp;quot;totalement&amp;quot;, &amp;quot;entièrement&amp;quot;, &amp;quot;complètement&amp;quot;, ...)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Romane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (2), pp.195-217. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/rro.44.2.02len⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la quantification à l'argumentation : le substantif &amp;quot;compte&amp;quot; dans les locutions adverbiales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Toutefois&amp;quot; et &amp;quot;néanmoins&amp;quot;, une synonymie partielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Éléments de relation : de la phrase au texte, 1 (8), pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ss.008.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151392v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification et opposition : l'adjectif intensif à valeur argumentative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, L'intensité, 2 (55), pp.45-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tl.055.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toutefois&amp;quot; et &amp;quot;néanmoins&amp;quot;, une synonymie partielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">De la quantification à l'argumentation : le substantif &amp;quot;compte&amp;quot; dans les locutions adverbiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Autour de la quantification, XXIX (3-4), pp.305-317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093064v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur intensive de l'adjectif antéposé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Intensité, comparaison, degré 1, 17, pp.51-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjectifs et adverbes : une corrélation syntactico-sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, tome LXX (1), pp.45-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjectifs et adverbes : une corrélation syntactico-sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 70 (1), pp.45-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Morten Nojgaard (1993-1995), Les adverbes français. Essai de description fonctionnelle, tome II et III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Neophilologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 71 (2), pp.239-252. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/003932799750041795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sémantique pragmatique et cognitive des adverbes modaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 11, pp.57-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Morten Nojgaard (1992), Les adverbes français. Essai de description fonctionnelle, tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Neophilologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 67 (1), pp.106-123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00393279508588155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2151,176 +2160,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs d'aspect de dicto : &amp;quot;à première vue&amp;quot;, &amp;quot;au premier abord&amp;quot;, &amp;quot;de prime abord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Congrès Mondial de Linguistique Française - CMLF 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ILF, Jul 2012, Lyon, France. pp.1845-1860, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur intensive de l'adjectif antéposé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Colloque du CerLiCo : Intensité, comparaison, degré-1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Brest, France. pp.51-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2330,160 +2339,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure grammaticale et valeur sémantico-pragmatique des locutions adverbiales de reformulation &amp;quot;tout compte fait, tout bien considéré, tout bien pesé, ...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3, pp.187-202, 2006, Bibliothèque de Syntaxe &amp; sémantique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position et interprétation des adjectifs épithètes et des adverbes dérivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.293-308, 2004, (Bibliothèque de Syntaxe &amp; sémantique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2493,104 +2502,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression adjective et adverbiale de la totalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schnedecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenepveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition Peeters, 103, 414 p., 2017, (Collection Linguistique), 978-90-429-3544-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2600,459 +2609,459 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs d'aspect &amp;quot;de dicto : à première vue, à y regarder de plus près, au bout du compte, tout compte fait...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gosselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coco Norén; Kerstin Jonasson; Nølke Henning; M. Svensson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modalité, évidentialité et autres friandises langagières : mélanges offerts à Hans Kronning à l'occasion de ses soixante ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 104, Peter Lang, pp.227-269, 2013, (Sciences pour la communication), 978-3-0343-1387-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des adverbes en &amp;quot;-ment&amp;quot; quantifieurs de totalité : &amp;quot;totalement, complètement et entièrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Schnedecker; Constanze Armbrecht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La quantification et ses domaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, H. Champion, pp.303-315, 2012, (Colloques, congrès et conférences Sciences du langage, histoire de la langue et des dictionnaires)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phases : de l'aspect des procès à la structuration textuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Neveu; Peter Blumenthal; Nicole Le Querler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au commencement était le verbe : syntaxe, sémantique et cognition : mélanges en l'honneur du Professeur Jacques François</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 97, Peter Lang, pp.161-186, 2011, (Sciences pour la communication), 978-3-03-431063-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En fin de compte, au bout du compte, tout compte fait : quand reformuler, c'est reconsidérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Claude Le Bot; Martine Schuwer; Elisabeth Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reformulation. Marqueurs linguistiques. Stratégies énonciatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.113-126, 2008, (Rivages linguistiques), 978-2-7535-0686-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La catégorisation adjectivale et adverbiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Cordier; Jacques François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catégorisation et langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Sciences Publications, pp.83-105, 2002, (Traité des sciences cognitives), 2-7462-0521-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3062,105 +3071,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverbes et locutions adverbiales : de la phrase au texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Caen Normandie, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05083747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3307,51 +3316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenepveu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983120v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257032v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.215.0027" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235085v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.020.0087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9272" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.184.0017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.37.1.05len" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150945v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.177.0095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000608" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8115" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173989v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.44.2.02len" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.055.0045" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.008.0091" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012667v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/003932799750041795" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393279508588155" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100094" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012360v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174059v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05083747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenepveu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983120v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.215.0027" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.020.0087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9272" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168203v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9064" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.37.1.05len" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.184.0017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.177.0095" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000608" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8115" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173989v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.44.2.02len" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.008.0091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.055.0045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/003932799750041795" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393279508588155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100094" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012364v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosselin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05083747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>