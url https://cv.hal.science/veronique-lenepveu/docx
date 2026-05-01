--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -770,278 +770,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect &amp;quot;de dicto&amp;quot; et structuration informationnelle dans les textes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évaluation dans les textes : des relations inter-propositionnelles aux séquences discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Etudes sur l'évaluation axiologique, 4 (184), pp.15-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168871v1</w:t>
+                <w:t xml:space="preserve">hal-02307342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation dans les textes : des relations inter-propositionnelles aux séquences discursives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L’évaluation dans les textes : des relations inter-propositionnelles aux séquences discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Etudes sur l'évaluation axiologique, 4 (184), pp.15-31</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, Études sur l'évaluation axiologique, 4 (184), pp.17-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.184.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307342v1</w:t>
+                <w:t xml:space="preserve">hal-01481932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation dans les textes : des relations inter-propositionnelles aux séquences discursives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aspect &amp;quot;de dicto&amp;quot; et structuration informationnelle dans les textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Études sur l'évaluation axiologique, 4 (184), pp.17-33. </w:t>
+              <w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (1), pp.129-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lf.184.0017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/li.37.1.05len⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481932v1</w:t>
+                <w:t xml:space="preserve">hal-02168871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la complétude à l'intensité : &amp;quot;totalement&amp;quot;, &amp;quot;entièrement&amp;quot; et &amp;quot;complètement</w:t>
               </w:r>
@@ -1255,165 +1255,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos de l'expression nominale &amp;quot;le fait est que</w:t>
+                <w:t xml:space="preserve">Toutefois&amp;quot; dans le système adverbial concessif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, [77 année] (2), pp.199-218</w:t>
+              <w:t xml:space="preserve">Revue Québécoise de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (1), pp.109-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168874v1</w:t>
+                <w:t xml:space="preserve">hal-02173989v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toutefois&amp;quot; dans le système adverbial concessif</w:t>
+                <w:t xml:space="preserve">A propos de l'expression nominale &amp;quot;le fait est que</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Québécoise de Linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33 (1), pp.109-134</w:t>
+              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, [77 année] (2), pp.199-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173989v2</w:t>
+                <w:t xml:space="preserve">hal-02168874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégralement&amp;quot; dans le champ des adverbes de complétude (&amp;quot;totalement&amp;quot;, &amp;quot;entièrement&amp;quot;, &amp;quot;complètement&amp;quot;, ...)</w:t>
               </w:r>
@@ -1471,252 +1471,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toutefois&amp;quot; et &amp;quot;néanmoins&amp;quot;, une synonymie partielle</w:t>
+                <w:t xml:space="preserve">De la quantification à l'argumentation : le substantif &amp;quot;compte&amp;quot; dans les locutions adverbiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Autour de la quantification, XXIX (3-4), pp.305-317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093064v1</w:t>
+                <w:t xml:space="preserve">hal-02151392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification et opposition : l'adjectif intensif à valeur argumentative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, L'intensité, 2 (55), pp.45-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tl.055.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la quantification à l'argumentation : le substantif &amp;quot;compte&amp;quot; dans les locutions adverbiales</w:t>
+                <w:t xml:space="preserve">Toutefois&amp;quot; et &amp;quot;néanmoins&amp;quot;, une synonymie partielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Syntaxe et sémantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Éléments de relation : de la phrase au texte, 1 (8), pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ss.008.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151392v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur intensive de l'adjectif antéposé</w:t>
               </w:r>
@@ -2795,51 +2795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phases : de l'aspect des procès à la structuration textuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenepveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3316,51 +3316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenepveu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983120v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.215.0027" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.020.0087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9272" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168203v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9064" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.37.1.05len" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.184.0017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.177.0095" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000608" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8115" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173989v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.44.2.02len" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.008.0091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.055.0045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/003932799750041795" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393279508588155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100094" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012364v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosselin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05083747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799987v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenepveu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983120v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257032v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.215.0027" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334536v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.020.0087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9272" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168203v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9064" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481932v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.184.0017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.37.1.05len" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.177.0095" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269510000608" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8115" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173989v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.44.2.02len" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151392v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.055.0045" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.008.0091" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/003932799750041795" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393279508588155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100094" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012362v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012364v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307299v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosselin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012357v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05083747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>