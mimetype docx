--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -66,2310 +66,2310 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine plastic debris as a reservoir and vector of antibiotic-resistant pathogens: evidence of transmission to sea turtles in the Southwest Indian Ocean</w:t>
+                <w:t xml:space="preserve">Culturable macroplastic-associated potential human pathogens in coral reef lagoons, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jourand</w:t>
+                <w:t xml:space="preserve">Rakotovao Raherimino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Philippe</w:t>
+                <w:t xml:space="preserve">Tania Crucitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Carret</w:t>
+                <w:t xml:space="preserve">Marc Troussellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiva Moutoucomarapoule</w:t>
+                <w:t xml:space="preserve">Emmanuelle Roque d'Orbcastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Crespel</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 215, pp.107822. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 222, pp.118547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500541v1</w:t>
+                <w:t xml:space="preserve">hal-05402224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culturable macroplastic-associated potential human pathogens in coral reef lagoons, Madagascar</w:t>
+                <w:t xml:space="preserve">Deciphering copper and zinc leaching from antifouling paints with different operating modes: flux determination and toxicity evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakotovao Raherimino</w:t>
+                <w:t xml:space="preserve">V. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Crucitti</w:t>
+                <w:t xml:space="preserve">N. Layglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Troussellier</w:t>
+                <w:t xml:space="preserve">C. Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Roque d'Orbcastel</w:t>
+                <w:t xml:space="preserve">S. d'Onofrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 222, pp.118547. </w:t>
+              <w:t xml:space="preserve">, 2026, 225, pp.119265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402224v1</w:t>
+                <w:t xml:space="preserve">hal-05471264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering copper and zinc leaching from antifouling paints with different operating modes: flux determination and toxicity evidence</w:t>
+                <w:t xml:space="preserve">Insight into the impact of N,N′-methylenebisacrylamide as crosslinker in the design of an ion-imprinted polymer for selective adsorption of copper(II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lenoble</w:t>
+                <w:t xml:space="preserve">Alexandre Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Layglon</w:t>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pages</w:t>
+                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. d'Onofrio</w:t>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Misson</w:t>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 225, pp.119265. </w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 218, pp.106521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2025.106521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471264v1</w:t>
+                <w:t xml:space="preserve">hal-05507229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the impact of N,N′-methylenebisacrylamide as crosslinker in the design of an ion-imprinted polymer for selective adsorption of copper(II)</w:t>
+                <w:t xml:space="preserve">Marine plastic debris as a reservoir and vector of antibiotic-resistant pathogens: evidence of transmission to sea turtles in the Southwest Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Sala</w:t>
+                <w:t xml:space="preserve">Philippe Jourand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+                <w:t xml:space="preserve">Alice Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
+                <w:t xml:space="preserve">Loris Carret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Brisset</w:t>
+                <w:t xml:space="preserve">Shiva Moutoucomarapoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Branger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Celia Crespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 218, pp.106521. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 215, pp.107822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2025.106521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507229v1</w:t>
+                <w:t xml:space="preserve">hal-05500541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plastisphere: a comprehensive description of geographic and temporal community patterns across the Mediterranean Sea and the Atlantic Ocean</w:t>
+                <w:t xml:space="preserve">Method Based on Continuous Artificial Dry and Humid UV Treatments to Reduce the Luminescence Background in the Raman Spectra of Plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
+                <w:t xml:space="preserve">L. Dewyspelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Casotti</w:t>
+                <w:t xml:space="preserve">L. Belec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Briand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+                <w:t xml:space="preserve">I. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soledad Muniategui-Lorenzo</w:t>
+                <w:t xml:space="preserve">A. Ruediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 282, pp.121929. </w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jrs.70141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108507v1</w:t>
+                <w:t xml:space="preserve">hal-05578923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plastisphere: a comprehensive description of geographic and temporal community patterns across the Mediterranean Sea and the Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Casotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soledad Muniategui-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 282, pp.121929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sediment on the chemical properties of water in coastal environment and their potential effect on heterotrophic prokaryotic growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Oursel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 85, pp.104145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in the insular marine environment of the Southwest Indian Ocean carry a microbiome including antimicrobial resistant (AMR) bacteria: A case study from Reunion Island</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The plastisphere: a comprehensive description of geographic and temporal community patterns across the Mediterranean Sea and the Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Casotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Muniategui-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 282, pp.121929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115911⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-04348345v1</w:t>
+                <w:t xml:space="preserve">hal-05108507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccumulation of trace metals in the plastisphere: Awareness of environmental risk from a European perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Microplastics in the insular marine environment of the Southwest Indian Ocean carry a microbiome including antimicrobial resistant (AMR) bacteria: A case study from Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loik Sababadichetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123808⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.115911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007014v1</w:t>
+                <w:t xml:space="preserve">ird-04348345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Plastisphere from Floating Plastics in the Northwestern Mediterranean Sea, with Emphasis on Viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Bioaccumulation of trace metals in the plastisphere: Awareness of environmental risk from a European perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Marija Cindrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Felipe Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12030444⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 348, pp.123808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04772731v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypervariable DOM properties in coastal NW Mediterranean sea -evidences of strong human influences and potential consequences for the heterotrophic base of planktonic food webs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Assessing the Plastisphere from Floating Plastics in the Northwestern Mediterranean Sea, with Emphasis on Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ana-Marija Cindrić</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliézer Quadro Oreste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108925⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12030444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678315v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Effect-Based Method to Evaluate Spatio-Temporal Variations of Coastal Marine DOM Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Hypervariable DOM properties in coastal NW Mediterranean sea -evidences of strong human influences and potential consequences for the heterotrophic base of planktonic food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Oursel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Marija Cindrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse11101841⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 308, pp.108925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254404v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring microplastic contamination in reef-associated fishes of the Tropical Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne K. S. Justino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme V. B. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascha Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cd transfers during marine sediment resuspension over short and long-term period: Associated risk for coastal water quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">An Effect-Based Method to Evaluate Spatio-Temporal Variations of Coastal Marine DOM Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mounier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 180, pp.113771. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (10), pp.1841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse11101841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678347v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the synthesis parameters on the efficiency of fluorescent ion-imprinted polymers for lead detection</w:t>
+                <w:t xml:space="preserve">The role of mesopelagic fishes as microplastics vectors across the deep-sea layers from the Southwestern Tropical Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William René</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+                <w:t xml:space="preserve">Anne K.S. Justino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katri Laatikainen</w:t>
+                <w:t xml:space="preserve">Guilherme V.B. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascha Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Viguier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leandro N. Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 170, pp.105134. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 300, pp.118988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2021.105134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.118988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619676v1</w:t>
+                <w:t xml:space="preserve">hal-03595969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic in the inferno: Microplastic contamination in deep-sea cephalopods (Vampyroteuthis infernalis and Abralia veranyi) from the southwestern Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme V.B. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne K.S. Justino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme V.B. Ferreira</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Leandro Nolé Eduardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 174 (2), pp.113309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.113309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of mesopelagic fishes as microplastics vectors across the deep-sea layers from the Southwestern Tropical Atlantic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Natascha Schmidt</w:t>
+                <w:t xml:space="preserve">Influence of the synthesis parameters on the efficiency of fluorescent ion-imprinted polymers for lead detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William René</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katri Laatikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro N. Eduardo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 300, pp.118988. </w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, pp.105134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.118988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2021.105134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595969v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seawater copper content controls biofilm bioaccumulation and microbial community on microplastics</w:t>
               </w:r>
@@ -2483,3596 +2483,3584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic contamination in tropical fishes: an assessment of different feeding habits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cd transfers during marine sediment resuspension over short and long-term period: Associated risk for coastal water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Layglon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaela Passarone</w:t>
+                <w:t xml:space="preserve">Longo Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien d'Onofrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101857⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180, pp.113771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619681v1</w:t>
+                <w:t xml:space="preserve">hal-03678347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing clay adsorption properties: a comparison between chemical and combined chemical/thermal treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katri Laatikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.100544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gsd.2020.100544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Microplastics in North-Western Mediterranean Harbors: Seasonality and Biofilm-Related Metallic Contaminants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franco Borgogno</w:t>
+                <w:t xml:space="preserve">Microplastic contamination in tropical fishes: an assessment of different feeding habits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne K.S. Justino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna Canuto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">Latifa Pelage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme V.B. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaela Passarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse9030337⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, pp.101857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175148v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negligible microbial heterotrophic quantitative contribution onto trace metals remobilization during marine sediment resuspension - insights from a Mediterranean urbanized bay</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of Microplastics in North-Western Mediterranean Harbors: Seasonality and Biofilm-Related Metallic Contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien d'Onofrio</w:t>
+                <w:t xml:space="preserve">Javier Tesán Onrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Lenoble</w:t>
+                <w:t xml:space="preserve">Franco Borgogno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Canuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103981⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9030337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229764v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of thermal treatment on bentonite retention ability towards nickel and silver retention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. El Ouardi</w:t>
+                <w:t xml:space="preserve">Negligible microbial heterotrophic quantitative contribution onto trace metals remobilization during marine sediment resuspension - insights from a Mediterranean urbanized bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Layglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Branger</w:t>
+                <w:t xml:space="preserve">B. Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Laatikainen</w:t>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien d'Onofrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Durrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Mounier</w:t>
+                <w:t xml:space="preserve">V Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01496395.2020.1839772⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619689v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Have decades of abiotic studies in sediments been misinterpreted?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+                <w:t xml:space="preserve">Impact of thermal treatment on bentonite retention ability towards nickel and silver retention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. El Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Omanović</w:t>
+                <w:t xml:space="preserve">C. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Laatikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135949⟩</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (15), pp.2521-2531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2020.1839772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409414v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of diffusive gradients in thin films (DGT) technique for speciation of trace metals in estuarine waters - A multimethodological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Marija Cindrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saša Marcinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neven Cukrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 721, pp.137784. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved organic matter controls of arsenic bioavailability to bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rentmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 716, pp.137118. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An insight of enhanced natural material (calcined diatomite) efficiency in nickel and silver retention: Application to natural effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Toufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katri Laatikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, pp.100768. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2020.100768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term monitoring emphasizes impacts of the dredging on dissolved Cu and Pb contamination along with ultraplankton distribution and structure in Toulon Bay (NW Mediterranean Sea, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Layglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Coclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien d'Onofrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 156, pp.111196. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics in seawater: sampling strategies, laboratory methodologies, and identification techniques applied to port environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cutroneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Reboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Besio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Borgogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Canesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (9), pp.8938-8952. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-020-07783-8(2020)27:8938-8952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved organic matter dynamics in the pristine Krka River estuary (Croatia)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A turn-on fluorescent ion-imprinted polymer for selective and reliable optosensing of lead in real water samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William René</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Chioukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103848⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 319, pp.128252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2020.128252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897979v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A turn-on fluorescent ion-imprinted polymer for selective and reliable optosensing of lead in real water samples</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissolved organic matter dynamics in the pristine Krka River estuary (Croatia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saša Marcinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Santinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Marija Cindrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valtere Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Gonnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2020.128252⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225, pp.103848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151492v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics in a salt-wedge estuary: Vertical structure and tidal dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Tesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 160, pp.111688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved voltammetric methodology for chromium redox speciation in estuarine waters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana-Marija Cindrić</w:t>
+                <w:t xml:space="preserve">Have decades of abiotic studies in sediments been misinterpreted?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Layglon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Layglon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Omanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.09.014⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 707, pp.135949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286719v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic processes of copper and lead remobilization during sediment resuspension of marine polluted sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
+                <w:t xml:space="preserve">Identifying the stoichiometry of metal/ligand complex by coupling spectroscopy and modelling: a comprehensive study on two fluorescent molecules specific to lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William René</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katri Laatikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.933-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10895-019-02405-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02286704v1</w:t>
+                <w:t xml:space="preserve">hal-02184958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the stoichiometry of metal/ligand complex by coupling spectroscopy and modelling: a comprehensive study on two fluorescent molecules specific to lead</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Branger</w:t>
+                <w:t xml:space="preserve">Kinetic processes of copper and lead remobilization during sediment resuspension of marine polluted sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Huy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Layglon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Omanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.134120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10895-019-02405-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02184958v1</w:t>
+                <w:t xml:space="preserve">hal-02286704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative model of Carbon and Nitrogen isotope composition to highlight sources of nutrient discharge in coastal area (Toulon Bay, NW Mediterranean Sea)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
+                <w:t xml:space="preserve">Improved voltammetric methodology for chromium redox speciation in estuarine waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Pađan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saša Marcinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Marija Cindrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Layglon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.109⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2019.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879413v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ complexation versus complex isolation in synthesis of ion imprinted polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katri Laatikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuomo Sainio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2017.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium isotope geochemistry in modern coastal sediments: Insights from Toulon Bay, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Quantitative model of Carbon and Nitrogen isotope composition to highlight sources of nutrient discharge in coastal area (Toulon Bay, NW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Huy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Douglas Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amonda El Houssainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.01.032⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.543 - 552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879415v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do low doses of desferrioxamine B and EDTA affect the phytoextraction of metals in sunflower?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uranium isotope geochemistry in modern coastal sediments: Insights from Toulon Bay, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Huy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Douglas Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Omanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Braud</w:t>
+                <w:t xml:space="preserve">Amonda El Houssainy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 592, pp.535-545. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 481, pp.133 - 145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603942v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel retention by an ion-imprinted polymer: Wide-range selectivity study and modelling of the binding structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tuomo Sainio</w:t>
+                <w:t xml:space="preserve">How do low doses of desferrioxamine B and EDTA affect the phytoextraction of metals in sunflower?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Depernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.06.062⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 592, pp.535-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436750v1</w:t>
+                <w:t xml:space="preserve">hal-01603942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic carbon, and major and trace element dynamic and fate in a large river subjected to poorly-regulated urban and industrial pressures (Sebou River, Morocco)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le Poupon</w:t>
+                <w:t xml:space="preserve">Nickel retention by an ion-imprinted polymer: Wide-range selectivity study and modelling of the binding structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katri Laatikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomo Sainio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.09.014⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 304, pp.20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2016.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02286887v1</w:t>
+                <w:t xml:space="preserve">hal-01436750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of coastal sedimentary trace metals cycling: Insight on the effect of manganese and iron (oxy)hydroxides, sulphide and organic matter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Organic carbon, and major and trace element dynamic and fate in a large river subjected to poorly-regulated urban and industrial pressures (Sebou River, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hayzoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 502, pp.296-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.12.048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02286897v1</w:t>
+                <w:t xml:space="preserve">hal-02286887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and modelling of Ni(II) retention by an ion-imprinted polymer: Application in natural samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Seasonal variations of coastal sedimentary trace metals cycling: Insight on the effect of manganese and iron (oxy)hydroxides, sulphide and organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Huy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hugues Brisset</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Omanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.02.055⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (1-2), pp.113-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286865v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and modelling of dissolved organic matter reactivity toward As III and As V – Implication in environmental arsenic speciation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Assessment and modelling of Ni(II) retention by an ion-imprinted polymer: Application in natural samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H.-R. Pfeifer</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Meouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katri Laatikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.11.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 448, pp.473-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02286876v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidencing the Impact of Coastal Contaminated Sediments on Mussels Through Pb Stable Isotopes Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Huy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (19), pp.11438--11448. </w:t>
@@ -6104,2935 +6092,3081 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and historical record of tin and butyl-tin species in a Mediterranean bay (Toulon Bay, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation and modelling of dissolved organic matter reactivity toward As III and As V – Implication in environmental arsenic speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Pougnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jörg Schäfer</w:t>
+                <w:t xml:space="preserve">D.H. Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Dutruch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Garnier</w:t>
+                <w:t xml:space="preserve">M. Loustau Cazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Tessier</w:t>
+                <w:t xml:space="preserve">H.-R. Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (10), pp.6640-6651. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.530-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2576-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.11.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286903v1</w:t>
+                <w:t xml:space="preserve">hal-02286876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key parameters controlling arsenic dynamics in coastal sediments: An analytical and modeling approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dario Omanović</w:t>
+                <w:t xml:space="preserve">A Michaelis–Menten type equation for describing methylmercury dependence on inorganic mercury in aquatic sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Buscail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevenka Mikac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (1-3), pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-013-9924-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2014.02.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01394608v1</w:t>
+                <w:t xml:space="preserve">hal-01717783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical Characterization of industrial effluents from Fez city</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Sources and historical record of tin and butyl-tin species in a Mediterranean bay (Toulon Bay, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pougnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dutruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morocan Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (10), pp.6640-6651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2576-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394607v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary dynamics of coastal organic matter: An assessment of the porewater size/reactivity model by spectroscopic techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Key parameters controlling arsenic dynamics in coastal sediments: An analytical and modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Huy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Huy Dang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+                <w:t xml:space="preserve">Dario Omanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2014.10.002⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161, pp.34--46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2014.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286923v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Michaelis–Menten type equation for describing methylmercury dependence on inorganic mercury in aquatic sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nevenka Mikac</w:t>
+                <w:t xml:space="preserve">Sedimentary dynamics of coastal organic matter: An assessment of the porewater size/reactivity model by spectroscopic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Huy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-013-9924-3⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 151, pp.100-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2014.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717783v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rapid urbanisation and industrialisation on river sediment metal contamination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Physico-chemical Characterization of industrial effluents from Fez city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Hayzoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Ouammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Morocan Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.502--506</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903358v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal and metalloid contamination levels in soils and in two native plant species of a former industrial site: Evaluation of the phytostabilization potential</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Massiani</w:t>
+                <w:t xml:space="preserve">Impact of rapid urbanisation and industrialisation on river sediment metal contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hayzoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rabier</w:t>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.12.039⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 186 (5), pp.2851 - 2865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-013-3585-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01456527v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and chemical speciation of arsenic and heavy metals in highly contaminated waters used for health care purposes (Srebrenica, Bosnia and Herzegovina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Omanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Đonlagić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 443, pp.420-428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root-induced changes in pH and dissolved organic matter binding capacity affect copper dynamic speciation in the rhizosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace metal and metalloid contamination levels in soils and in two native plant species of a former industrial site: Evaluation of the phytostabilization potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eti Testiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu N. Bravin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+                <w:t xml:space="preserve">Catherine Massiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gérard</w:t>
+                <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dudal</w:t>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 84, pp.256 - 268. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 248, pp.131-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.01.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096850v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong chemical evidence for high Fe(II)-colloids and low As-bearing colloids (200 nm–10 kDa) contents in groundwater and flooded paddy fields in Bangladesh: A size fractionation approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Root-induced changes in pH and dissolved organic matter binding capacity affect copper dynamic speciation in the rhizosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hurel Charlotte</w:t>
+                <w:t xml:space="preserve">Matthieu N. Bravin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Garnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Garnier</w:t>
+                <w:t xml:space="preserve">Frédéric Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.04.023⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84, pp.256 - 268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096843v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the spatial and historical distribution of sediment inorganic contamination in the Toulon bay (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62, pp.2075-2086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of data treatment and experimental setup on the determination of copper complexing parameters by anodic stripping voltammetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Strong chemical evidence for high Fe(II)-colloids and low As-bearing colloids (200 nm–10 kDa) contents in groundwater and flooded paddy fields in Bangladesh: A size fractionation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hurel Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2010.02.008⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26, pp.1665-1672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096839v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and modelling of marine dissolved organic matter interactions with major and trace cations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Significance of data treatment and experimental setup on the determination of copper complexing parameters by anodic stripping voltammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Omanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.12.002⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 664, pp.136 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2010.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096834v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic and equilibrium studies of copper-dissolved organic matter complexation in water column of the stratified Krka River estuary (Croatia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neven Cukrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114, pp.110-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marchem.2009.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of trace metals in natural waters: The influence of an adsorbed layer of natural organic matter (NOM) on voltammetric behaviour of copper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Characterisation and modelling of marine dissolved organic matter interactions with major and trace cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Omanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2007.11.011⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67, pp.100-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096825v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of 13 C/ 113 Cd NMR, potentiometry, and voltammetry in characterizing the interactions between Cd and two models of the main components of soil organic matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Speciation of trace metals in natural waters: The influence of an adsorbed layer of natural organic matter (NOM) on voltammetric behaviour of copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Cmuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Omanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 606, pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2007.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-007-1678-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01096823v1</w:t>
+                <w:t xml:space="preserve">hal-01096825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic removal by adsorption on iron(III) phosphate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Combination of 13 C/ 113 Cd NMR, potentiometry, and voltammetry in characterizing the interactions between Cd and two models of the main components of soil organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Serpaud</w:t>
+                <w:t xml:space="preserve">Armand Masion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
+                <w:t xml:space="preserve">F Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 123, pp.262-268. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 390, pp.749-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2005.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-007-1678-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00931126v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As(V) retention and As(III) simultaneous oxidation and removal on a MnO2-loaded polystyrene resin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Arsenic removal by adsorption on iron(III) phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Laclautre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Serpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2003.12.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 123, pp.262-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2005.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931129v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic arsenic removal on a MnO2-loaded resin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">As(V) retention and As(III) simultaneous oxidation and removal on a MnO2-loaded polystyrene resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Laclautre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Serpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 326, pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2003.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931133v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenite oxidation and arsenate determination by the molybdene blue method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Dynamic arsenic removal on a MnO2-loaded resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chabroullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raad Al Shukry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Serpaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 280, pp.62-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00940126v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic Adsorption onto Pillared Clays and Iron Oxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Arsenite oxidation and arsenate determination by the molybdene blue method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deluchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Serpaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jcis.2002.8646⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 61, pp.267-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-9140(03)00274-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00931125v1</w:t>
+                <w:t xml:space="preserve">hal-00940126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arsenic Adsorption onto Pillared Clays and Iron Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deluchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Serpaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 255, pp.52-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.2002.8646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gallium behaviour in weathering profiles of Parana basin basalts, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pe Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 323 (9), pp.779-785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9042,1004 +9176,1004 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desferrioxamine B vs. EDTA for improving the phytoextraction of metals by sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Depernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Conference on Heavy Metals in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la Matière Organique Dissoute en zones estuariennes et marines peu eutrophisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESMO 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Sainte-Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of organic matter-copper interactions in non-contamined estuary waters (Sibenik, Croatia) by kinetic and equilibrium approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Electrochemical study of major and trace metal interactions with concentrated marine dissolved organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Omanovic</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Franco-Italiennes de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nice, France</w:t>
+              <w:t xml:space="preserve">First Regional Symposium on Electrochemistry of South-East Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rovinj, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762499v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical study of major and trace metal interactions with concentrated marine dissolved organic matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">A study of organic matter-copper interactions in non-contamined estuary waters (Sibenik, Croatia) by kinetic and equilibrium approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Omanovic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Regional Symposium on Electrochemistry of South-East Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Rovinj, Croatia</w:t>
+              <w:t xml:space="preserve">4èmes Journées Franco-Italiennes de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762465v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et modélisation des interactions Cation/métaux traces-Matière Organique Naturelle dissoute en milieu marin: intérêts de la pseudo-polarographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Electrochemical behavior of copper complexes in model electrolyte solutions and natural waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cmuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Omanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque IHSS-France sur les rôle et fonction des matières organiques dans l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">38th CIESM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761856v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudopolarography as a tool for complexation studies of trace metals with dissolved organic matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Analyse et modélisation des interactions Cation/métaux traces-Matière Organique Naturelle dissoute en milieu marin: intérêts de la pseudo-polarographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Omanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pizeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Omanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 38th CIESM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">8ème colloque IHSS-France sur les rôle et fonction des matières organiques dans l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761857v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical behavior of copper complexes in model electrolyte solutions and natural waters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Pseudopolarography as a tool for complexation studies of trace metals with dissolved organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nicolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Omanovic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th CIESM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Istambul, Turkey</w:t>
+              <w:t xml:space="preserve">The 38th CIESM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761855v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination de l'Arsenic pour la production d'eau potable : oxydation chimique et adsorption sur des substrats solides innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Limoges, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00105947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId313"/>
+      <w:footerReference w:type="default" r:id="rId319"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10186,51 +10320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jourand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Philippe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Carret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Moutoucomarapoule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Crespel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107822" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotovao Raherimino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Crucitti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troussellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoble" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Layglon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pages" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Onofrio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119265" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106521" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luzia Lacerda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Muniategui-Lorenzo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121929" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05018426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dignan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04348345v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loik Sababadichetty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miltgen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115911" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Marija Cindri&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123808" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#233;zer Quadro Oreste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kessler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12030444" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108925" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11101841" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720426v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K. S. Justino" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V. B. Ferreira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115087" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678347v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longo Louis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Onofrio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113771" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ren&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viguier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.105134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V.B. Ferreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K.S. Justino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nol&#233; Eduardo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.113309" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro N. Eduardo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118988" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tesan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guesnay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152278" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619681v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Pelage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Passarone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101857" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouardi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsd.2020.100544" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175148v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Borgogno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Canuto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030337" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lenoble" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103981" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Ouardi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laatikainen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1839772" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409414v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135949" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507305v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marcinek" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salaun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Cukrov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137784" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pothier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rentmeister" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137118" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Toufik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ouammou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2020.100768" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571468v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111196" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122829v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cutroneo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reboa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Besio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07783-8(2020)27:8938-8952" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897979v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valtere Evangelista" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103848" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Chioukh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128252" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945061v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tesan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111688" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286719v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Pa&#273;an" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.09.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286704v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferretto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134120" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-019-02405-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879413v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douglas Evans" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amonda El Houssainy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.109" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01636288v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Sainio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.10.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879415v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.01.032" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603942v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Depernet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.092" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436750v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.06.062" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286887v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayzoun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3H6CLH8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.12.048" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286865v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Meouche" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.02.055" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286876v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Dang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loustau Cazalet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-R. Pfeifer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.11.053" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TPQ7272-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01893" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286903v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pougnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dutruch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tessier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2576-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394608v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2014.02.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394607v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Hayzoun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286923v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.10.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717783v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Mikac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9924-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903358v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-013-3585-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456527v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eti Testiati" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massiani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.12.039" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMBW0GR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01097073v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Omanovi&#263;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N &#272;onlagi&#263;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096850v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.01.031" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096843v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurel Charlotte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garnier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.04.023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096845v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Arnaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.07.022" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096839v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.02.008" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096834v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.12.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096836v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.04.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096825v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cmuk" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.11.011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096823v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ziarelli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1678-0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931126v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Laclautre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Serpaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bollinger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.04.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHC7S3B3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931129v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.12.012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGW01085-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931133v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabroullet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raad Al Shukry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940126v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(03)00274-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT242LTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931125v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouras" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2002.8646" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SM9T8FP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424696v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Noack" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Mathe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742984v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758494v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762499v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Omanovic" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762465v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761856v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pizeta" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761857v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nicolau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761855v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cmuk" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00105947v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotovao Raherimino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Crucitti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troussellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoble" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Layglon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pages" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Onofrio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119265" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507229v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106521" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jourand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Philippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Carret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Moutoucomarapoule" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Crespel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107822" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dewyspelaere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruediger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.70141" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luzia Lacerda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Muniategui-Lorenzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121929" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05018426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dignan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104145" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04348345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loik Sababadichetty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miltgen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115911" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Marija Cindri&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123808" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#233;zer Quadro Oreste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kessler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12030444" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108925" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K. S. Justino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V. B. Ferreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115087" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11101841" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K.S. Justino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V.B. Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro N. Eduardo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118988" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nol&#233; Eduardo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.113309" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ren&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viguier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.105134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tesan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guesnay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152278" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longo Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Onofrio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113771" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619685v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouardi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsd.2020.100544" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Pelage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Passarone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101857" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Borgogno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Canuto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030337" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229764v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lenoble" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103981" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Ouardi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laatikainen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1839772" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marcinek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salaun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Cukrov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137784" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pothier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rentmeister" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137118" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151490v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Toufik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ouammou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2020.100768" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571468v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111196" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cutroneo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reboa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Besio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07783-8(2020)27:8938-8952" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151492v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Chioukh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128252" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valtere Evangelista" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103848" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tesan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111688" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135949" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184958v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-019-02405-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286704v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferretto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134120" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286719v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Pa&#273;an" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.09.014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01636288v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Sainio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.10.022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879413v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douglas Evans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amonda El Houssainy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.109" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879415v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.01.032" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603942v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Depernet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.092" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436750v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.06.062" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286887v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayzoun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3H6CLH8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286897v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.12.048" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286865v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Meouche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.02.055" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01893" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286876v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Dang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loustau Cazalet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-R. Pfeifer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.11.053" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TPQ7272-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717783v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Mikac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9924-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pougnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dutruch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tessier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2576-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2014.02.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286923v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.10.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394607v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Hayzoun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903358v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-013-3585-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01097073v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Omanovi&#263;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N &#272;onlagi&#263;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456527v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eti Testiati" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massiani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.12.039" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMBW0GR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096850v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.01.031" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096845v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Arnaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.07.022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096843v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurel Charlotte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garnier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.04.023" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096839v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.02.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096836v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.04.006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096834v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.12.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096825v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cmuk" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.11.011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096823v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ziarelli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1678-0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931126v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Laclautre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Serpaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bollinger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.04.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHC7S3B3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931129v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.12.012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGW01085-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931133v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabroullet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raad Al Shukry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940126v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(03)00274-1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT242LTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931125v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouras" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2002.8646" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SM9T8FP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424696v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Noack" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Mathe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742984v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758494v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762465v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Omanovic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762499v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761855v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cmuk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761856v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pizeta" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761857v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nicolau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00105947v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>