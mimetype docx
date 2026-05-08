--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culturable macroplastic-associated potential human pathogens in coral reef lagoons, Madagascar</w:t>
+                <w:t xml:space="preserve">Deciphering copper and zinc leaching from antifouling paints with different operating modes: flux determination and toxicity evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakotovao Raherimino</w:t>
+                <w:t xml:space="preserve">V. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Crucitti</w:t>
+                <w:t xml:space="preserve">N. Layglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Troussellier</w:t>
+                <w:t xml:space="preserve">C. Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Roque d'Orbcastel</w:t>
+                <w:t xml:space="preserve">S. d'Onofrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 222, pp.118547. </w:t>
+              <w:t xml:space="preserve">, 2026, 225, pp.119265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402224v1</w:t>
+                <w:t xml:space="preserve">hal-05471264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering copper and zinc leaching from antifouling paints with different operating modes: flux determination and toxicity evidence</w:t>
+                <w:t xml:space="preserve">Culturable macroplastic-associated potential human pathogens in coral reef lagoons, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lenoble</w:t>
+                <w:t xml:space="preserve">Rakotovao Raherimino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Layglon</w:t>
+                <w:t xml:space="preserve">Tania Crucitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pages</w:t>
+                <w:t xml:space="preserve">Marc Troussellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. d'Onofrio</w:t>
+                <w:t xml:space="preserve">Emmanuelle Roque d'Orbcastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Misson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Auguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 225, pp.119265. </w:t>
+              <w:t xml:space="preserve">, 2026, 222, pp.118547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471264v1</w:t>
+                <w:t xml:space="preserve">hal-05402224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the impact of N,N′-methylenebisacrylamide as crosslinker in the design of an ion-imprinted polymer for selective adsorption of copper(II)</w:t>
               </w:r>
@@ -673,51 +673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Belec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -762,740 +762,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plastisphere: a comprehensive description of geographic and temporal community patterns across the Mediterranean Sea and the Atlantic Ocean</w:t>
+                <w:t xml:space="preserve">Influence of sediment on the chemical properties of water in coastal environment and their potential effect on heterotrophic prokaryotic growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
+                <w:t xml:space="preserve">Clara Dignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Casotti</w:t>
+                <w:t xml:space="preserve">Nicole Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Briand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Soledad Muniategui-Lorenzo</w:t>
+                <w:t xml:space="preserve">Benjamin Oursel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121929⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85, pp.104145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460926v1</w:t>
+                <w:t xml:space="preserve">hal-05018426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sediment on the chemical properties of water in coastal environment and their potential effect on heterotrophic prokaryotic growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The plastisphere: a comprehensive description of geographic and temporal community patterns across the Mediterranean Sea and the Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Dignan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Misson</w:t>
+                <w:t xml:space="preserve">Raffaella Casotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Oursel</w:t>
+                <w:t xml:space="preserve">Soledad Muniategui-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 85, pp.104145. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 282, pp.121929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018426v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plastisphere: a comprehensive description of geographic and temporal community patterns across the Mediterranean Sea and the Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Casotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soledad Muniategui-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 282, pp.121929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in the insular marine environment of the Southwest Indian Ocean carry a microbiome including antimicrobial resistant (AMR) bacteria: A case study from Reunion Island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioaccumulation of trace metals in the plastisphere: Awareness of environmental risk from a European perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loik Sababadichetty</w:t>
+                <w:t xml:space="preserve">Ana-Marija Cindrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Miltgen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115911⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 348, pp.123808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04348345v1</w:t>
+                <w:t xml:space="preserve">hal-05007014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccumulation of trace metals in the plastisphere: Awareness of environmental risk from a European perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastics in the insular marine environment of the Southwest Indian Ocean carry a microbiome including antimicrobial resistant (AMR) bacteria: A case study from Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loik Sababadichetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 348, pp.123808. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 198, pp.115911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007014v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04348345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Plastisphere from Floating Plastics in the Northwestern Mediterranean Sea, with Emphasis on Viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luzia Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1572,103 +1572,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypervariable DOM properties in coastal NW Mediterranean sea -evidences of strong human influences and potential consequences for the heterotrophic base of planktonic food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Oursel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Marija Cindrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 308, pp.108925. </w:t>
@@ -1840,90 +1840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Effect-Based Method to Evaluate Spatio-Temporal Variations of Coastal Marine DOM Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (10), pp.1841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2617,295 +2617,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing clay adsorption properties: a comparison between chemical and combined chemical/thermal treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastic contamination in tropical fishes: an assessment of different feeding habits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne K.S. Justino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El Ouardi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Katri Laatikainen</w:t>
+                <w:t xml:space="preserve">Latifa Pelage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme V.B. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">Rafaela Passarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.100544. </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, pp.101857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gsd.2020.100544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619685v1</w:t>
+                <w:t xml:space="preserve">hal-03619681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic contamination in tropical fishes: an assessment of different feeding habits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne K.S. Justino</w:t>
+                <w:t xml:space="preserve">Enhancing clay adsorption properties: a comparison between chemical and combined chemical/thermal treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guilherme V.B. Ferreira</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katri Laatikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaela Passarone</w:t>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45, pp.101857. </w:t>
+              <w:t xml:space="preserve">Groundwater for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.100544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gsd.2020.100544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619681v1</w:t>
+                <w:t xml:space="preserve">hal-03619685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Microplastics in North-Western Mediterranean Harbors: Seasonality and Biofilm-Related Metallic Contaminants</w:t>
               </w:r>
@@ -2943,51 +2943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Borgogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Canuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (3), pp.337. </w:t>
@@ -3293,51 +3293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of diffusive gradients in thin films (DGT) technique for speciation of trace metals in estuarine waters - A multimethodological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Marija Cindrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saša Marcinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3466,51 +3466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rentmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3555,295 +3555,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An insight of enhanced natural material (calcined diatomite) efficiency in nickel and silver retention: Application to natural effluents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Branger</w:t>
+                <w:t xml:space="preserve">Long-term monitoring emphasizes impacts of the dredging on dissolved Cu and Pb contamination along with ultraplankton distribution and structure in Toulon Bay (NW Mediterranean Sea, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Layglon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Toufik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katri Laatikainen</w:t>
+                <w:t xml:space="preserve">Gaël Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Ouammou</w:t>
+                <w:t xml:space="preserve">Clément Coclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien d'Onofrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18, pp.100768. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.111196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2020.100768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151490v1</w:t>
+                <w:t xml:space="preserve">hal-02571468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring emphasizes impacts of the dredging on dissolved Cu and Pb contamination along with ultraplankton distribution and structure in Toulon Bay (NW Mediterranean Sea, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Misson</w:t>
+                <w:t xml:space="preserve">An insight of enhanced natural material (calcined diatomite) efficiency in nickel and silver retention: Application to natural effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Durieu</w:t>
+                <w:t xml:space="preserve">Hamid Toufik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katri Laatikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Coclet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien d'Onofrio</w:t>
+                <w:t xml:space="preserve">Abdelkrim Ouammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 156, pp.111196. </w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.100768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2020.100768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571468v1</w:t>
+                <w:t xml:space="preserve">hal-03151490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics in seawater: sampling strategies, laboratory methodologies, and identification techniques applied to port environment</w:t>
               </w:r>
@@ -4106,51 +4106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saša Marcinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Santinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Marija Cindrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valtere Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4348,64 +4348,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Have decades of abiotic studies in sediments been misinterpreted?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Layglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4476,295 +4476,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the stoichiometry of metal/ligand complex by coupling spectroscopy and modelling: a comprehensive study on two fluorescent molecules specific to lead</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic processes of copper and lead remobilization during sediment resuspension of marine polluted sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Arab</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Branger</w:t>
+                <w:t xml:space="preserve">Duc Huy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Layglon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Omanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10895-019-02405-0⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.134120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184958v1</w:t>
+                <w:t xml:space="preserve">hal-02286704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic processes of copper and lead remobilization during sediment resuspension of marine polluted sediments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Layglon</w:t>
+                <w:t xml:space="preserve">Identifying the stoichiometry of metal/ligand complex by coupling spectroscopy and modelling: a comprehensive study on two fluorescent molecules specific to lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ferretto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katri Laatikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.134120. </w:t>
+              <w:t xml:space="preserve">Journal of Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.933-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10895-019-02405-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286704v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved voltammetric methodology for chromium redox speciation in estuarine waters</w:t>
               </w:r>
@@ -4776,64 +4776,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmin Pađan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saša Marcinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Marija Cindrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Layglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5014,51 +5014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative model of Carbon and Nitrogen isotope composition to highlight sources of nutrient discharge in coastal area (Toulon Bay, NW Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Huy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Douglas Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5148,51 +5148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium isotope geochemistry in modern coastal sediments: Insights from Toulon Bay, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Huy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Douglas Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5442,51 +5442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katri Laatikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5696,51 +5696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variations of coastal sedimentary trace metals cycling: Insight on the effect of manganese and iron (oxy)hydroxides, sulphide and organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Huy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5964,51 +5964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidencing the Impact of Coastal Contaminated Sediments on Mussels Through Pb Stable Isotopes Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Huy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6372,550 +6372,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and historical record of tin and butyl-tin species in a Mediterranean bay (Toulon Bay, France)</w:t>
+                <w:t xml:space="preserve">Physico-chemical Characterization of industrial effluents from Fez city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Pougnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dutruch</w:t>
+                <w:t xml:space="preserve">Hanane Hayzoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Ouammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Morocan Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.502--506</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286903v1</w:t>
+                <w:t xml:space="preserve">hal-01394607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key parameters controlling arsenic dynamics in coastal sediments: An analytical and modeling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Sedimentary dynamics of coastal organic matter: An assessment of the porewater size/reactivity model by spectroscopic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Huy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario Omanović</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2014.02.005⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 151, pp.100-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2014.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394608v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary dynamics of coastal organic matter: An assessment of the porewater size/reactivity model by spectroscopic techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+                <w:t xml:space="preserve">Sources and historical record of tin and butyl-tin species in a Mediterranean bay (Toulon Bay, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pougnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dutruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 151, pp.100-111. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (10), pp.6640-6651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2014.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2576-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286923v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical Characterization of industrial effluents from Fez city</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+                <w:t xml:space="preserve">Key parameters controlling arsenic dynamics in coastal sediments: An analytical and modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Huy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Omanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morocan Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161, pp.34--46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2014.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394607v1</w:t>
+                <w:t xml:space="preserve">hal-01394608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of rapid urbanisation and industrialisation on river sediment metal contamination</w:t>
               </w:r>
@@ -7449,51 +7449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the spatial and historical distribution of sediment inorganic contamination in the Toulon bay (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9792,277 +9792,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et modélisation des interactions Cation/métaux traces-Matière Organique Naturelle dissoute en milieu marin: intérêts de la pseudo-polarographie</w:t>
+                <w:t xml:space="preserve">Pseudopolarography as a tool for complexation studies of trace metals with dissolved organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Garnier</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nicolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Omanovic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque IHSS-France sur les rôle et fonction des matières organiques dans l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 38th CIESM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761856v1</w:t>
+                <w:t xml:space="preserve">hal-00761857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudopolarography as a tool for complexation studies of trace metals with dissolved organic matter</w:t>
+                <w:t xml:space="preserve">Analyse et modélisation des interactions Cation/métaux traces-Matière Organique Naturelle dissoute en milieu marin: intérêts de la pseudo-polarographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Omanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Nicolau</w:t>
+                <w:t xml:space="preserve">I. Pizeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Omanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 38th CIESM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">8ème colloque IHSS-France sur les rôle et fonction des matières organiques dans l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761857v1</w:t>
+                <w:t xml:space="preserve">hal-00761856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10320,51 +10320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotovao Raherimino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Crucitti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troussellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118547" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoble" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Layglon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pages" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Onofrio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119265" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507229v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106521" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jourand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Philippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Carret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Moutoucomarapoule" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Crespel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107822" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dewyspelaere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruediger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.70141" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luzia Lacerda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Muniategui-Lorenzo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121929" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05018426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dignan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104145" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04348345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loik Sababadichetty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miltgen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115911" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007014v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Marija Cindri&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123808" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#233;zer Quadro Oreste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kessler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12030444" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108925" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K. S. Justino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V. B. Ferreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115087" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11101841" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K.S. Justino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V.B. Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro N. Eduardo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118988" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nol&#233; Eduardo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.113309" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ren&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viguier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.105134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tesan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guesnay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152278" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longo Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Onofrio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113771" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619685v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouardi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsd.2020.100544" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Pelage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Passarone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101857" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Borgogno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Canuto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030337" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229764v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lenoble" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103981" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Ouardi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laatikainen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1839772" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marcinek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salaun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Cukrov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137784" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pothier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rentmeister" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137118" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151490v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Toufik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ouammou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2020.100768" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571468v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111196" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cutroneo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reboa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Besio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07783-8(2020)27:8938-8952" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151492v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Chioukh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128252" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valtere Evangelista" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103848" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tesan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111688" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135949" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184958v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-019-02405-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286704v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferretto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134120" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286719v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Pa&#273;an" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.09.014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01636288v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Sainio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.10.022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879413v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douglas Evans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amonda El Houssainy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.109" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879415v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.01.032" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603942v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Depernet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.092" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436750v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.06.062" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286887v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayzoun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3H6CLH8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286897v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.12.048" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286865v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Meouche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.02.055" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01893" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286876v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Dang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loustau Cazalet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-R. Pfeifer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.11.053" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TPQ7272-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717783v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Mikac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9924-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pougnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dutruch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tessier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2576-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394608v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2014.02.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286923v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.10.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394607v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Hayzoun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903358v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-013-3585-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01097073v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Omanovi&#263;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N &#272;onlagi&#263;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456527v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eti Testiati" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massiani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.12.039" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMBW0GR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096850v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.01.031" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096845v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Arnaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.07.022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096843v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurel Charlotte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garnier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.04.023" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096839v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.02.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096836v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.04.006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096834v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.12.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096825v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cmuk" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.11.011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096823v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ziarelli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1678-0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931126v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Laclautre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Serpaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bollinger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.04.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHC7S3B3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931129v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.12.012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGW01085-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931133v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabroullet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raad Al Shukry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940126v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(03)00274-1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT242LTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931125v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouras" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2002.8646" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SM9T8FP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424696v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Noack" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Mathe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742984v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758494v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762465v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Omanovic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762499v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761855v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cmuk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761856v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pizeta" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761857v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nicolau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00105947v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lenoble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Layglon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pages" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Onofrio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotovao Raherimino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Crucitti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troussellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roque d'Orbcastel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507229v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2025.106521" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500541v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jourand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Philippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Carret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Moutoucomarapoule" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Crespel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107822" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dewyspelaere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruediger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.70141" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-05018426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dignan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104145" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460926v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luzia Lacerda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Muniategui-Lorenzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121929" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Marija Cindri&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123808" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04348345v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loik Sababadichetty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Miltgen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Vincent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guilhaumon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115911" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#233;zer Quadro Oreste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kessler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12030444" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108925" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720426v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K. S. Justino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V. B. Ferreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Schmidt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115087" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11101841" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K.S. Justino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme V.B. Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro N. Eduardo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.118988" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nol&#233; Eduardo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.113309" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ren&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viguier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.105134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tesan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guesnay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152278" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longo Louis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Onofrio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113771" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Pelage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Passarone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101857" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Ouardi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsd.2020.100544" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Borgogno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Canuto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030337" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229764v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lenoble" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103981" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619689v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Ouardi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laatikainen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1839772" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marcinek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salaun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Cukrov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137784" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pothier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rentmeister" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137118" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571468v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111196" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151490v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Toufik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ouammou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2020.100768" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cutroneo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reboa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Besio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07783-8(2020)27:8938-8952" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151492v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Chioukh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128252" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valtere Evangelista" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103848" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tesan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111688" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135949" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286704v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferretto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134120" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184958v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-019-02405-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286719v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Pa&#273;an" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.09.014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01636288v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Sainio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2017.10.022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879413v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douglas Evans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amonda El Houssainy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.109" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879415v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.01.032" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603942v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Depernet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.092" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436750v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2016.06.062" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286887v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayzoun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3H6CLH8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286897v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.12.048" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286865v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Meouche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.02.055" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394605v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01893" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286876v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Dang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loustau Cazalet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-R. Pfeifer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.11.053" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TPQ7272-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717783v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Mikac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9924-3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394607v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Hayzoun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286923v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.10.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pougnet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dutruch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tessier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2576-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394608v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2014.02.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903358v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-013-3585-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01097073v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Omanovi&#263;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N &#272;onlagi&#263;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456527v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eti Testiati" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parinet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massiani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.12.039" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMBW0GR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096850v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu N. Bravin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.01.031" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096845v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Arnaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.07.022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096843v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurel Charlotte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garnier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.04.023" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096839v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.02.008" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096836v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.04.006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096834v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.12.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096825v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cmuk" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.11.011" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096823v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ziarelli" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1678-0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931126v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Laclautre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deluchat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Serpaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bollinger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.04.005" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHC7S3B3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931129v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.12.012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGW01085-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931133v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabroullet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raad Al Shukry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940126v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(03)00274-1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT242LTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00931125v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouras" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.2002.8646" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SM9T8FP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424696v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Noack" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe Mathe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742984v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758494v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762465v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Omanovic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762499v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761855v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cmuk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761857v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nicolau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761856v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pizeta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00105947v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>