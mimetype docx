--- v0 (2026-03-21)
+++ v1 (2026-04-19)
@@ -3292,282 +3292,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement hydrodynamiquedes zones de faille : une approche pluridisciplinairede l’échelle des structures internes à celle del’organisation des écoulements souterrains d’unaquifère.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying groundwater recharge in karstic mediterranean environments controlling surface water and energy transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Sivelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brune Raynaud-Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, eLTER, Jun 2025, Tampere, Finland. pp.e152534, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e152534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518180v1</w:t>
+                <w:t xml:space="preserve">hal-05208289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying groundwater recharge in karstic mediterranean environments controlling surface water and energy transfers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation du comportement hydrodynamiquedes zones de faille : une approche pluridisciplinairede l’échelle des structures internes à celle del’organisation des écoulements souterrains d’unaquifère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cousquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208289v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Karst network from surface to subsurface within fault zone</w:t>
               </w:r>
@@ -4881,812 +4881,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessments of groundwater recharge in the hyperarid Tarapaca alluvial fan (Northern Chile) at various scales of time and space.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Karst genesis modelling of a regional Mediterranean aquifer (Lez, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Viguier</w:t>
+                <w:t xml:space="preserve">Gerard Massonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Jourde</w:t>
+                <w:t xml:space="preserve">J. Darey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Favreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+                <w:t xml:space="preserve">Caroline Planteblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Moya</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Gal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125535v1</w:t>
+                <w:t xml:space="preserve">hal-02128839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst genesis modelling of a regional Mediterranean aquifer (Lez, France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessments of groundwater recharge in the hyperarid Tarapaca alluvial fan (Northern Chile) at various scales of time and space.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudio Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128839v1</w:t>
+                <w:t xml:space="preserve">hal-02125535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of aquifer limits inside an Andean Piedmont (between 19,5◦S and 20◦S - Northern Chile) with TDEM and gauging methods.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific yield comparison between the two layers of a hard-rock aquifer model with Advar, a new quality-of-fit criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain de Marsily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachasagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127708v1</w:t>
+                <w:t xml:space="preserve">hal-02125403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences and characterization of groundwater circulation in dryland piedmonts+ impacts on aquifer recharge. Example of the Andean Piedmont between 19.5°S and 20°S (Northern Chile).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Viguier</w:t>
+                <w:t xml:space="preserve">Electrical Resistivity Tomography (ERT) as a tool for the assessment of karst features in carbonate aquifers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elias Lira</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hurmic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122761v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Resistivity Tomography (ERT) as a tool for the assessment of karst features in carbonate aquifers.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Lesparre</w:t>
+                <w:t xml:space="preserve">Identification of aquifer limits inside an Andean Piedmont (between 19,5◦S and 20◦S - Northern Chile) with TDEM and gauging methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brunet</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Lira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125365v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific yield comparison between the two layers of a hard-rock aquifer model with Advar, a new quality-of-fit criterion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidences and characterization of groundwater circulation in dryland piedmonts+ impacts on aquifer recharge. Example of the Andean Piedmont between 19.5°S and 20°S (Northern Chile).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125403v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ assessment of the permeability tensor of homogeneous anisotropic sedimentary rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chédeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Massonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rolando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6662,51 +6662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7854,51 +7854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Résultats complémentaires apportés par les forages et les traçages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8081,51 +8081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Synthèse des connaissances récentes et passées - Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8372,51 +8372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130866" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803492v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Clauzon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03908358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lictevout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Daniele" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mayolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;onardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soliva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02189-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690241v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Taucare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Heuser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Arancibia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02200-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abellanosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Maass" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s P&#233;rez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5027/andgeoV47n3-3272" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2019.102217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toulier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100634" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2019.05.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02131042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Denchik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dupuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.04.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dausse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100627" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.05.018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafare" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leonardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13146-017-0337-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benzaggagh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.21" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perriquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiernan Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dausse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00681382v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.09.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DM7BGTC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Macquar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492008-113" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.5.227" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419114v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gavrilenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNJ986B5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Crespin-Boucaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;rion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518453v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud--Schell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208289v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud-Schell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Collet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152534" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810356v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19597" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128488v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2628" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311615v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311570v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105227v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802647" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104435v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durepaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125535v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viguier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Moya" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128839v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Planteblat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122761v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hurmic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125403v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachasagne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122712v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;deville" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rolando" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122688v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02465218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491060v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Montety" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00863852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tissier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641754v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509575v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090875v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina Porras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_37" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143823v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599577v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batiot Guilhe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell Estupina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130866" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803492v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Clauzon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03908358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lictevout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Daniele" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mayolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;onardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soliva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02189-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690241v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Taucare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Heuser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Arancibia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02200-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abellanosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Maass" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s P&#233;rez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5027/andgeoV47n3-3272" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2019.102217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toulier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100634" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2019.05.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02131042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Denchik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dupuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.04.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dausse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100627" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.05.018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafare" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leonardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13146-017-0337-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benzaggagh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.21" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perriquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiernan Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dausse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00681382v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.09.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DM7BGTC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Macquar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492008-113" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.5.227" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419114v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gavrilenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNJ986B5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Crespin-Boucaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;rion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518453v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud--Schell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud-Schell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Collet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152534" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810356v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19597" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128488v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2628" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311615v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311570v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105227v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802647" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104435v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durepaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128839v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Planteblat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viguier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Moya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125403v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachasagne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hurmic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122712v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;deville" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rolando" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122688v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02465218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491060v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Montety" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00863852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tissier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641754v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509575v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090875v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina Porras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_37" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143823v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599577v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batiot Guilhe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell Estupina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>