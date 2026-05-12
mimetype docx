--- v1 (2026-04-19)
+++ v2 (2026-05-12)
@@ -100,356 +100,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale spatial reconstitution of groundwater fluxes in a karst aquifer on the basis of hydrodynamic and hydrodispersive measurements</w:t>
+                <w:t xml:space="preserve">Improving Fault Zones Hydrodynamic Characterization and Simulation in Karstified Carbonate Environments with GLM and IES Invers Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fischer</w:t>
+                <w:t xml:space="preserve">Aurélie Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+                <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Brunet</w:t>
+                <w:t xml:space="preserve">Victor Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 632, pp.130866. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130866⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 645, pp.132010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803480v1</w:t>
+                <w:t xml:space="preserve">hal-04803492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Fault Zones Hydrodynamic Characterization and Simulation in Karstified Carbonate Environments with GLM and IES Invers Methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale spatial reconstitution of groundwater fluxes in a karst aquifer on the basis of hydrodynamic and hydrodispersive measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Cousquer</w:t>
+                <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Clauzon</w:t>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Valois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pascal Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 645, pp.132010. </w:t>
+              <w:t xml:space="preserve">, 2024, 632, pp.130866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.130866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803492v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hydrogéologie karstique : des premiers concepts aux avancées récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79, pp.61-66</w:t>
@@ -472,1277 +472,1277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water table variations in Atacama Desert alluvial fans: discussion of “Evidence of short-term groundwater recharge signal propagation from the Andes to the central Atacama Desert: a singular spectrum analysis approach” *</w:t>
+                <w:t xml:space="preserve">Exploration, mapping and characterization of filtration galleries of the Pica Oasis, northern Chile: A contribution to the knowledge of the Pica aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Viguier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+                <w:t xml:space="preserve">Elisabeth Lictevout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Lictevout</w:t>
+                <w:t xml:space="preserve">Carlos Abellanosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Daniele</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constanza Maass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Yáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2020.1764001⟩</w:t>
+              <w:t xml:space="preserve">Andean geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (3), pp.529-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5027/andgeoV47n3-3272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908358v1</w:t>
+                <w:t xml:space="preserve">hal-04803484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault zones in limestones: impact on karstogenesis and groundwater flow (Lez aquifer, southern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water table variations in Atacama Desert alluvial fans: discussion of “Evidence of short-term groundwater recharge signal propagation from the Andes to the central Atacama Desert: a singular spectrum analysis approach” *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Clauzon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lictevout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-020-02189-9⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (9), pp.1606-1613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2020.1764001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912586v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity of fractures and groundwater flows analyses into the Western Andean Front by means of a topological approach (Aconcagua Basin, Central Chile)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Linda Daniele</w:t>
+                <w:t xml:space="preserve">Fault zones in limestones: impact on karstogenesis and groundwater flow (Lez aquifer, southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gert Heuser</w:t>
+                <w:t xml:space="preserve">Sylvain Mayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Arancibia</w:t>
+                <w:t xml:space="preserve">V. Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 28, pp.2429-2438. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-020-02200-3⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 28, pp.2387-2408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-020-02189-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03690241v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration, mapping and characterization of filtration galleries of the Pica Oasis, northern Chile: A contribution to the knowledge of the Pica aquifer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connectivity of fractures and groundwater flows analyses into the Western Andean Front by means of a topological approach (Aconcagua Basin, Central Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constanza Maass</w:t>
+                <w:t xml:space="preserve">Matías Taucare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Pérez</w:t>
+                <w:t xml:space="preserve">Gert Heuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Yáñez</w:t>
+                <w:t xml:space="preserve">Gloria Arancibia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andean geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (3), pp.529-558. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.2429-2438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5027/andgeoV47n3-3272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-020-02200-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803484v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03690241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the conceptual model of the Pampa del Tamarugal Aquifer: Implications for Central Depression water resources</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hydraulic characterization and identification of flow-bearing structures based on multi-scale investigations applied to the Lez karst aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Yáñez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2019.102217⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.100627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2019.100627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903690v1</w:t>
+                <w:t xml:space="preserve">hal-02356470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary study with quantitative analysis of isotopic data for the assessment of recharge and functioning of volcanic aquifers: Case of Bromo-Tengger volcano, Indonesia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Changes in the conceptual model of the Pampa del Tamarugal Aquifer: Implications for Central Depression water resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Yáñez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2019.100634⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94, pp.102217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2019.102217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410291v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water table variations in the hyperarid Atacama Desert: Role of the increasing groundwater extraction in the pampa del tamarugal (Northern Chile)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multidisciplinary study with quantitative analysis of isotopic data for the assessment of recharge and functioning of volcanic aquifers: Case of Bromo-Tengger volcano, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 168, pp.9-16. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.100634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2019.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2019.100634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903640v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ geophysical and hydro-geochemical monitoring to infer landslide dynamics (Pégairolles-de-l'Escalette landslide, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water table variations in the hyperarid Atacama Desert: Role of the increasing groundwater extraction in the pampa del tamarugal (Northern Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliya Denchik</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2019.04.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168, pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2019.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131042v1</w:t>
+                <w:t xml:space="preserve">hal-03903640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic characterization and identification of flow-bearing structures based on multi-scale investigations applied to the Lez karst aquifer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ geophysical and hydro-geochemical monitoring to infer landslide dynamics (Pégairolles-de-l'Escalette landslide, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Denchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Dausse</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26, pp.100627. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 254, pp.102-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2019.100627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2019.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356470v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary study for the assessment of the geometry, boundaries and preferential recharge zones of an overexploited aquifer in the Atacama Desert (Pampa del Tamarugal, Northern Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Lira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 86, pp.366-383. </w:t>
@@ -1780,51 +1780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1908,473 +1908,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of karstogenesis: an approach based on fracturing and hydrogeological processes</w:t>
+                <w:t xml:space="preserve">The brittle and ductile components of displacement along fault zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lafare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Leonardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+                <w:t xml:space="preserve">Virginie Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benzaggagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbonates and Evaporites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13146-017-0337-6⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 439 (1), pp.395-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP439.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849575v1</w:t>
+                <w:t xml:space="preserve">hal-02083111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the specific yield in a two-layer hard-rock aquifer model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical modeling of karstogenesis: an approach based on fracturing and hydrogeological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain de Marsily</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
+                <w:t xml:space="preserve">Antoine Lafare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.05.013⟩</w:t>
+              <w:t xml:space="preserve">Carbonates and Evaporites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (3), pp.391 - 401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13146-017-0337-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537837v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The brittle and ductile components of displacement along fault zones</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of the specific yield in a two-layer hard-rock aquifer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Roche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Benzaggagh</w:t>
+                <w:t xml:space="preserve">Ghislain de Marsily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 439 (1), pp.395-412. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 551, pp.328-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP439.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083111v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saltwater wedge variation in a non-anthropogenic coastal karst aquifer influenced by a strong tidal range (Burren, Ireland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Perriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiernan Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 519, pp.2350-2365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2408,103 +2408,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de nouveaux traçages et forages à la connaissance hydrogéologique de l’aquifère karstique du Lez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62, pp.7-14</w:t>
@@ -2533,64 +2533,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of the piezometric fluctuations and precursors associated with the November 29, 2007, magnitude 7.4 earthquake in Martinique (Lesser Antilles) Interprétation des fluctuations piézométriques et des précurseurs associés au séisme de magnitude 7,4 du 29 novembre 2007 sur l'île de la Martinique (Petites Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2675,51 +2675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid transfers in a carbonate-gaseous aquifer through the local tectonic and geodynamic history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2779,77 +2779,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary approach to determine the structural geometry of hard-rock aquifers. Application to the Plancoet migmatitic aquifer (NE Brittany, W France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2913,51 +2913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrologic measurements in wells in the Aigion area (Corinth Gulf, Greece): Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gavrilenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3042,346 +3042,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions des occupations et usages des sols sur le long terme et lien avec la recharge – application aux hydrosystèmes karstiques de la Loue (25) et de Fontaine de Vaucluse (84)</w:t>
+                <w:t xml:space="preserve">Modelling karstic mediterranean forest environments: quantifying groundwater recharge while controlling surface water and energy transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Crespin-Boucaud</w:t>
+                <w:t xml:space="preserve">Brune Raynaud--Schell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géosciences Montpellier, Hydrosciences Montpellier et ISEM, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Advancing Critical Zone science: 3rd OZCAR TERENO International Conference, Paris, France, September 29th to October 2nd, 2025, Paris (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OZCAR - TERENO, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352106v1</w:t>
+                <w:t xml:space="preserve">hal-05518453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling karstic mediterranean forest environments: quantifying groundwater recharge while controlling surface water and energy transfers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolutions des occupations et usages des sols sur le long terme et lien avec la recharge – application aux hydrosystèmes karstiques de la Loue (25) et de Fontaine de Vaucluse (84)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+                <w:t xml:space="preserve">Arthur Crespin-Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+                <w:t xml:space="preserve">Pascal Bérion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Kempf</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Critical Zone science: 3rd OZCAR TERENO International Conference, Paris, France, September 29th to October 2nd, 2025, Paris (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OZCAR - TERENO, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géosciences Montpellier, Hydrosciences Montpellier et ISEM, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518453v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying groundwater recharge in karstic mediterranean environments controlling surface water and energy transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brune Raynaud-Schell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3432,90 +3432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement hydrodynamiquedes zones de faille : une approche pluridisciplinairede l’échelle des structures internes à celle del’organisation des écoulements souterrains d’unaquifère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3553,103 +3553,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Karst network from surface to subsurface within fault zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t>
@@ -3678,103 +3678,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Carbonated Fault Zones Hydrodynamics and Transport Considering Parametric and Predictive Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne (Austria), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3808,103 +3808,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des transferts d'énergie et d'eau à l'interface Surface-Atmosphère sur les sites ICOS de Puéchabon et Font-Blanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brune Raynaud--Schell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Scientifique et Technique ICOS-France 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau ICOS-France, Nov 2023, Montpellier, France</w:t>
@@ -3933,77 +3933,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale spatial reconstitution of pressure and tracer tests responses in a karst aquifer (Lez aquifer, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4028,77 +4028,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale spatial reconstitution of pressure and tracer tests responses in a karst aquifer (Lez aquifer, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4132,64 +4132,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault zone in massive limestones : karstified or not karstified contexts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4251,588 +4251,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault and karstification: extrapolation from case study of Saint-Clément fault, Languedoc, France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In-Situ Geophysical and Hydro-Geochemical Monitoring for Landslide Dynamics (Lodève Landslide, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Denchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroKarst</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAGE, Sep 2018, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03311570v1</w:t>
+                <w:t xml:space="preserve">hal-02105227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ Geophysical and Hydro-Geochemical Monitoring for Landslide Dynamics (Lodève Landslide, France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fault and karstification: extrapolation from case study of Saint-Clément fault, Languedoc, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuroKarst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105227v1</w:t>
+                <w:t xml:space="preserve">hal-03311570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Echelle de la Dynamique des Crues et de l’hydrodynamique Souterraine en milieu karstique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Frédéric Boyer</w:t>
+                <w:t xml:space="preserve">Recharge area of the Umbulan spring on the basis of the geology, hydrochemistry and isotopic approach, a high discharge spring of the Bromo-Tengger volcano, East Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Toulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique et d'information OSU OREME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AGU 2017 Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104435v1</w:t>
+                <w:t xml:space="preserve">hal-02100152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recharge area of the Umbulan spring on the basis of the geology, hydrochemistry and isotopic approach, a high discharge spring of the Bromo-Tengger volcano, East Java</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+                <w:t xml:space="preserve">Multi-Echelle de la Dynamique des Crues et de l’hydrodynamique Souterraine en milieu karstique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2017 Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Journée scientifique et d'information OSU OREME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100152v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des flux de recharge à différentes échelles de temps et d’observation en milieu karstique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4881,575 +4881,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst genesis modelling of a regional Mediterranean aquifer (Lez, France).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+                <w:t xml:space="preserve">Characterisation of antibioresistance of bacterial communities in a mediterranean karst system: impact of hydrogeological functioning during the hydrological cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Massonnat</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Masnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique de Montety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128839v1</w:t>
+                <w:t xml:space="preserve">hal-02122688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessments of groundwater recharge in the hyperarid Tarapaca alluvial fan (Northern Chile) at various scales of time and space.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ assessment of the permeability tensor of homogeneous anisotropic sedimentary rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chédeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Massonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Viguier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claudio Moya</w:t>
+                <w:t xml:space="preserve">Jean-Paul Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125535v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific yield comparison between the two layers of a hard-rock aquifer model with Advar, a new quality-of-fit criterion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Karst genesis modelling of a regional Mediterranean aquifer (Lez, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lachasagne</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Massonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Darey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Planteblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125403v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Resistivity Tomography (ERT) as a tool for the assessment of karst features in carbonate aquifers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Clauzon</w:t>
+                <w:t xml:space="preserve">Assessments of groundwater recharge in the hyperarid Tarapaca alluvial fan (Northern Chile) at various scales of time and space.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lesparre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Hurmic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brunet</w:t>
+                <w:t xml:space="preserve">Claudio Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125365v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of aquifer limits inside an Andean Piedmont (between 19,5◦S and 20◦S - Northern Chile) with TDEM and gauging methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Lira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5491,90 +5508,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences and characterization of groundwater circulation in dryland piedmonts+ impacts on aquifer recharge. Example of the Andean Piedmont between 19.5°S and 20°S (Northern Chile).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Lira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5610,346 +5627,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ assessment of the permeability tensor of homogeneous anisotropic sedimentary rocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical Resistivity Tomography (ERT) as a tool for the assessment of karst features in carbonate aquifers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chédeville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gerard Massonnat</w:t>
+                <w:t xml:space="preserve">N. Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Rolando</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+                <w:t xml:space="preserve">Antoine Hurmic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122712v1</w:t>
+                <w:t xml:space="preserve">hal-02125365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of antibioresistance of bacterial communities in a mediterranean karst system: impact of hydrogeological functioning during the hydrological cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Hery</w:t>
+                <w:t xml:space="preserve">Specific yield comparison between the two layers of a hard-rock aquifer model with Advar, a new quality-of-fit criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain de Marsily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Masnou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Lachasagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122688v1</w:t>
+                <w:t xml:space="preserve">hal-02125403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des facteurs de contrôle de la recharge et des écoulements souterrains à différentes échelles de temps en zone de piedmont aride et hyper-aride : exemple de l'aquifère de la Pampa del Tamarugal (Nord Chili)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lictevout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Joint Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5974,90 +5974,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two-layer conceptual model of Hard Rock Aquifers: validation with a deterministic hydrogeological model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain de Marsily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Technical Days of the International Association of Hydrogeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Vendée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6134,51 +6134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. De Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effervescence : environnements et résidus de médicaments : enjeux présents et futurs : quelles réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
@@ -6207,77 +6207,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elements de genèse des karsts péri-méditerranéens : impact de la tectonique sur l'évolution des drains karstiques (Karst Nord-Montpelliérains)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Besançon, France. p. 293-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6315,64 +6315,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of the piezometric fluctuations associated to the november 29, 2007 7.4 earthquake in Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vittecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lachassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Leonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Conférence Géologique de la Caraïbe (19th caribbean geological conference 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Le Gosier - Guadeloupe - FWI, France. pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6410,51 +6410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution of the local tectonic and geodynamic history to study the fluid transfers in a carbo-gaseous (Quezac, southern Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6537,103 +6537,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des transferts d'énergie et d'eau à l'interface Surface-Atmosphère dans les forêts méditerranéenne en zone karstique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brune Raynaud--Schell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMSC 2024 : 5èmes Journées de Modélisation des Surfaces Continentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. </w:t>
@@ -6675,77 +6675,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Aliouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6787,51 +6787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Allies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6925,64 +6925,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de l’antibiorésistance dans un réservoir d’eau potable : l’aquifère karstique du Lez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7063,51 +7063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7162,90 +7162,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de caractérisation des flux de recharge à différentes échelles de temps et d’observations en milieu karstique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Durepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Molina Porras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7345,51 +7345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreo; Bartolomé and Carrasco; Francisco and Durán; Juan José and Jiménez; Pablo and LaMoreaux; James W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.331--338, 2015, Environmental Earth Sciences, 978-3-642-17435-3. </w:t>
@@ -7427,64 +7427,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MEDYCYSS observatory, a Multi scalE observatory of flooD dYnamiCs and hYdrodynamicS in karSt (Mediterranean border Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7591,353 +7591,353 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Caractérisation hydrochimique, qualité, vulnérabilité de l'hydrosystème et de l'écosystème souterrain associé - Rapport final.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez - Synthèse des résultats et recommandations - Rapport final L5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+                <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Prié</w:t>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61013-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146466v1</w:t>
+                <w:t xml:space="preserve">hal-03146479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez - Synthèse des résultats et recommandations - Rapport final L5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Caractérisation hydrochimique, qualité, vulnérabilité de l'hydrosystème et de l'écosystème souterrain associé - Rapport final.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Caballero</w:t>
+                <w:t xml:space="preserve">Vincent Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61013-FR, BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146479v1</w:t>
+                <w:t xml:space="preserve">hal-03146466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Résultats complémentaires apportés par les forages et les traçages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Dausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-61612-FR, BRGM (Bureau de recherches géologiques et minières). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7972,51 +7972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités de l'année 2010-2011 (juin à juin) du projet Gestion multi-usages du Lez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Batiot Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8081,77 +8081,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Synthèse des connaissances récentes et passées - Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8372,51 +8372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130866" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803492v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boura" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Clauzon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03908358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lictevout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Daniele" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mayolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;onardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soliva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02189-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690241v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Taucare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Heuser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Arancibia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02200-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abellanosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Maass" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s P&#233;rez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5027/andgeoV47n3-3272" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2019.102217" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toulier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100634" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2019.05.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02131042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Denchik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dupuy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.04.009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356470v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dausse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100627" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.05.018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafare" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leonardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13146-017-0337-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083111v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benzaggagh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.21" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perriquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiernan Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dausse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00681382v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.09.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DM7BGTC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Macquar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492008-113" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.5.227" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419114v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gavrilenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNJ986B5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352106v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Crespin-Boucaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;rion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518453v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud--Schell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud-Schell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Collet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152534" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810356v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19597" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128488v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2628" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311615v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311570v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105227v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802647" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104435v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durepaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128839v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Planteblat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viguier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Moya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125403v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachasagne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hurmic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122712v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;deville" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rolando" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122688v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02465218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491060v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Montety" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00863852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tissier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641754v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509575v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090875v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina Porras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_37" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143823v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599577v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batiot Guilhe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell Estupina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803492v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Clauzon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.130866" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03887198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lictevout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Abellanosa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Maass" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s P&#233;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5027/andgeoV47n3-3272" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03908358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Daniele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2020.1764001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mayolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#233;onardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soliva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02189-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Taucare" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Heuser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Arancibia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02200-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dausse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100627" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2019.102217" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410291v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toulier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2019.100634" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2019.05.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02131042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Denchik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Dupuy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.04.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.05.018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benzaggagh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.21" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafare" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leonardi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13146-017-0337-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537837v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perriquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiernan Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.10.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dausse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00681382v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vittecoq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.09.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DM7BGTC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Macquar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/0016-76492008-113" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.5.227" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419114v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gavrilenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.11.018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNJ986B5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518453v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud--Schell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352106v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Crespin-Boucaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;rion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208289v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud-Schell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Collet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e152534" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810356v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19597" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960780v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128488v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2628" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311615v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02105227v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802647" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311570v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02106639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durepaire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122688v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;deville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rolando" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128839v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Planteblat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125535v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viguier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Moya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127708v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02122761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125365v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesparre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hurmic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125403v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachasagne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02465218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491060v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hery" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masnou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. De Montety" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00863852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tissier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641754v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509575v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090875v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407828v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Toubiana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bourdin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02111953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourdin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Molina Porras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_37" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146466v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143823v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599577v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batiot Guilhe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell Estupina" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>