--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -306,235 +306,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “silent” agroecology: the significance of unrecognized sociotechnical changes made by French farmers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LUZ’CO - Solutions collectives pour développer les légumineuses fourragères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaida Garcia-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41130-021-00140-4⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.191-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/n8vf-mm38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198211v1</w:t>
+                <w:t xml:space="preserve">hal-03480519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUZ’CO - Solutions collectives pour développer les légumineuses fourragères</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A “silent” agroecology: the significance of unrecognized sociotechnical changes made by French farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adelaida Garcia-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 82, pp.191-204. </w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (1), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/n8vf-mm38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41130-021-00140-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480519v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAP VERT - Comprendre, vivre et accompagner la transition agroécologique en collectif</w:t>
               </w:r>
@@ -648,265 +648,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local inter-farm cooperation: a hidden potential for the agroecological transition in northern agricultures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The economic potential of agroecology: empirical evidence from Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Bruil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Brunori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Maria Costa Madureira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2018.1509168⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, online first, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904412v1</w:t>
+                <w:t xml:space="preserve">hal-02625121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic potential of agroecology: empirical evidence from Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local inter-farm cooperation: a hidden potential for the agroecological transition in northern agricultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, online first, </w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (2), pp.145-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2018.1509168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625121v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing autonomy with the machinery cooperative: experiences of French dairy farmers in an era of liberalization and agroecology</w:t>
               </w:r>
@@ -2120,735 +2120,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalités contemporaines des interactions inter-exploitations agricoles : Le cas d'un territoire breton péri-urbain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les interactions entre diverses exploitations agricoles : un levier pour les collectivités territoriales dans le Morbihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18è Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE-SFER-CIRAD, Dec 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; ESA Angers, Jun 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296270v1</w:t>
+                <w:t xml:space="preserve">hal-04617135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la persistance et l'originalité des Cuma en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réalités contemporaines des interactions inter-exploitations agricoles : Le cas d'un territoire breton péri-urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER); Ecole Supérieure d'Agriculture (ESA), Jun 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">18è Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE-SFER-CIRAD, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605622v1</w:t>
+                <w:t xml:space="preserve">hal-05296270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inscription des exploitations agricoles dans l'espace périurbain : Le cas de la métropole rennaise en 2024</w:t>
+                <w:t xml:space="preserve">Comprendre la persistance et l'originalité des Cuma en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER (Société Française d'Economie Rurale) - ESA Angers (Ecole Supérieure d'Agriculture), Jun 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">Colloque « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER); Ecole Supérieure d'Agriculture (ESA), Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608281v1</w:t>
+                <w:t xml:space="preserve">hal-04605622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions entre diverses exploitations agricoles : un levier pour les collectivités territoriales dans le Morbihan</w:t>
+                <w:t xml:space="preserve">Inscription des exploitations agricoles dans l'espace périurbain : Le cas de la métropole rennaise en 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFER; ESA Angers, Jun 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">, SFER (Société Française d'Economie Rurale) - ESA Angers (Ecole Supérieure d'Agriculture), Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617135v1</w:t>
+                <w:t xml:space="preserve">hal-04608281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer la voie du collectif pour relever le défi de la transmission en agriculture. Étude d'un groupe d'agriculteurs du Maine-et Loire.</w:t>
+                <w:t xml:space="preserve">« Faire avec les adventices » : L'intérêt écologique de la flore spontanée confronté aux pratiques et contraintes des agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cnudde Corentin</w:t>
+                <w:t xml:space="preserve">Maëlle Le Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Melot</w:t>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Dec 2023, AgroParisTech Saclay, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505736v1</w:t>
+                <w:t xml:space="preserve">hal-04668829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What kind of working conditions are suitable for peer-to-peer cooperation and agroecological transition in dairy farms?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manon Kister</w:t>
+                <w:t xml:space="preserve">Explorer la voie du collectif pour relever le défi de la transmission en agriculture. Étude d'un groupe d'agriculteurs du Maine-et Loire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cnudde Corentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Rennes Angers, Jul 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Dec 2023, AgroParisTech Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635079v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles conditions écologiques et sociales pour favoriser la transition agro-écologique des exploitations agricoles ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+                <w:t xml:space="preserve">What kind of working conditions are suitable for peer-to-peer cooperation and agroecological transition in dairy farms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dumeix-Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'axe "Ressources" de l’Observatoire des Sciences de l’Univers de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes Angers, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668927v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Faire avec les adventices » : L'intérêt écologique de la flore spontanée confronté aux pratiques et contraintes des agriculteurs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Quelles conditions écologiques et sociales pour favoriser la transition agro-écologique des exploitations agricoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'axe "Ressources" de l’Observatoire des Sciences de l’Univers de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668829v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un paradoxe des Cuma françaises ? Un levier pour la mécanisation devenant aussi un levier pour la transition agroécologique</w:t>
               </w:r>
@@ -2897,619 +2897,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les CUMA et la JAC : Quelles contributions des militants jacistes au développement des Cuma ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A style of farm work, intensive and collective, conducive for the agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Apr 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Work in Agriculture "Thinking the future of work in agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAWA; INRAE; UMR Territoires; RMT Travail en agriculture, Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740438v1</w:t>
+                <w:t xml:space="preserve">hal-03195232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des agriculteurs et des machines. Un développement singulier des Cuma en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les CUMA et la JAC : Quelles contributions des militants jacistes au développement des Cuma ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Flauraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. journées de recherche en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD; VetAgro Sup; Université Clermont Auvergne; UMR Territoires, Apr 2021, Online, France. pp.1-22</w:t>
+              <w:t xml:space="preserve">14. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Apr 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609731v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition agroécologique d'AOP laitières : l'impossible désintensification animale et fourragère ?</w:t>
+                <w:t xml:space="preserve">Des agriculteurs et des machines. Un développement singulier des Cuma en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de recherche en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Castanet-Tolosan, France. pp.1-22</w:t>
+              <w:t xml:space="preserve">14. journées de recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD; VetAgro Sup; Université Clermont Auvergne; UMR Territoires, Apr 2021, Online, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609707v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A style of farm work, intensive and collective, conducive for the agroecological transition</w:t>
+                <w:t xml:space="preserve">Transition agroécologique d'AOP laitières : l'impossible désintensification animale et fourragère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Work in Agriculture "Thinking the future of work in agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAWA; INRAE; UMR Territoires; RMT Travail en agriculture, Mar 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">15. Journées de recherche en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Castanet-Tolosan, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195232v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le glyphosate en agriculture de conservation : un cas illustratif de la dépendance de l'agriculture française aux pesticides</w:t>
+                <w:t xml:space="preserve">Estratégias dos pecuaristas franceses para se tornarem mais autônomos em relação aos mercados através de uma maior cooperação entre os pares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3. AgUrb - Conferência Internacional Agricultura e Alimentação em uma Sociedade Urbanizada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal do Rio Grande do Sul (UFRGS). Porto Alegre, BRA., Sep 2018, Porto Alegre, Brazil. pp.31 vues, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13921.56162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959644v1</w:t>
+                <w:t xml:space="preserve">hal-01905536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estratégias dos pecuaristas franceses para se tornarem mais autônomos em relação aos mercados através de uma maior cooperação entre os pares</w:t>
+                <w:t xml:space="preserve">Le glyphosate en agriculture de conservation : un cas illustratif de la dépendance de l'agriculture française aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. AgUrb - Conferência Internacional Agricultura e Alimentação em uma Sociedade Urbanizada</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905536v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération de proximité entre agriculteurs à l'épreuve de l'agroécologie</w:t>
               </w:r>
@@ -3521,51 +3521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Pignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3912,437 +3912,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ações coletivas na agricultura francesa: a experiência das Cooperativas de Utilização de Maquinário Agrícola (CUMA) e suas potencialidades frente aos novos desafios</w:t>
+                <w:t xml:space="preserve">Persistence and renewal of cooperation in farm work in French agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminário IAPAR/EMATER "Ações coletivas na agricultura: a experiência francesa e as potencialidades no estado do Paraná"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Agronômico do Parana (IAPAR). Parana, BRA., Nov 2016, Londrina, Brazil. pp.43 vues</w:t>
+              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Maringá, Brazil. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795899v1</w:t>
+                <w:t xml:space="preserve">hal-01860872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm machinery cooperatives: a new arena for agroecological innovation?</w:t>
+                <w:t xml:space="preserve">Ações coletivas na agricultura francesa: a experiência das Cooperativas de Utilização de Maquinário Agrícola (CUMA) e suas potencialidades frente aos novos desafios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Maringá, France. 10 p</w:t>
+              <w:t xml:space="preserve">Seminário IAPAR/EMATER "Ações coletivas na agricultura: a experiência francesa e as potencialidades no estado do Paraná"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Agronômico do Parana (IAPAR). Parana, BRA., Nov 2016, Londrina, Brazil. pp.43 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860865v1</w:t>
+                <w:t xml:space="preserve">hal-02795899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing searches for autonomy among French farmers: a starting point for agroecology?</w:t>
+                <w:t xml:space="preserve">L'autonomisation d'éleveurs en Cuma : entre pragmatisme économique, activation de processus écologiques et perte de confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European IFSA Symposium : Social and technological transformation of farming systems: Diverging and converging pathways</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Harper Adams University. Newport, GBR., Jul 2016, Newport, United Kingdom. 12 p</w:t>
+              <w:t xml:space="preserve">LML 2016 - Libéralisation des Marchés Laitiers : évolution des politiques publiques, conséquences et adaptations des acteurs économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743739v1</w:t>
+                <w:t xml:space="preserve">hal-02742813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autonomisation d'éleveurs en Cuma : entre pragmatisme économique, activation de processus écologiques et perte de confiance</w:t>
+                <w:t xml:space="preserve">Increasing searches for autonomy among French farmers: a starting point for agroecology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LML 2016 - Libéralisation des Marchés Laitiers : évolution des politiques publiques, conséquences et adaptations des acteurs économiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">12. European IFSA Symposium : Social and technological transformation of farming systems: Diverging and converging pathways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harper Adams University. Newport, GBR., Jul 2016, Newport, United Kingdom. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742813v1</w:t>
+                <w:t xml:space="preserve">hal-02743739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence and renewal of cooperation in farm work in French agriculture</w:t>
+                <w:t xml:space="preserve">Farm machinery cooperatives: a new arena for agroecological innovation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Maringá, Brazil. 11 p</w:t>
+              <w:t xml:space="preserve">, Nov 2016, Maringá, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860872v1</w:t>
+                <w:t xml:space="preserve">hal-01860865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre visible les arrangements collectifs entre agriculteurs</w:t>
               </w:r>
@@ -4430,256 +4430,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observación de dinámicas colectivas de transición agroecológica en Francia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t>
+                <w:t xml:space="preserve">Coopération agricole de production : renouvellement des modalités de coopération de proximité entre agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Vaquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congreso Latinoamericano de Agroecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedad Científica Latinoamericana de Agroecología (SOCLA). ARG., Oct 2015, La Plata, Argentina. 6 p</w:t>
+              <w:t xml:space="preserve">Colloque SFER "Structures d'exploitation et exercice de l'activité agricole : continuités, changements ou ruptures ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742520v1</w:t>
+                <w:t xml:space="preserve">hal-02742612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération agricole de production : renouvellement des modalités de coopération de proximité entre agriculteurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Vaquié</w:t>
+                <w:t xml:space="preserve">Observación de dinámicas colectivas de transición agroecológica en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Structures d'exploitation et exercice de l'activité agricole : continuités, changements ou ruptures ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France. 10 p</w:t>
+              <w:t xml:space="preserve">5. Congreso Latinoamericano de Agroecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Científica Latinoamericana de Agroecología (SOCLA). ARG., Oct 2015, La Plata, Argentina. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742612v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire les effets de la participation des agriculteurs au « développement rural durable territorial » au Brésil par les trajectoires, les projets et les coalitions de politiques publiques</w:t>
               </w:r>
@@ -5090,51 +5090,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can collective organization and the search for autonomy lead to an agroecological transition? The example of farm machinery cooperatives in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5502,51 +5502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD751BF8"/>
+    <w:nsid w:val="2E0A8010"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5733,51 +5733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9196-1488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234186089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753840v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.862779" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198211v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00140-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Valorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Garcia-Velasco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n8vf-mm38" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Pignal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Blondel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/a81s0q" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Douwe van Der Ploeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1509168" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Bruil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Maria Costa Madureira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.09.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5554" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Vaqui&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kister" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumeix-Toullec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q3v" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2178-1_5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1_5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3243-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Pignal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cittadini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798704v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnudde Corentin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Peu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609731v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609707v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13921.56162" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984288v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788172v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860872v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio L. &#193;vila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Silveira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Galvao Freire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02056357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ANGE0020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9196-1488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234186089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753840v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.862779" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Valorge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Garcia-Velasco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n8vf-mm38" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00140-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Pignal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Blondel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/a81s0q" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Douwe van Der Ploeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Bruil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Maria Costa Madureira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.09.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1509168" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5554" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Vaqui&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kister" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumeix-Toullec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q3v" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2178-1_5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1_5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3243-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Pignal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cittadini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798704v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617135v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Peu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnudde Corentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740438v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13921.56162" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959644v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984288v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788172v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743739v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio L. &#193;vila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Silveira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Galvao Freire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02056357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ANGE0020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>