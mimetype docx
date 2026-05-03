--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -306,235 +306,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LUZ’CO - Solutions collectives pour développer les légumineuses fourragères</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A “silent” agroecology: the significance of unrecognized sociotechnical changes made by French farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adelaida Garcia-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/n8vf-mm38⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-021-00140-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480519v1</w:t>
+                <w:t xml:space="preserve">hal-03198211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “silent” agroecology: the significance of unrecognized sociotechnical changes made by French farmers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LUZ’CO - Solutions collectives pour développer les légumineuses fourragères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaida Garcia-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 102 (1), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.191-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41130-021-00140-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/n8vf-mm38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198211v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAP VERT - Comprendre, vivre et accompagner la transition agroécologique en collectif</w:t>
               </w:r>
@@ -648,265 +648,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic potential of agroecology: empirical evidence from Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local inter-farm cooperation: a hidden potential for the agroecological transition in northern agricultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.09.003⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (2), pp.145-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2018.1509168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625121v1</w:t>
+                <w:t xml:space="preserve">hal-01904412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local inter-farm cooperation: a hidden potential for the agroecological transition in northern agricultures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The economic potential of agroecology: empirical evidence from Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Bruil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Brunori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Maria Costa Madureira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (2), pp.145-179. </w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, online first, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21683565.2018.1509168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904412v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing autonomy with the machinery cooperative: experiences of French dairy farmers in an era of liberalization and agroecology</w:t>
               </w:r>
@@ -2120,735 +2120,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions entre diverses exploitations agricoles : un levier pour les collectivités territoriales dans le Morbihan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réalités contemporaines des interactions inter-exploitations agricoles : Le cas d'un territoire breton péri-urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; ESA Angers, Jun 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">18è Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE-SFER-CIRAD, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617135v1</w:t>
+                <w:t xml:space="preserve">hal-05296270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalités contemporaines des interactions inter-exploitations agricoles : Le cas d'un territoire breton péri-urbain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre la persistance et l'originalité des Cuma en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18è Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE-SFER-CIRAD, Dec 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER); Ecole Supérieure d'Agriculture (ESA), Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296270v1</w:t>
+                <w:t xml:space="preserve">hal-04605622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la persistance et l'originalité des Cuma en France</w:t>
+                <w:t xml:space="preserve">Inscription des exploitations agricoles dans l'espace périurbain : Le cas de la métropole rennaise en 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER); Ecole Supérieure d'Agriculture (ESA), Jun 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">Colloque SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER (Société Française d'Economie Rurale) - ESA Angers (Ecole Supérieure d'Agriculture), Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605622v1</w:t>
+                <w:t xml:space="preserve">hal-04608281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inscription des exploitations agricoles dans l'espace périurbain : Le cas de la métropole rennaise en 2024</w:t>
+                <w:t xml:space="preserve">Les interactions entre diverses exploitations agricoles : un levier pour les collectivités territoriales dans le Morbihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Remy</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFER (Société Française d'Economie Rurale) - ESA Angers (Ecole Supérieure d'Agriculture), Jun 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">, SFER; ESA Angers, Jun 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608281v1</w:t>
+                <w:t xml:space="preserve">hal-04617135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Faire avec les adventices » : L'intérêt écologique de la flore spontanée confronté aux pratiques et contraintes des agriculteurs</w:t>
+                <w:t xml:space="preserve">Explorer la voie du collectif pour relever le défi de la transmission en agriculture. Étude d'un groupe d'agriculteurs du Maine-et Loire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Le Peu</w:t>
+                <w:t xml:space="preserve">Cnudde Corentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+                <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Dec 2023, AgroParisTech Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668829v1</w:t>
+                <w:t xml:space="preserve">hal-04505736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer la voie du collectif pour relever le défi de la transmission en agriculture. Étude d'un groupe d'agriculteurs du Maine-et Loire.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Melot</w:t>
+                <w:t xml:space="preserve">What kind of working conditions are suitable for peer-to-peer cooperation and agroecological transition in dairy farms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dumeix-Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Dec 2023, AgroParisTech Saclay, France</w:t>
+              <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes Angers, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505736v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What kind of working conditions are suitable for peer-to-peer cooperation and agroecological transition in dairy farms?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manon Kister</w:t>
+                <w:t xml:space="preserve">Quelles conditions écologiques et sociales pour favoriser la transition agro-écologique des exploitations agricoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Rennes Angers, Jul 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'axe "Ressources" de l’Observatoire des Sciences de l’Univers de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635079v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles conditions écologiques et sociales pour favoriser la transition agro-écologique des exploitations agricoles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">« Faire avec les adventices » : L'intérêt écologique de la flore spontanée confronté aux pratiques et contraintes des agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Le Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'axe "Ressources" de l’Observatoire des Sciences de l’Univers de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668927v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un paradoxe des Cuma françaises ? Un levier pour la mécanisation devenant aussi un levier pour la transition agroécologique</w:t>
               </w:r>
@@ -2897,619 +2897,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A style of farm work, intensive and collective, conducive for the agroecological transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les CUMA et la JAC : Quelles contributions des militants jacistes au développement des Cuma ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Flauraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Work in Agriculture "Thinking the future of work in agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAWA; INRAE; UMR Territoires; RMT Travail en agriculture, Mar 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">14. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Apr 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195232v1</w:t>
+                <w:t xml:space="preserve">hal-03740438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les CUMA et la JAC : Quelles contributions des militants jacistes au développement des Cuma ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des agriculteurs et des machines. Un développement singulier des Cuma en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Apr 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">14. journées de recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD; VetAgro Sup; Université Clermont Auvergne; UMR Territoires, Apr 2021, Online, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740438v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des agriculteurs et des machines. Un développement singulier des Cuma en France</w:t>
+                <w:t xml:space="preserve">Transition agroécologique d'AOP laitières : l'impossible désintensification animale et fourragère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Rousselière</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. journées de recherche en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD; VetAgro Sup; Université Clermont Auvergne; UMR Territoires, Apr 2021, Online, France. pp.1-22</w:t>
+              <w:t xml:space="preserve">15. Journées de recherche en sciences sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Castanet-Tolosan, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609731v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition agroécologique d'AOP laitières : l'impossible désintensification animale et fourragère ?</w:t>
+                <w:t xml:space="preserve">A style of farm work, intensive and collective, conducive for the agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de recherche en sciences sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Castanet-Tolosan, France. pp.1-22</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Work in Agriculture "Thinking the future of work in agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAWA; INRAE; UMR Territoires; RMT Travail en agriculture, Mar 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609707v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estratégias dos pecuaristas franceses para se tornarem mais autônomos em relação aos mercados através de uma maior cooperação entre os pares</w:t>
+                <w:t xml:space="preserve">Le glyphosate en agriculture de conservation : un cas illustratif de la dépendance de l'agriculture française aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. AgUrb - Conferência Internacional Agricultura e Alimentação em uma Sociedade Urbanizada</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905536v1</w:t>
+                <w:t xml:space="preserve">hal-01959644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le glyphosate en agriculture de conservation : un cas illustratif de la dépendance de l'agriculture française aux pesticides</w:t>
+                <w:t xml:space="preserve">Estratégias dos pecuaristas franceses para se tornarem mais autônomos em relação aos mercados através de uma maior cooperação entre os pares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3. AgUrb - Conferência Internacional Agricultura e Alimentação em uma Sociedade Urbanizada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal do Rio Grande do Sul (UFRGS). Porto Alegre, BRA., Sep 2018, Porto Alegre, Brazil. pp.31 vues, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13921.56162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959644v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération de proximité entre agriculteurs à l'épreuve de l'agroécologie</w:t>
               </w:r>
@@ -3521,51 +3521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Pignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3748,847 +3748,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' compromises to develop autonomy through agroecological practices: revealing the lock-ins of the agrifood systems</w:t>
+                <w:t xml:space="preserve">La dimension collective du travail agricole : reconfigurations à travers la transition agroécologique. Une analyse à partir de l’expérience des Cuma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFHVS/ASFS Conference 2018 - The Agroecological Prospect: The Politics of Integrating Values, Food and Farming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Wisconsin. Madison, USA., Jun 2018, Madinson, United States</w:t>
+              <w:t xml:space="preserve">Séminaire du Réseau INRA-SAD "Travail agricole &amp; Transition agroécologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Sciences pour l'Action et le Développement (1218)., Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788172v1</w:t>
+                <w:t xml:space="preserve">hal-02790947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension collective du travail agricole : reconfigurations à travers la transition agroécologique. Une analyse à partir de l’expérience des Cuma</w:t>
+                <w:t xml:space="preserve">Farmers' compromises to develop autonomy through agroecological practices: revealing the lock-ins of the agrifood systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Réseau INRA-SAD "Travail agricole &amp; Transition agroécologique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Sciences pour l'Action et le Développement (1218)., Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">AFHVS/ASFS Conference 2018 - The Agroecological Prospect: The Politics of Integrating Values, Food and Farming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Wisconsin. Madison, USA., Jun 2018, Madinson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790947v1</w:t>
+                <w:t xml:space="preserve">hal-02788172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence and renewal of cooperation in farm work in French agriculture</w:t>
+                <w:t xml:space="preserve">Ações coletivas na agricultura francesa: a experiência das Cooperativas de Utilização de Maquinário Agrícola (CUMA) e suas potencialidades frente aos novos desafios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Maringá, Brazil. 11 p</w:t>
+              <w:t xml:space="preserve">Seminário IAPAR/EMATER "Ações coletivas na agricultura: a experiência francesa e as potencialidades no estado do Paraná"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Agronômico do Parana (IAPAR). Parana, BRA., Nov 2016, Londrina, Brazil. pp.43 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860872v1</w:t>
+                <w:t xml:space="preserve">hal-02795899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ações coletivas na agricultura francesa: a experiência das Cooperativas de Utilização de Maquinário Agrícola (CUMA) e suas potencialidades frente aos novos desafios</w:t>
+                <w:t xml:space="preserve">Farm machinery cooperatives: a new arena for agroecological innovation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminário IAPAR/EMATER "Ações coletivas na agricultura: a experiência francesa e as potencialidades no estado do Paraná"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Agronômico do Parana (IAPAR). Parana, BRA., Nov 2016, Londrina, Brazil. pp.43 vues</w:t>
+              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Maringá, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795899v1</w:t>
+                <w:t xml:space="preserve">hal-01860865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autonomisation d'éleveurs en Cuma : entre pragmatisme économique, activation de processus écologiques et perte de confiance</w:t>
+                <w:t xml:space="preserve">Increasing searches for autonomy among French farmers: a starting point for agroecology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LML 2016 - Libéralisation des Marchés Laitiers : évolution des politiques publiques, conséquences et adaptations des acteurs économiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">12. European IFSA Symposium : Social and technological transformation of farming systems: Diverging and converging pathways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harper Adams University. Newport, GBR., Jul 2016, Newport, United Kingdom. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742813v1</w:t>
+                <w:t xml:space="preserve">hal-02743739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing searches for autonomy among French farmers: a starting point for agroecology?</w:t>
+                <w:t xml:space="preserve">L'autonomisation d'éleveurs en Cuma : entre pragmatisme économique, activation de processus écologiques et perte de confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European IFSA Symposium : Social and technological transformation of farming systems: Diverging and converging pathways</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Harper Adams University. Newport, GBR., Jul 2016, Newport, United Kingdom. 12 p</w:t>
+              <w:t xml:space="preserve">LML 2016 - Libéralisation des Marchés Laitiers : évolution des politiques publiques, conséquences et adaptations des acteurs économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743739v1</w:t>
+                <w:t xml:space="preserve">hal-02742813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm machinery cooperatives: a new arena for agroecological innovation?</w:t>
+                <w:t xml:space="preserve">Persistence and renewal of cooperation in farm work in French agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Maringá, France. 10 p</w:t>
+              <w:t xml:space="preserve">, Nov 2016, Maringá, Brazil. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860865v1</w:t>
+                <w:t xml:space="preserve">hal-01860872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre visible les arrangements collectifs entre agriculteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopération agricole de production : renouvellement des modalités de coopération de proximité entre agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Vaquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Pignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres nationales "Travail en élevage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Sciences pour l'Action et le Développement (1218).; Institut de l'Elevage (IDELE). FRA.; Chambre d'Agriculture. FRA., Nov 2015, Dijon, France. 124 p</w:t>
+              <w:t xml:space="preserve">Colloque SFER "Structures d'exploitation et exercice de l'activité agricole : continuités, changements ou ruptures ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743974v1</w:t>
+                <w:t xml:space="preserve">hal-02742612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération agricole de production : renouvellement des modalités de coopération de proximité entre agriculteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rendre visible les arrangements collectifs entre agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Pignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Structures d'exploitation et exercice de l'activité agricole : continuités, changements ou ruptures ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France. 10 p</w:t>
+              <w:t xml:space="preserve">4. Rencontres nationales "Travail en élevage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Sciences pour l'Action et le Développement (1218).; Institut de l'Elevage (IDELE). FRA.; Chambre d'Agriculture. FRA., Nov 2015, Dijon, France. 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742612v1</w:t>
+                <w:t xml:space="preserve">hal-02743974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observación de dinámicas colectivas de transición agroecológica en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5090,51 +5090,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can collective organization and the search for autonomy lead to an agroecological transition? The example of farm machinery cooperatives in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5502,51 +5502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E0A8010"/>
+    <w:nsid w:val="F68E0C37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5733,51 +5733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9196-1488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234186089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753840v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.862779" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Valorge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Garcia-Velasco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n8vf-mm38" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00140-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Pignal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Blondel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/a81s0q" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Douwe van Der Ploeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Bruil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Maria Costa Madureira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.09.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1509168" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5554" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Vaqui&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kister" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumeix-Toullec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q3v" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2178-1_5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1_5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3243-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Pignal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cittadini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798704v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617135v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Peu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnudde Corentin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740438v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13921.56162" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959644v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984288v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788172v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743739v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860865v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio L. &#193;vila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Silveira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Galvao Freire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02056357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ANGE0020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9196-1488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234186089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753840v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.862779" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198211v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00140-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Valorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Garcia-Velasco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n8vf-mm38" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Pignal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Blondel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/a81s0q" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Douwe van Der Ploeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1509168" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Bruil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Maria Costa Madureira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.09.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5554" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Vaqui&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kister" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumeix-Toullec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q3v" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2178-1_5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1_5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3243-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Pignal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cittadini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798704v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnudde Corentin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Peu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609731v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609707v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13921.56162" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984288v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790947v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788172v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860872v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742612v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio L. &#193;vila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Silveira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Galvao Freire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02056357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ANGE0020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>