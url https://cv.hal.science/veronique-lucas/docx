--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -648,265 +648,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local inter-farm cooperation: a hidden potential for the agroecological transition in northern agricultures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The economic potential of agroecology: empirical evidence from Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barjolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janneke Bruil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Brunori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Maria Costa Madureira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2018.1509168⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, online first, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904412v1</w:t>
+                <w:t xml:space="preserve">hal-02625121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic potential of agroecology: empirical evidence from Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local inter-farm cooperation: a hidden potential for the agroecological transition in northern agricultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, online first, </w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (2), pp.145-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2019.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2018.1509168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625121v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing autonomy with the machinery cooperative: experiences of French dairy farmers in an era of liberalization and agroecology</w:t>
               </w:r>
@@ -1255,251 +1255,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élevage pastoral et viticulture dans le Minervois : stratégies collectives pour une agroécologie de territoires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une particularité française : les Cuma (coopératives d’utilisation de matériel agricole)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Alinon K.; Duteurtre G.; Lasseur J.; Poccard-Chapuis R. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sara Angeli Aguiton; Sylvain Brunier; Baptiste Kotras; Céline Pessis; Samuel Pinaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages et pâturages sous tension. Nouveaux regards sur les territoires méditerranéens et tropicaux.</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comment les machines ont pris la terre. Enquêtes sur la mécanisation de l’agriculture et ses conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.139-154, 2025, Sociétés, espaces, temps, 979-10-362-0857-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14q3v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221841v1</w:t>
+                <w:t xml:space="preserve">hal-05294724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une particularité française : les Cuma (coopératives d’utilisation de matériel agricole)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élevage pastoral et viticulture dans le Minervois : stratégies collectives pour une agroécologie de territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sara Angeli Aguiton; Sylvain Brunier; Baptiste Kotras; Céline Pessis; Samuel Pinaud. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lecole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alinon K.; Duteurtre G.; Lasseur J.; Poccard-Chapuis R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment les machines ont pris la terre. Enquêtes sur la mécanisation de l’agriculture et ses conséquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Éditions, pp.139-154, 2025, Sociétés, espaces, temps, 979-10-362-0857-7. </w:t>
+              <w:t xml:space="preserve">Élevages et pâturages sous tension. Nouveaux regards sur les territoires méditerranéens et tropicaux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14q3v⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éditions Quæ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-123, 2025, Matière à débattre et décider, 978-2-7592-4044-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294724v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexisting in farm machinery cooperatives: cooperation between heterogeneous farmers</w:t>
               </w:r>
@@ -2435,230 +2435,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer la voie du collectif pour relever le défi de la transmission en agriculture. Étude d'un groupe d'agriculteurs du Maine-et Loire.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Melot</w:t>
+                <w:t xml:space="preserve">What kind of working conditions are suitable for peer-to-peer cooperation and agroecological transition in dairy farms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dumeix-Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Kister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Dec 2023, AgroParisTech Saclay, France</w:t>
+              <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes Angers, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505736v1</w:t>
+                <w:t xml:space="preserve">hal-04635079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What kind of working conditions are suitable for peer-to-peer cooperation and agroecological transition in dairy farms?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manon Kister</w:t>
+                <w:t xml:space="preserve">Explorer la voie du collectif pour relever le défi de la transmission en agriculture. Étude d'un groupe d'agriculteurs du Maine-et Loire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cnudde Corentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Rennes Angers, Jul 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Dec 2023, AgroParisTech Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635079v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conditions écologiques et sociales pour favoriser la transition agro-écologique des exploitations agricoles ?</w:t>
               </w:r>
@@ -3264,442 +3264,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le glyphosate en agriculture de conservation : un cas illustratif de la dépendance de l'agriculture française aux pesticides</w:t>
+                <w:t xml:space="preserve">Estratégias dos pecuaristas franceses para se tornarem mais autônomos em relação aos mercados através de uma maior cooperação entre os pares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3. AgUrb - Conferência Internacional Agricultura e Alimentação em uma Sociedade Urbanizada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal do Rio Grande do Sul (UFRGS). Porto Alegre, BRA., Sep 2018, Porto Alegre, Brazil. pp.31 vues, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13921.56162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959644v1</w:t>
+                <w:t xml:space="preserve">hal-01905536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estratégias dos pecuaristas franceses para se tornarem mais autônomos em relação aos mercados através de uma maior cooperação entre os pares</w:t>
+                <w:t xml:space="preserve">La coopération de proximité entre agriculteurs à l'épreuve de l'agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan Douwe van Der Ploeg</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Pignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. AgUrb - Conferência Internacional Agricultura e Alimentação em uma Sociedade Urbanizada</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905536v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coopération de proximité entre agriculteurs à l'épreuve de l'agroécologie</w:t>
+                <w:t xml:space="preserve">Une agroécologie silencieuse : ombres et lumières dans le champ professionnel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Thomas</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984288v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une agroécologie silencieuse : ombres et lumières dans le champ professionnel français</w:t>
+                <w:t xml:space="preserve">Le glyphosate en agriculture de conservation : un cas illustratif de la dépendance de l'agriculture française aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956098v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interdépendance accrue entre agriculteurs en Cuma pour devenir plus autonomes vis-à-vis des marchés</w:t>
               </w:r>
@@ -3981,109 +3981,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm machinery cooperatives: a new arena for agroecological innovation?</w:t>
+                <w:t xml:space="preserve">L'autonomisation d'éleveurs en Cuma : entre pragmatisme économique, activation de processus écologiques et perte de confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Maringá, France. 10 p</w:t>
+              <w:t xml:space="preserve">LML 2016 - Libéralisation des Marchés Laitiers : évolution des politiques publiques, conséquences et adaptations des acteurs économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860865v1</w:t>
+                <w:t xml:space="preserve">hal-02742813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing searches for autonomy among French farmers: a starting point for agroecology?</w:t>
               </w:r>
@@ -4158,109 +4158,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autonomisation d'éleveurs en Cuma : entre pragmatisme économique, activation de processus écologiques et perte de confiance</w:t>
+                <w:t xml:space="preserve">Farm machinery cooperatives: a new arena for agroecological innovation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LML 2016 - Libéralisation des Marchés Laitiers : évolution des politiques publiques, conséquences et adaptations des acteurs économiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Work in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Maringá, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742813v1</w:t>
+                <w:t xml:space="preserve">hal-01860865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence and renewal of cooperation in farm work in French agriculture</w:t>
               </w:r>
@@ -4322,364 +4322,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération agricole de production : renouvellement des modalités de coopération de proximité entre agriculteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rendre visible les arrangements collectifs entre agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gasselin</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Pignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER "Structures d'exploitation et exercice de l'activité agricole : continuités, changements ou ruptures ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France. 10 p</w:t>
+              <w:t xml:space="preserve">4. Rencontres nationales "Travail en élevage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Sciences pour l'Action et le Développement (1218).; Institut de l'Elevage (IDELE). FRA.; Chambre d'Agriculture. FRA., Nov 2015, Dijon, France. 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742612v1</w:t>
+                <w:t xml:space="preserve">hal-02743974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre visible les arrangements collectifs entre agriculteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observación de dinámicas colectivas de transición agroecológica en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Pignal</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres nationales "Travail en élevage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Sciences pour l'Action et le Développement (1218).; Institut de l'Elevage (IDELE). FRA.; Chambre d'Agriculture. FRA., Nov 2015, Dijon, France. 124 p</w:t>
+              <w:t xml:space="preserve">5. Congreso Latinoamericano de Agroecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Científica Latinoamericana de Agroecología (SOCLA). ARG., Oct 2015, La Plata, Argentina. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743974v1</w:t>
+                <w:t xml:space="preserve">hal-02742520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observación de dinámicas colectivas de transición agroecológica en Francia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Arnaldo Cittadini</w:t>
+                <w:t xml:space="preserve">Coopération agricole de production : renouvellement des modalités de coopération de proximité entre agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Vaquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congreso Latinoamericano de Agroecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedad Científica Latinoamericana de Agroecología (SOCLA). ARG., Oct 2015, La Plata, Argentina. 6 p</w:t>
+              <w:t xml:space="preserve">Colloque SFER "Structures d'exploitation et exercice de l'activité agricole : continuités, changements ou ruptures ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Feb 2015, Rennes, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742520v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire les effets de la participation des agriculteurs au « développement rural durable territorial » au Brésil par les trajectoires, les projets et les coalitions de politiques publiques</w:t>
               </w:r>
@@ -5090,51 +5090,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can collective organization and the search for autonomy lead to an agroecological transition? The example of farm machinery cooperatives in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5502,51 +5502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F68E0C37"/>
+    <w:nsid w:val="E643C30F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5733,51 +5733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9196-1488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234186089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753840v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.862779" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198211v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00140-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Valorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Garcia-Velasco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n8vf-mm38" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Pignal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Blondel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/a81s0q" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904412v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Douwe van Der Ploeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1509168" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Bruil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Maria Costa Madureira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.09.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5554" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Vaqui&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kister" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumeix-Toullec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q3v" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2178-1_5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1_5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3243-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Pignal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cittadini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798704v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnudde Corentin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635079v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Peu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609731v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609707v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13921.56162" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984288v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790947v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788172v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742813v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860872v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742612v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742520v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio L. &#193;vila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Silveira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Galvao Freire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02056357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ANGE0020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9196-1488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234186089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753840v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.862779" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198211v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-021-00140-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480519v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Valorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaida Garcia-Velasco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n8vf-mm38" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Pignal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Blondel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/a81s0q" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Douwe van Der Ploeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janneke Bruil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Brunori" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Maria Costa Madureira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2019.09.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2018.1509168" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624804v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5554" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Vaqui&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kister" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumeix-Toullec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14q3v" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2178-1_5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2178-1_5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3243-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03204571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Pignal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cittadini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798704v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635079v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnudde Corentin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Le Peu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609731v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609707v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13921.56162" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arnaldo Cittadini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790947v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788172v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860865v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860872v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sabourin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio L. &#193;vila" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Massardier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Silveira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Galvao Freire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sabourin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gafsi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834752v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02056357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ANGE0020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>