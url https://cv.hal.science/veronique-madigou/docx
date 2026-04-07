--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,516 +100,516 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSM-BBD optimization of room-temperature synthesized ZIF-8 for synergistic adsorption-photocatalysis of RhB</w:t>
+                <w:t xml:space="preserve">Cobalt-enhanced Co &amp;lt;sub&amp;gt; &amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt; Fe &amp;lt;sub&amp;gt; 3− &amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt; O &amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; photoanode for ultrafast photoelectrodegradation of organic dyes with integrated RSM optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanaa Essalmi</w:t>
+                <w:t xml:space="preserve">Yassine Elaadssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amane Jada</w:t>
+                <w:t xml:space="preserve">Houssam Hajjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Baqais</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5ra06068k⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (22), pp.6726 - 6743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cy00951k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390699v1</w:t>
+                <w:t xml:space="preserve">hal-05391004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt ferrites CoxFe3-xO4 (x = 1 and x = 1.5) as photocatalysts under simulated sunlight: An experimental study coupled to predictive RSM approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RSM-BBD optimization of room-temperature synthesized ZIF-8 for synergistic adsorption-photocatalysis of RhB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Essalmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Elaadssi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Madigou</w:t>
+                <w:t xml:space="preserve">Amane Jada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Arab</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amal Baqais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106655⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (52), pp.44526-44540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5ra06068k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141644v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response Surface Modeling and Photocatalytic Assessment of CoV2O6 for the Treatment of Organic Dyes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Ouardi</w:t>
+                <w:t xml:space="preserve">Cobalt ferrites CoxFe3-xO4 (x = 1 and x = 1.5) as photocatalysts under simulated sunlight: An experimental study coupled to predictive RSM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Elaadssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Baqais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal15090908⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68, pp.106655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390992v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt-enhanced Co &amp;lt;sub&amp;gt; &amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt; Fe &amp;lt;sub&amp;gt; 3− &amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt; O &amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; photoanode for ultrafast photoelectrodegradation of organic dyes with integrated RSM optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Elaadssi</w:t>
+                <w:t xml:space="preserve">Response Surface Modeling and Photocatalytic Assessment of CoV2O6 for the Treatment of Organic Dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Hajjoul</w:t>
+                <w:t xml:space="preserve">Henrik Haspel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Arab</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amal Baqais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (22), pp.6726 - 6743. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5cy00951k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal15090908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391004v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of ZnV2O6 nanosheet photocatalysts for efficient photodegradation of Rhodamine B: Experimental and RSM modeling</w:t>
               </w:r>
@@ -723,161 +723,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Photocatalysts Based on Au Nanoparticles and WO3 for Visible Light-Induced Photocatalytic Activity</w:t>
+                <w:t xml:space="preserve">Au/WO3 nanocomposite based photocatalyst for enhanced solar photocatalytic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Desseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chevallier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (10), pp.1333. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 437, pp.114427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal13101333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291134v1</w:t>
+                <w:t xml:space="preserve">hal-03885790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature synthesis, characterization and photocatalytic properties of lanthanum vanadate LaVO4</w:t>
               </w:r>
@@ -991,217 +991,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au/WO3 nanocomposite based photocatalyst for enhanced solar photocatalytic activity</w:t>
+                <w:t xml:space="preserve">Plasmonic Photocatalysts Based on Au Nanoparticles and WO3 for Visible Light-Induced Photocatalytic Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Desseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 437, pp.114427. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.1333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal13101333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885790v1</w:t>
+                <w:t xml:space="preserve">hal-04291134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Elastic Properties of WO3 Thin Films Supported on Quartz in Surface Acoustic Wave Sensing Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Turquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1365,51 +1365,51 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006844v1</w:t>
+                <w:t xml:space="preserve">hal-02932872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of texture and microstructure on the reactivity of aluminum powders</w:t>
               </w:r>
@@ -1499,51 +1499,51 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932872v1</w:t>
+                <w:t xml:space="preserve">hal-05006844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of CoFe 2 O 4 nanocubes</w:t>
               </w:r>
@@ -1802,51 +1802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A facile one step route to synthesize WO 3 nanoplatelets for CO oxidation and photodegradation of RhB: microstructural, optical and electrical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dirany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1932,51 +1932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of WO3 Nanoparticles Morphology on the Catalytic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dirany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2562,302 +2562,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01027558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exfoliated nanoplatelets of an Aurivillius phase, Bi3.25La0.75Ti3O12: Characterisation by X-ray diffraction and by high-resolution electron microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sr4Ru2O9 films grown by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Nihoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Madigou</w:t>
+                <w:t xml:space="preserve">R. Chmielowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blicharski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2007.12.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 310 (16), pp.3854 - 3860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2008.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126121v1</w:t>
+                <w:t xml:space="preserve">hal-01727390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sr4Ru2O9 films grown by pulsed laser deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Madigou</w:t>
+                <w:t xml:space="preserve">Exfoliated nanoplatelets of an Aurivillius phase, Bi3.25La0.75Ti3O12: Characterisation by X-ray diffraction and by high-resolution electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Blicharski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+                <w:t xml:space="preserve">Geneviève Nihoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 310 (16), pp.3854 - 3860. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 181 (3), pp.439-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2008.05.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2007.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727390v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric Bi3.25La0.75Ti3O12 thin films on a conductive Sr4Ru2O9 electrode obtained by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chmielowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zalecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blicharski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 515 (16), pp.6314-6318. </w:t>
@@ -2941,563 +2941,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidewalls contribution in integrated three-dimensional Sr0.8Bi2.2Ta2O9-based ferroelectric capacitors</w:t>
+                <w:t xml:space="preserve">Composition control and ferroelectric properties of sidewalls in integrated three-dimensional SrBi2Ta2O9 -based ferroelectric capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Menou</w:t>
+                <w:t xml:space="preserve">L. Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Turquat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Madigou</w:t>
+                <w:t xml:space="preserve">J. Lisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Goux</w:t>
+                <w:t xml:space="preserve">M. Schwitters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lisoni</w:t>
+                <w:t xml:space="preserve">V. Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2010612⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 98 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2012508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272018v1</w:t>
+                <w:t xml:space="preserve">hal-05006451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition control and ferroelectric properties of sidewalls in integrated three-dimensional SrBi2Ta2O9 -based ferroelectric capacitors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal growth and characterization of the ruthenate superconducting compound: Sr2RuO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Paraschiv</w:t>
+                <w:t xml:space="preserve">F. Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Maes</w:t>
+                <w:t xml:space="preserve">J. P. Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Opagiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2012508⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 275, pp.739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JCRYSGRO.2004.11.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006451v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal growth and characterization of the ruthenate superconducting compound: Sr2RuO4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Madigou</w:t>
+                <w:t xml:space="preserve">Composition control and ferroelectric properties of sidewalls in integrated three-dimensional SrBi2Ta2O9-based ferroelectric capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schwitters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JCRYSGRO.2004.11.086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 98 (5), pp.054507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2012508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00564392v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition control and ferroelectric properties of sidewalls in integrated three-dimensional SrBi2Ta2O9-based ferroelectric capacitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Sidewalls contribution in integrated three-dimensional Sr0.8Bi2.2Ta2O9-based ferroelectric capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Menou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Turquat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lisoni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2012508⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (7), pp.073502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2010612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272011v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure modifications and modulated piezoelectric responses in PLZT/Al2O3 composites</w:t>
               </w:r>
@@ -3757,529 +3757,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent neutron powder diffraction evidence for splitting of the cationic sites in ferroelectric PbHf 0.4 Ti 0.6 O 3</w:t>
+                <w:t xml:space="preserve">Application of the static concentration waves theory to structural transitions in some oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Muller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Baudour</w:t>
+                <w:t xml:space="preserve">G Nihoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bouree</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Durak J.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108768198005758⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 117 (1-2), pp.105-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2738(98)00253-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014688v1</w:t>
+                <w:t xml:space="preserve">hal-05010632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the static concentration waves theory to structural transitions in some oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature-dependent neutron powder diffraction evidence for splitting of the cationic sites in ferroelectric PbHf 0.4 Ti 0.6 O 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Baudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Nihoul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Madigou</w:t>
+                <w:t xml:space="preserve">F. Bouree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durak J.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-M. Kiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 117 (1-2), pp.105-112. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 55 (1), pp.8-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-2738(98)00253-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0108768198005758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010632v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of metalorganic chemical vapour deposition of SiC using tetramethylsilane as precursor. II. Influence of the minoritary tetramethylsilane pyrolysis byproducts in the preferred crystallization of SiC layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic analysis of metalorganic chemical vapour deposition of SiC using tetramethylsilane as precursor. I. Identification of the main reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Veintemillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rodríguez-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Figueras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 148 (4), pp.390-395. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0022-0248(94)00646-6⟩</w:t>
+              <w:t xml:space="preserve">, 1995, 148 (4), pp.383-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0022-0248(94)00645-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010674v1</w:t>
+                <w:t xml:space="preserve">hal-05010656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of metalorganic chemical vapour deposition of SiC using tetramethylsilane as precursor. I. Identification of the main reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic analysis of metalorganic chemical vapour deposition of SiC using tetramethylsilane as precursor. II. Influence of the minoritary tetramethylsilane pyrolysis byproducts in the preferred crystallization of SiC layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Veintemillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rodríguez-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Figueras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 148 (4), pp.383-389. </w:t>
+              <w:t xml:space="preserve">, 1995, 148 (4), pp.390-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0022-0248(94)00645-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0022-0248(94)00646-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010656v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPCVD of SiC layers in a hot-wall reactor using TMS precursor</w:t>
               </w:r>
@@ -4707,90 +4707,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution solid of NixCo1.5-xFe1.5O4 as an efficient photocatalysts, Artificial Neural Networks and Response Surface Methodology for photocatalytic efficiency prediction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Elaadssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced NanoMaterial’s 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5355,51 +5355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Essalmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Jada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baqais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra06068k" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Elaadssi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106655" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ouardi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Haspel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090908" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00951k" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ouardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baqais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113505" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13101333" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lotfi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Ahsaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17255" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114427" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Turquat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronicmat3010012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Esposito" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100880" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes de Medeiros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pereira de Souza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Leroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2019.100422" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fernandes de Medeiros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-4097-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dirany" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavarri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra13500e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Villain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01053694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luis Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlson Pereira de Souza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.01.080" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01053683v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ajroudi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Mliki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessa&#239;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.06.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Srivastava" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.193203" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01027558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mliki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.05.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nihoul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.12.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z05WFVT1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727390v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chmielowski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blicharski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.05.038" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4K3S576-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616519v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zalecki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turquat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lisoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2010612" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006451v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwitters" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paraschiv" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2012508" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564392v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Servant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Brison" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2004.11.086" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thommerel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Musso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Valmalette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00407-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCT7ZBVN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedoya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Muller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Baudour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(00)00383-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014688v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouree" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kiat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768198005758" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010632v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nihoul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durak J." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(98)00253-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010674v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veintemillas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez-Clemente" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Figueras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Armas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)00646-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010656v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)00645-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Casaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Figueras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combescure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993345" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA3DE130633348407D1E1D6BDF456519AF401266/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cojean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmin Delverdier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:019910020104700" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014707v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yeh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sibley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.39.80" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05255950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Madigou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523253v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525583v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Elaadssi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00951k" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Essalmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Jada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baqais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra06068k" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141644v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106655" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390992v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ouardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Haspel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090908" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ouardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baqais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113505" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114427" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lotfi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Ahsaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17255" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291134v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13101333" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Turquat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronicmat3010012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Esposito" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100880" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes de Medeiros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pereira de Souza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Leroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2019.100422" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fernandes de Medeiros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-4097-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dirany" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavarri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra13500e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Villain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01053694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luis Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlson Pereira de Souza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.01.080" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01053683v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ajroudi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Mliki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessa&#239;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.06.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Srivastava" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.193203" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01027558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mliki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.05.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727390v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chmielowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blicharski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.05.038" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4K3S576-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nihoul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.12.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z05WFVT1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616519v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zalecki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lisoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwitters" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paraschiv" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2012508" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Servant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Brison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2004.11.086" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272011v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turquat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2010612" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thommerel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Musso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Valmalette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00407-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCT7ZBVN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedoya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Muller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Baudour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(00)00383-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nihoul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durak J." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(98)00253-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014688v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouree" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kiat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768198005758" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veintemillas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez-Clemente" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Figueras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)00645-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Armas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)00646-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Casaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Figueras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combescure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993345" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA3DE130633348407D1E1D6BDF456519AF401266/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cojean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmin Delverdier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:019910020104700" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014707v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yeh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sibley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.39.80" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05255950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Madigou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523253v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525583v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>