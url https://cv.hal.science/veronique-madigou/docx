--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -100,334 +100,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt-enhanced Co &amp;lt;sub&amp;gt; &amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt; Fe &amp;lt;sub&amp;gt; 3− &amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt; O &amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; photoanode for ultrafast photoelectrodegradation of organic dyes with integrated RSM optimization</w:t>
+                <w:t xml:space="preserve">RSM-BBD optimization of room-temperature synthesized ZIF-8 for synergistic adsorption-photocatalysis of RhB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Elaadssi</w:t>
+                <w:t xml:space="preserve">Sanaa Essalmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Hajjoul</w:t>
+                <w:t xml:space="preserve">Amane Jada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Arab</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amal Baqais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cy00951k⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (52), pp.44526-44540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5ra06068k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391004v1</w:t>
+                <w:t xml:space="preserve">hal-05390699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSM-BBD optimization of room-temperature synthesized ZIF-8 for synergistic adsorption-photocatalysis of RhB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanaa Essalmi</w:t>
+                <w:t xml:space="preserve">Cobalt-enhanced Co &amp;lt;sub&amp;gt; &amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt; Fe &amp;lt;sub&amp;gt; 3− &amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt; &amp;lt;/sub&amp;gt; O &amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; photoanode for ultrafast photoelectrodegradation of organic dyes with integrated RSM optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Elaadssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Baqais</w:t>
+                <w:t xml:space="preserve">Houssam Hajjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Saadi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (52), pp.44526-44540. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (22), pp.6726 - 6743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5ra06068k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5cy00951k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390699v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cobalt ferrites CoxFe3-xO4 (x = 1 and x = 1.5) as photocatalysts under simulated sunlight: An experimental study coupled to predictive RSM approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Elaadssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 68, pp.106655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -513,51 +513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Haspel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Baqais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (9), pp.908. </w:t>
@@ -723,377 +723,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au/WO3 nanocomposite based photocatalyst for enhanced solar photocatalytic activity</w:t>
+                <w:t xml:space="preserve">Low-temperature synthesis, characterization and photocatalytic properties of lanthanum vanadate LaVO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Desseigne</w:t>
+                <w:t xml:space="preserve">S. Lotfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ait Ahsaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chevallier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baqais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114427⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (6), pp.e17255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e17255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885790v1</w:t>
+                <w:t xml:space="preserve">hal-04424998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature synthesis, characterization and photocatalytic properties of lanthanum vanadate LaVO4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au/WO3 nanocomposite based photocatalyst for enhanced solar photocatalytic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Desseigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Madigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lotfi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. El Ouardi</w:t>
+                <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ait Ahsaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Baqais</w:t>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (6), pp.e17255. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 437, pp.114427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e17255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2022.114427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424998v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic Photocatalysts Based on Au Nanoparticles and WO3 for Visible Light-Induced Photocatalytic Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Desseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Vanessa Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (10), pp.1333. </w:t>
@@ -1131,51 +1131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Elastic Properties of WO3 Thin Films Supported on Quartz in Surface Acoustic Wave Sensing Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1365,51 +1365,51 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932872v1</w:t>
+                <w:t xml:space="preserve">hal-05006844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of texture and microstructure on the reactivity of aluminum powders</w:t>
               </w:r>
@@ -1499,51 +1499,51 @@
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006844v1</w:t>
+                <w:t xml:space="preserve">hal-02932872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of CoFe 2 O 4 nanocubes</w:t>
               </w:r>
@@ -1802,51 +1802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A facile one step route to synthesize WO 3 nanoplatelets for CO oxidation and photodegradation of RhB: microstructural, optical and electrical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dirany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1932,51 +1932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of WO3 Nanoparticles Morphology on the Catalytic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dirany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2562,302 +2562,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01027558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sr4Ru2O9 films grown by pulsed laser deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exfoliated nanoplatelets of an Aurivillius phase, Bi3.25La0.75Ti3O12: Characterisation by X-ray diffraction and by high-resolution electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chmielowski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Leroux</w:t>
+                <w:t xml:space="preserve">Geneviève Nihoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 181 (3), pp.439-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2007.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2008.05.038⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727390v1</w:t>
+                <w:t xml:space="preserve">hal-03126121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exfoliated nanoplatelets of an Aurivillius phase, Bi3.25La0.75Ti3O12: Characterisation by X-ray diffraction and by high-resolution electron microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Chevallier</w:t>
+                <w:t xml:space="preserve">Sr4Ru2O9 films grown by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chmielowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Nihoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Madigou</w:t>
+                <w:t xml:space="preserve">M. Blicharski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 181 (3), pp.439-449. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 310 (16), pp.3854 - 3860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2007.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2008.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126121v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric Bi3.25La0.75Ti3O12 thin films on a conductive Sr4Ru2O9 electrode obtained by pulsed laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chmielowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zalecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blicharski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 515 (16), pp.6314-6318. </w:t>
@@ -3757,278 +3757,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the static concentration waves theory to structural transitions in some oxides</w:t>
+                <w:t xml:space="preserve">Temperature-dependent neutron powder diffraction evidence for splitting of the cationic sites in ferroelectric PbHf 0.4 Ti 0.6 O 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Nihoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ch. Leroux</w:t>
+                <w:t xml:space="preserve">C. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Baudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durak J.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Bouree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Kiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0167-2738(98)00253-7⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 55 (1), pp.8-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108768198005758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010632v1</w:t>
+                <w:t xml:space="preserve">hal-05014688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent neutron powder diffraction evidence for splitting of the cationic sites in ferroelectric PbHf 0.4 Ti 0.6 O 3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Baudour</w:t>
+                <w:t xml:space="preserve">Application of the static concentration waves theory to structural transitions in some oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Nihoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Kiat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Durak J.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B : Structural Science [1968-2013]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 55 (1), pp.8-16. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 117 (1-2), pp.105-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0108768198005758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2738(98)00253-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014688v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic analysis of metalorganic chemical vapour deposition of SiC using tetramethylsilane as precursor. I. Identification of the main reactions</w:t>
               </w:r>
@@ -4707,90 +4707,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution solid of NixCo1.5-xFe1.5O4 as an efficient photocatalysts, Artificial Neural Networks and Response Surface Methodology for photocatalytic efficiency prediction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Elaadssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced NanoMaterial’s 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5355,51 +5355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Elaadssi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00951k" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Essalmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Jada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baqais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra06068k" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141644v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106655" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390992v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ouardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Haspel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090908" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ouardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baqais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113505" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114427" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424998v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lotfi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Ahsaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17255" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291134v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13101333" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Turquat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronicmat3010012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Esposito" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100880" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006844v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes de Medeiros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pereira de Souza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Leroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2019.100422" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fernandes de Medeiros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-4097-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dirany" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavarri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra13500e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Villain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01053694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luis Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlson Pereira de Souza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.01.080" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01053683v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ajroudi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Mliki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessa&#239;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.06.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Srivastava" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.193203" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01027558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mliki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.05.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727390v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chmielowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blicharski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.05.038" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4K3S576-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nihoul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.12.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z05WFVT1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616519v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zalecki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lisoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwitters" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paraschiv" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2012508" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Servant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Brison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2004.11.086" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272011v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turquat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2010612" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thommerel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Musso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Valmalette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00407-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCT7ZBVN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedoya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Muller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Baudour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(00)00383-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nihoul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durak J." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(98)00253-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014688v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouree" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kiat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768198005758" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veintemillas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez-Clemente" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Figueras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)00645-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Armas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)00646-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Casaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Figueras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combescure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993345" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA3DE130633348407D1E1D6BDF456519AF401266/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cojean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmin Delverdier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:019910020104700" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014707v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yeh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sibley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.39.80" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05255950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Madigou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523253v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525583v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Essalmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Madigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Jada" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baqais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra06068k" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391004v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Elaadssi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cy00951k" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141644v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106655" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390992v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ouardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chevallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Haspel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal15090908" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ouardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Madigou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baqais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113505" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lotfi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Ahsaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17255" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Desseigne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vanessa Coulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2022.114427" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291134v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13101333" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Turquat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronicmat3010012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Esposito" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Neisius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100880" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes de Medeiros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pereira de Souza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Leroux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2019.100422" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fernandes de Medeiros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-017-4097-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dirany" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavarri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra13500e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Villain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01053694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luis Lopes-Moriyama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlson Pereira de Souza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.01.080" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01053683v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ajroudi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Mliki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessa&#239;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2014.06.029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Srivastava" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pailhes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.193203" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01027558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mliki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.05.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nihoul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2007.12.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z05WFVT1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727390v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chmielowski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blicharski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2008.05.038" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4K3S576-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616519v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrandis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zalecki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.11.075" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lisoni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwitters" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paraschiv" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2012508" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Servant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Brison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sulpice" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Opagiste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCRYSGRO.2004.11.086" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272011v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272018v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turquat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2010612" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Thommerel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Musso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Valmalette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00407-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCT7ZBVN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010606v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedoya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Muller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Baudour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(00)00383-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014688v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouree" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Kiat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108768198005758" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010632v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Nihoul" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durak J." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(98)00253-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010656v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veintemillas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodr&#237;guez-Clemente" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Figueras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)00645-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Armas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)00646-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Casaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Figueras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combescure" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993345" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA3DE130633348407D1E1D6BDF456519AF401266/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cojean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmin Delverdier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:019910020104700" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014707v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yeh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petrin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sibley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.39.80" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05255950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Madigou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523253v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525583v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>