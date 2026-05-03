--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -961,50 +961,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marqueurs de reformulation : exploration outillée et contrastive dans deux corpus narratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 212 (4), pp.35-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.212.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Figures et représentation du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1013,135 +1091,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Loxias-colloques, Figures du voyage (10), http://revel.unice.fr/symposia/actel/index.html?id=1042#bodyftn3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237586v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05553099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms déverbaux en -ment et le corpus poétique</w:t>
               </w:r>
@@ -2195,165 +2195,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Négation et argumentation dans La Démocratie en Amérique de Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 105, pp.43-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Détermination nominale et extension référentielle : la construction du stéréotype dans le récit de voyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1, pp.59-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225994v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01225995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture des tableaux parisiens : entre référence et imaginaire</w:t>
               </w:r>
@@ -8607,320 +8607,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carnets de route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carnet de route, carnet d'écoute. J.-M. Maulpoix, Le voyageur à son retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Guyot; Sarga Moussa; Anne Rouhette; Nathalie Vuillemin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyager entre les mots et le monde. Itinéraires critiques offerts à Philippe Antoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Révolutions et romantismes, 9782383770022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03617428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Carnets de route</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répétitions et signifiance en poésie. Un défi pour la textométrie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraires critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Répétition et signifiance. L'invention poétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaisons et métaphores dans la Trilogie de Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Giono, une poétique de la figuration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.115-127, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365786v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02902630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le deep learning comme défi pour identifier le style d'un écrivain : l'exemple de Jean Giono</w:t>
               </w:r>
@@ -10969,51 +10969,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261022v1</w:t>
+                <w:t xml:space="preserve">hal-04261022v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cooccurrences et caractérisation textuelle – L’exemple de Giono »</w:t>
               </w:r>
@@ -11307,51 +11307,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7B3FB97"/>
+    <w:nsid w:val="91A28066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11538,51 +11538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-magri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1975-6425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050144243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s23" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wok" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553099v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.212.0035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri-Mourgues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabatel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226780v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226002v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225995v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783938v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633687v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Purnelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365787v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801055" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365796v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365798v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372188v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365804v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596411v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542014v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617309v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wahl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/repetition-et-signifiance-linvention-poetique/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630267v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10570-book-08534480-9782745344809.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lexicometrica.univ-paris3.fr/jadt/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10254-book-08533095-9782745330956.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Follette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gannier Odile" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Rieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Linon-Chipon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moatti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365411v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226903v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542023v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388295.ch1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542033v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895962v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13536-4.p.0063" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617428v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Voyager%20entre%20les%20mots%20et%20le%20monde" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519351v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902630v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970538v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambertlucas.com/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970521v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-savoirs-des-barbares-des-primitifs-et-des-sauvages-lectures-de-l-autre-aux-xviiie-et-xixe-siecles.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970530v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807305632-explorer-un-corpus-textuel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970526v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226844v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/53152?lang=fr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53152" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226727v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TSGG9869" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226775v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226868v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226797v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596476v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lexicometrica.univ-paris3.fr/jadt/jadt2010/allegati/JADT-2010-0333-0340_126-Magri.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226892v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225997v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225987v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ir.lib.uwo.ca/frenchebooks/3/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226886v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596429v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365412v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596420v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261022v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415913v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595436v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bcl Magri-Mourgues" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00686518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-magri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1975-6425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050144243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s23" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wok" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.212.0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri-Mourgues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabatel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226780v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226002v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783938v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633687v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Purnelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365787v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801055" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365796v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365798v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372188v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365804v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596411v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542014v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617309v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wahl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/repetition-et-signifiance-linvention-poetique/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630267v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10570-book-08534480-9782745344809.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lexicometrica.univ-paris3.fr/jadt/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10254-book-08533095-9782745330956.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Follette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gannier Odile" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Rieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Linon-Chipon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moatti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365411v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226903v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542023v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388295.ch1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542033v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895962v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13536-4.p.0063" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519351v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Voyager%20entre%20les%20mots%20et%20le%20monde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365786v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970538v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambertlucas.com/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970521v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-savoirs-des-barbares-des-primitifs-et-des-sauvages-lectures-de-l-autre-aux-xviiie-et-xixe-siecles.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970530v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807305632-explorer-un-corpus-textuel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970526v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226844v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/53152?lang=fr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53152" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226727v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TSGG9869" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226775v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226868v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226797v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596476v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lexicometrica.univ-paris3.fr/jadt/jadt2010/allegati/JADT-2010-0333-0340_126-Magri.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226892v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225997v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225987v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ir.lib.uwo.ca/frenchebooks/3/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226886v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596429v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365412v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596420v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261022v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415913v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595436v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bcl Magri-Mourgues" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00686518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>