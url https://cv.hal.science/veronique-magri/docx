--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -214,174 +214,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Poétique du huis clos. L'Equipage de Joseph Kessel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20/50, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux frontières du récit de voyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 13, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15s23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15s23⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05542017v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05542021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En-registrer les genres littéraires. Repérage et apprentissage de marqueurs de registres discursifs</w:t>
               </w:r>
@@ -603,2270 +603,2270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antonomase et reformulation dans le récit de voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analisi linguistica e letteraria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.27-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique et le nombre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations de la répétition dans le récit de voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analisi linguistica e letteraria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frères migrants - une poétique en abyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-deux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Antonomase et reformulation dans le récit de voyage</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marqueurs de reformulation : Exploration outillée et contrastive dans deux corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'analisi linguistica e letteraria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.27-42</w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Reformulations, 212, pp.35-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La linguistique et le nombre</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marqueurs de reformulation : exploration outillée et contrastive dans deux corpus narratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 212 (4), pp.35-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.212.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures et représentation du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Loxias-colloques, Figures du voyage (10), http://revel.unice.fr/symposia/actel/index.html?id=1042#bodyftn3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nominalisation. Du fait de syntaxe aux effets de sens - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2015, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répétitions, figures de répétition et effets pragmatiques selon les genres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Gannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'analisi linguistica e letteraria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1</w:t>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.7-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marqueurs de reformulation : Exploration outillée et contrastive dans deux corpus</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les noms déverbaux en -ment. L'exemple du corpus Verlaine et Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
-              </w:r>
-[...227 lines deleted...]
-                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, La nominalisation. Du fait de syntaxe aux effets de sens., 1, pp.146-164</w:t>
+              <w:t xml:space="preserve">, 2015, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les noms déverbaux en -ment et le corpus poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.1-5</w:t>
+              <w:t xml:space="preserve">, 2015, La nominalisation. Du fait de syntaxe aux effets de sens., 1, pp.146-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'anaphore rhétorique dans le discours politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722987v1</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Véronique Magri</w:t>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (2), pp.7-22</w:t>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.75-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la répétition se fait figure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312638v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Véronique Magri</w:t>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.7-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reformulation et récit de voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XXVI, pp.221-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presque et la frontière catégorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53, pp.77-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les phrases [si P, q] ou la stratégie de l'alternative dans deux proverbes de Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 135, pp.3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse textométrique et interprétation littéraire – Hyperbase, Rousseau et les Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La linguistique de corpus - de l'analyse quantitative à l'interprétation qualitative, 55, pp.77-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La parataxe asyndétique dans les contes de La Maison Tellier de Maupassant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 131, pp.23-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintenant, marqueur de fictionalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Chronos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ici et maintenant, 20, pp.93-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche stylistique de Voyage en Algérie de Th. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Théophile Gautier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, "La maladie du bleu" : art de voyager et art d'écrire chez Th. Gautier, 29, pp.17-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Voyage en Algérie de Théophile Gautier : une approche stylistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Théophile Gautier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.17-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylistique générique et statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la MSH Ledoux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, II, pp.655-666</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination nominale et extension référentielle : la construction du stéréotype dans le récit de voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1</w:t>
+              <w:t xml:space="preserve">, 2005, 1, pp.59-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négation et argumentation dans La Démocratie en Amérique de Tocqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38, pp.75-94</w:t>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 105, pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture des tableaux parisiens : entre référence et imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Rabatel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38, pp.7-13</w:t>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 96, pp.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix narrative dans Corinne de Madame de Staël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 10, pp.203-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux marges de la prose : Loti, Le Désert (1895)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, XXVI, pp.221-230</w:t>
+              <w:t xml:space="preserve">, 2000, XIII, pp.247-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...794 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix narrative dans Sylvie de Gérard de Nerval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 10, pp.203-212</w:t>
+              <w:t xml:space="preserve">, 1999, 9, pp.245-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire le désert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 9, pp.245-273</w:t>
+              <w:t xml:space="preserve">, 1997, 8, pp.249-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La description dans le récit de voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 8, pp.249-259</w:t>
+              <w:t xml:space="preserve">, 1996, 7, pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux pragmatiques du récit de voyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux du cercle linguistique de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 18, pp.17-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos du modalisateur &amp;quot;comme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux du cercle linguistique de Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 16, pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2999,70 +2999,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Convolution et marqueurs multidimensionnels. Description des représentations genrées dans un corpus de films français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Guaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference on Statistical Analysis of Textual Data ( JADTS 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le tourisme dans la presse locale et nationale. Étude des impacts sur le discours pré et post covid-19.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3077,290 +3172,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises : réplications, accélérations, réinventions..?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérives de la définition dans le récit de voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Statistical Analysis of Textual Data ( JADTS 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Naples, Italie</w:t>
+              <w:t xml:space="preserve">La définition dans le récit de voyage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer à définir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique de l'énonciation. Formes, textes, discours.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633690v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03633687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le toponyme, entre réel et fiction</w:t>
               </w:r>
@@ -3409,195 +3409,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frères migrants de Chamoiseau, une poétique en abyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire le voyage centrifuge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Magri; Odile Gannier, Oct 2018, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Périphrases, paraphrases, antonomases et désignation de l'altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès mondial de linguistique française (CMLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franck Neveu, Jul 2018, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Figures et représentation du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3698,260 +3698,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01970539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'antonomase dans le récit de voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations de la répétition dans le récit de voyage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Magri; Odile Gannier, Nov 2016, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistiques et motifs séquentiels : le cas des suites [Nom préposition Nom], mot à mot, pétale par pétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIe Congrès de linguistique et de philologie romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nancy, France. pp.175-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mot à mot, brin par brin&amp;quot; : les suites [Nom préposition Nom] comme indices de littérarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Purnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2016 - Statistical Analysis of Textual Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France. pp.365-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371226v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01372923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La base Viatitex</w:t>
               </w:r>
@@ -4006,51 +4006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anaphore rhétorique : figure du nombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poésie, méthodes et nombre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4075,51 +4075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre écrit et oral - L'anaphore rhétorique dans le discours de campagne. L'exemple de N. Sarkozy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Congrès Mondial de Linguistique Française (CMLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Freie Universität Berlin, Jul 2014, Berlin, Allemagne. pp.2819-2834, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4147,195 +4147,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Statistiques et motifs séquentiels : le cas des suites [Nom préposition Nom], mot à mot, pétale par pétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIIe Congrès de linguistique et de philologie romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Textométrie et corpus générique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus de textes : composer, mesurer, interpréter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Lyon, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraster deux corpus narratifs : distinctions formelles et génériques entre récits fictionnels et récits factuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que faire des corpus (une fois) numérisés ? L'exemple du discours littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Legallois, 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4354,286 +4354,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mot à mot, brin par brin : les suites [Nom préposition Nom] comme motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Purnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JADT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Jun 2012, Liège, Belgique. pp.659-673</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reformulation et textualité dans les contes de La Maison Tellier de Maupassant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Congrès Mondial de Linguistique Française (CMLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.1143-1159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Récit de voyage et reformulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le voyage dans tous ses états ADIREL et CRLV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nominalisation : fait de langue ou fait de style ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e colloque internationale de Stylistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4658,51 +4658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau : Les chiffres en Lumières. Conférence invitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. Rousseau et la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, UFR LASH, Université de Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4721,195 +4721,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Distance intertextuelle et connexion lexicale : outils de catégorisation générique ou stylistique ? Approche expérimentale d'un corpus inédit : le corpus aragonien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JADT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construction du stéréotype et modalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVe Congrès international de linguistique et de philologie romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Innsbruck, France. pp.153-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cycle du Monde réel d'Aragon. Texte et hypertexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Langue d'Aragon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5003,51 +5003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique générique et statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2008 - 9e Journées d'Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.753-764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5072,51 +5072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corpus textuel et la statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Internationale de Stylistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5141,51 +5141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écrivain-voyageur au XIXe siècle : du récit au parcours initiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Rencontres Méditerranéennes du Tourisme (RMT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Festival TransMéditerranée (FTM), Jun 2005, Grasse, France. pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5210,51 +5210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylistique générique et statistique. Pour une poétique du récit de voyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Analyse des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5279,51 +5279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche stylistique du Voyage en Algérie de Théophile Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art de voyager et art d'écrire chez Théophile Gautier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5342,264 +5342,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'écrivain-voyageur au XIXe siècle : du récit au parcours initiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme, Voyages et Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Grasse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintenant : marqueur de fictionnalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ici et maintenant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enonciation et corpus générique. L'exemple du récit de voyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Journées de Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Lorient, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les détours fictionnels du récit de voyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1999 Third Biennial ASTENE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Cambridge, France. pp.149-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5618,264 +5618,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La voix narrative dans Corinne de Madame de Staël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de Corinne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.M.G. Le Clézio, Désert : la légende du désert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le désert, un espace paradoxal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Université de Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne et le voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures de Corinne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Nice, France</w:t>
+              <w:t xml:space="preserve">, 2000, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du récit de voyage à la nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecriture de fiction, écriture du voyage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5900,51 +5900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix narrative dans Sylvie de Gérard de Nerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Voix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5969,51 +5969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Fromentin, serviteur de deux muses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et peinture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Fèz, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6032,195 +6032,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeux d'adresse dans la lettre de voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les personnes de la lettre : je, tu, il/elle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Paris VII, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le récit de voyage ou les ruses d'un simulacre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premère rencontre de jeunes linguistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préjugés et syntaxe dans le récit de voyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présence de l'Autre dans les littératures francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Sainte Catharines, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6913,51 +6913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage en Algérie de Théophile Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Magri-Mourgues. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -7102,51 +7102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Voyage à pas comptés. Le récit de voyage au XIXe siècle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champion. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7158,869 +7158,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxime Du Camp, Le Nil, Egypte et Nubie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palimpseste, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loxias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gannier Odile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CTEL. 15, 2007, Loxias</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Revue Loxias, N°15 : « Autour du programme d'Agrégation de lettres 2007 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">REVEL, 15, 2007, Autour du programme d'Agrégation de lettres 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue CORPUS, N°5 : « Corpus et stylistique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Palimpseste, 2007</w:t>
+              <w:t xml:space="preserve">Edizioni dell'Orso, 5, 2006, Corpus et stylistique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stylistique et corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Magri-Mourgues. Edizioni dell'Orso, 5, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie et voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Linon-Chipon</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gannier Odile</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Montagne</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarga Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Linon, V. Magri,S. Moussa. La Mancha, pp.352, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue des publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CTEL. 15, 2007, Loxias</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de la faculté des Lettres, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flaubert, Madame Bovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Edizioni dell'Orso, 5, 2006, Corpus et stylistique</w:t>
+              <w:t xml:space="preserve">Ellipses, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude sur Flaubert, Madame Bovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Véronique Magri-Mourgues. Edizioni dell'Orso, 5, 2006</w:t>
+              <w:t xml:space="preserve">Ellipses, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Poésie et voyage</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroirs de textes. Récits de voyage et intertextualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Linon-Chipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarga Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S. Linon, V. Magri,S. Moussa. La Mancha, pp.352, 2002</w:t>
+              <w:t xml:space="preserve">S. Linon-Chipon, V. Magri, S. Moussa. Publications de la faculté des Lettres, Arts et Sciences humaines de Nice, 49, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue bibliographique, littératures antiques, française et étrangères, Sciences humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Publications de la faculté des Lettres, 2000</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...86 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Discours sur l'Autre à travers quatre récits de voyage en Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champion, 1995, Travaux de linguistique quantitative, 978-2-85203-411-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8210,273 +8210,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Répétitions en miroirs – Léopold Sédar Senghor et Saint-John Perse –</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Magri; Béatrice Bonhomme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyrisme et oralité dans la poésie africaine d'expression française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3 (1), Hermann, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tourism in the Local and National Press. Study of the Impact on the Pre- and Post-Covid Discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Christofle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Tourism Agility in Times of Crisis and Uncertainty 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, p.1-14, 2025, 9781786309945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394388295.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05458764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme dans la presse locale et nationale. Étude des impacts sur le discours pré- et post-Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8837,51 +8837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaisons et métaphores dans la Trilogie de Pan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Giono, une poétique de la figuration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.115-127, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9448,51 +9448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nominalisation : fait de langue ou fait de style ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Himy-Piéri, J.-F. Castille, L. Bougault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Style, découpeur de réel. Faits de langue, effets de style</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9543,51 +9543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monologue intérieur dans Le Rouge et le noir de Stendhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vân Dung Le Flanchec; Stéphane Marcotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Styles, genres, auteurs. 13, Le Couronnement de Louis, Jodelle, Tristan L’Hermite, Montesquieu, Stendhal, Éluard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.151-170, 2013, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 978-2-84050-915-8. </w:t>
@@ -9625,51 +9625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presque&amp;quot; et la catégorisation. &amp;quot;Presque&amp;quot; outil comparatif et polyphonique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C.C. Rigal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Linguistica i Filologia Romaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, W. de Gruyter, pp.583-594, 2013</w:t>
@@ -9698,51 +9698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformulation et dialogisme dans le récit de voyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Gannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echos des voix, échos des textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.467-482, 2013</w:t>
@@ -9771,51 +9771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualisation : stylistique et statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Narjoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au-delà des frontières : perspectives de la stylistique contemporain,e</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.211-226, 2012</w:t>
@@ -9844,51 +9844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse textométrique du Cycle du Monde réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Narjoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La langue d'Aragon, "une constellation de mots"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions universitaires, pp.45-57, 2011</w:t>
@@ -9917,51 +9917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylistique et statistiques Le corpus textuel et Hyperbase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stylistiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.377-393, 2010</w:t>
@@ -10076,51 +10076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Verdes-Leroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Algérie et la présence française en Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laffont, pp.411-414, 2009</w:t>
@@ -10149,51 +10149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité, cohésion et cohérence : le statut de l'anecdote digressive dans un récit de voyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Denis, A. Jaubert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cohésion et cohérence, études de linguistique textuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS éditions, pp.134-148, 2005</w:t>
@@ -10222,51 +10222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légende du désert : désert de Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Halen, Gérard Nauroy, Anne Spica (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Désert, un espace paradoxal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.467-487, 2003</w:t>
@@ -10295,51 +10295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Speake. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Litterature of travel and exploration, an encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fitzroy Dearborn, pp.471-472, 2003</w:t>
@@ -10362,216 +10362,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du récit de voyage à la nouvelle : L'exemple de Maupassant : Au Soleil, Marroca, Mohammed-Fripouille, Un Soir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Antoine, M.-H. Gomez-Géraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman et récit de voyage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.155-166, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du discours sur l'Autre au discours sur soi : Le Voyage en Orient de Lamartine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Woodward. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Promenades autobiographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mestengo Press, The University of Western Ontario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-91, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mestengo Press, The University of Western Ontario</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00596439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit de voyage entre fiction et fiction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Parisot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommage au Professeur G. Lavergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237-254, 2001</w:t>
@@ -10600,51 +10600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne et le voyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-M. Seillan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures de Corinne ou l'Italie de Germaine de Staël</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Publications de la Faculté des Lettres de Nice, pp.11-25, 2000</w:t>
@@ -10673,51 +10673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Index des anthroponymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Josiane Rieu (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mort et résurrection de la Pléiade par Claude Faisant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion, pp.769-793, 1998</w:t>
@@ -10746,51 +10746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies du &amp;quot;je&amp;quot; dans Aurélia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-M. Seillan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects du lyrisme du XVIe au XIXe siècle, Ronsard, Rousseau, Nerval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Publications de la Faculté des Lettres de Nice, pp.199-212, 1997</w:t>
@@ -10819,51 +10819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oeil du peintre Fromentin : Un Eté dans le Sahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Moureau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Oeil aux aguets ou l'artiste en voyage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Klincksieck, pp.191-201, 1995</w:t>
@@ -10937,51 +10937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières de la définition dans le récit de voyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11155,51 +11155,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'altérité au miroir du récit : modalités et degrés d'une appropriation discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Nice Sophia Antipolis, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11307,51 +11307,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91A28066"/>
+    <w:nsid w:val="DECA2371"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11538,51 +11538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-magri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1975-6425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050144243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s23" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wok" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.212.0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri-Mourgues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabatel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226780v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226002v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783938v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633687v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Purnelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365787v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801055" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226750v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365796v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365798v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365800v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372188v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365804v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596411v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596404v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542014v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617309v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wahl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/repetition-et-signifiance-linvention-poetique/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630267v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10570-book-08534480-9782745344809.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lexicometrica.univ-paris3.fr/jadt/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10254-book-08533095-9782745330956.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Follette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gannier Odile" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Rieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Linon-Chipon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moatti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365411v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226903v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542023v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388295.ch1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542033v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895962v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13536-4.p.0063" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519351v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Voyager%20entre%20les%20mots%20et%20le%20monde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365786v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970538v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambertlucas.com/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970521v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-savoirs-des-barbares-des-primitifs-et-des-sauvages-lectures-de-l-autre-aux-xviiie-et-xixe-siecles.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970530v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807305632-explorer-un-corpus-textuel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970526v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226844v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/53152?lang=fr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53152" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226727v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TSGG9869" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226775v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226868v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226797v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596476v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lexicometrica.univ-paris3.fr/jadt/jadt2010/allegati/JADT-2010-0333-0340_126-Magri.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226892v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225997v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225987v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ir.lib.uwo.ca/frenchebooks/3/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226886v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596429v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365412v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596420v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261022v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415913v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595436v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bcl Magri-Mourgues" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00686518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-magri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1975-6425" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050144243" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542021v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542017v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s23" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Mayaffre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wok" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542040v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902605v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902611v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.212.0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722987v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri-Mourgues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312638v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabatel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226780v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226730v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226790v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226002v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225995v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226323v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596425v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783938v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111750v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633690v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970544v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970539v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372923v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Purnelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365787v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226726v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801055" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226918v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226345v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226750v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365796v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365799v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365800v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372188v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365804v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596411v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596404v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542014v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617309v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wahl" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/repetition-et-signifiance-linvention-poetique/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630267v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10570-book-08534480-9782745344809.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lexicometrica.univ-paris3.fr/jadt/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10254-book-08533095-9782745330956.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518447v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Follette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226893v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226898v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226616v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gannier Odile" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Rieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370824v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Linon-Chipon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moatti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226900v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365411v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226883v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542023v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542033v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458764v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388295.ch1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895962v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13536-4.p.0063" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519351v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617428v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Voyager%20entre%20les%20mots%20et%20le%20monde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365786v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936437v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970538v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambertlucas.com/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970521v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-savoirs-des-barbares-des-primitifs-et-des-sauvages-lectures-de-l-autre-aux-xviiie-et-xixe-siecles.html" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970530v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807305632-explorer-un-corpus-textuel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970526v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226844v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/53152?lang=fr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.53152" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226727v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TSGG9869" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226775v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226868v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226617v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226797v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596476v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lexicometrica.univ-paris3.fr/jadt/jadt2010/allegati/JADT-2010-0333-0340_126-Magri.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226892v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225997v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225987v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226329v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596439v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ir.lib.uwo.ca/frenchebooks/3/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226886v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596429v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365412v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596420v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261022v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415913v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595436v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bcl Magri-Mourgues" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00686518v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>