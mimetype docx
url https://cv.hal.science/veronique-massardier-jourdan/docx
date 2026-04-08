--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -3219,294 +3219,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-rapid intercritical annealing to improve deep drawability of low-carbon, Al-killed steels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V Massardier</w:t>
+                <w:t xml:space="preserve">A finite element model for the prediction of Advanced High Strength Steel spot welds fracture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ngansop</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+                <w:t xml:space="preserve">R. Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Merlin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87, pp.48-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558945v1</w:t>
+                <w:t xml:space="preserve">hal-00747455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element model for the prediction of Advanced High Strength Steel spot welds fracture.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dancette</w:t>
+                <w:t xml:space="preserve">Ultra-rapid intercritical annealing to improve deep drawability of low-carbon, Al-killed steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ngansop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (7), pp.2225--2236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00747455v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spark plasma sintering of pure iron nanopowders by simple route</w:t>
               </w:r>
@@ -4131,77 +4131,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the parameters controlling the grain refinement of ultra-rapidly annealed low carbon Al-killed steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ngansop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 527 (21), pp.5654--5663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4252,51 +4252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4459,51 +4459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the parameters influencing the quench‐aging behavior of ultra‐low‐carbon steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40 (5), pp.1100--1109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5288,51 +5288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kleber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.RE39--1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5633,51 +5633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Lavaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 50 (1), pp.131--135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6276,51 +6276,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation evolution during the annealing of an interstitial‐free steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Carabajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6479,51 +6479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la cinétique de précipitation des nitrures d’aluminium dans un acier bas carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Guetaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7272,230 +7272,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the interaction of magnesium with the reinforcement in Al- Mg- Si alloy/α‐alumina platelet composites</w:t>
+                <w:t xml:space="preserve">Comparison between the experimental and theoretical tensile behaviour of aluminium‐based metal matrix composites reinforced with preforms of α‐alumina platelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Kerdelhué</w:t>
+                <w:t xml:space="preserve">R Fougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Merle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 191 (1-2), pp.267-276</w:t>
+              <w:t xml:space="preserve">, 1995, 203 (1-2), pp.93--104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670051v1</w:t>
+                <w:t xml:space="preserve">hal-01670052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between the experimental and theoretical tensile behaviour of aluminium‐based metal matrix composites reinforced with preforms of α‐alumina platelets</w:t>
+                <w:t xml:space="preserve">Experimental study of the interaction of magnesium with the reinforcement in Al- Mg- Si alloy/α‐alumina platelet composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Fougeres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Merle</w:t>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 203 (1-2), pp.93--104</w:t>
+              <w:t xml:space="preserve">, 1995, 191 (1-2), pp.267-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670052v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the effect of the anisotropy of orientation of the reinforcing particles on the tensile properties of aluminium matrix composites reinforced with α-alumina platelets</w:t>
               </w:r>
@@ -7589,51 +7589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic behaviour of an aluminium matrix composite reinforced with new alumina platelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Fougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8683,51 +8683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and mechanical properties of low carbon Al-killed steels after ultra-rapid annealing cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ngansop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9167,51 +9167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Lavaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Unknown, Unknown Region. pp.623--630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10019,51 +10019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Puybras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massardier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Barnett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dorin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massardier-Jourdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179555" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathevon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocabois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146762" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531884v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mottay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116099" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Reza Ghandehari Ferdowsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Jiang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ollat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06615-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365455v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cazottes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciss&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100854" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyruey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Massardier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05736-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ollat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ab202b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Militzer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buscarlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.02.052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VBXC82W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.05.094" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ollat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Buscarlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Keovilay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labonne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Graux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4158-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bardel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nelias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.09.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lamontagne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kleber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.04.091" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJMCPKTP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540088v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.034" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.07.048" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S6RMQ6K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zuazo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hallstedt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lindahl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selleby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-014-1084-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Selouane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8489-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-013-1990-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670025v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhakanta Rana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Brat Singh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omkar Nath Mohanty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558945v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ngansop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Merlin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747455v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Estevez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dupuy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.03.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDJPBJ17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538045v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Piallat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558490v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dupuy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bretagne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012051" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558492v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupuy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.51.99" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854233v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzekri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nait Oultit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540119v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzekri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Patezour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670029v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540129v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perrard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deschamps" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670034v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lavaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.03.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWR31KNC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474975v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guetaz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475299v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670038v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ravaine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670040v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carabajar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chabanet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670039v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Epicier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Merle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guetaz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Santini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670042v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vincent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dg Eskin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670046v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670049v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pelletier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670052v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fougeres" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538292v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670054v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251728v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fougeres" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937110" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670055v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dafir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bachelard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395639v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Idrissi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Taurines" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670020v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670022v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687142v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lamontagne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1885" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538060v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piallat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558949v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558496v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670028v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670033v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Patezour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thiery" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670032v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670035v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gu&#233;taz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mag Soler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670037v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670036v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670045v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670031v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Puybras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massardier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Barnett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dorin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massardier-Jourdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179555" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathevon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocabois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146762" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531884v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mottay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116099" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Reza Ghandehari Ferdowsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Jiang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ollat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06615-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365455v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cazottes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciss&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100854" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyruey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Massardier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05736-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ollat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ab202b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Militzer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buscarlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.02.052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VBXC82W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.05.094" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ollat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Buscarlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Keovilay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labonne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Graux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4158-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bardel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nelias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.09.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lamontagne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kleber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.04.091" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJMCPKTP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540088v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.034" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.07.048" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S6RMQ6K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zuazo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hallstedt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lindahl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selleby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-014-1084-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Selouane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8489-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-013-1990-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670025v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhakanta Rana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Brat Singh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omkar Nath Mohanty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747455v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Estevez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dupuy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.03.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDJPBJ17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ngansop" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Merlin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538045v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Piallat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558490v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dupuy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bretagne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012051" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558492v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupuy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.51.99" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854233v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzekri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nait Oultit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540119v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzekri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Patezour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670029v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540129v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perrard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deschamps" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670034v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lavaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.03.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWR31KNC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474975v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guetaz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475299v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670038v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ravaine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670040v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carabajar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chabanet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670039v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Epicier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Merle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guetaz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Santini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670042v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vincent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dg Eskin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670046v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670049v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pelletier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670052v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fougeres" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670051v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538292v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670054v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251728v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fougeres" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937110" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670055v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dafir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bachelard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395639v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Idrissi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Taurines" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670020v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670022v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687142v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lamontagne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1885" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538060v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piallat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558949v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558496v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670028v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670033v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Patezour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thiery" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670032v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670035v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gu&#233;taz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mag Soler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670037v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670036v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670045v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670031v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>