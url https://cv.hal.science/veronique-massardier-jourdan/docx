--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -100,598 +100,598 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain structure evolution in Al-Mg(-Sc-Zr) alloys during additive friction stir deposition</w:t>
+                <w:t xml:space="preserve">Influence of Sc and Zr on Mg precipitation and sensitization resistance in Al-Mg-(Sc-Zr) alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Puybras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Massardier</w:t>
+                <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Barnett</w:t>
+                <w:t xml:space="preserve">Damien Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 229, </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2025.115566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322241v1</w:t>
+                <w:t xml:space="preserve">hal-05175204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sc and Zr on Mg precipitation and sensitization resistance in Al-Mg-(Sc-Zr) alloys</w:t>
+                <w:t xml:space="preserve">Grain structure evolution in Al-Mg(-Sc-Zr) alloys during additive friction stir deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Puybras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
+                <w:t xml:space="preserve">Véronique Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Fabrègue</w:t>
+                <w:t xml:space="preserve">Matthew Barnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1021, </w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 229, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2025.115566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175204v1</w:t>
+                <w:t xml:space="preserve">hal-05322241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempering of Dual Phase steels: Microstructural evolutions and mechanical properties</w:t>
+                <w:t xml:space="preserve">Identification and analysis of a reverse dynamic strain ageing in welded joints of C-Mn steels in the secondary circuit welds of nuclear power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mathevon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Fabrègue</w:t>
+                <w:t xml:space="preserve">W. Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rocabois</w:t>
+                <w:t xml:space="preserve">Yves Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Perrin-Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146762⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 247, pp.116099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019698v1</w:t>
+                <w:t xml:space="preserve">hal-04531884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and analysis of a reverse dynamic strain ageing in welded joints of C-Mn steels in the secondary circuit welds of nuclear power plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tempering of Dual Phase steels: Microstructural evolutions and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bréchet</w:t>
+                <w:t xml:space="preserve">Alexandre Mathevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Massardier</w:t>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Perrin-Pellegrino</w:t>
+                <w:t xml:space="preserve">Philippe Rocabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 247, pp.116099. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 908, pp.146762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531884v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Precipitation kinetics in Mg-Zn alloy - a multi-characterization and modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Reza Ghandehari Ferdowsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -768,103 +768,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic-Based Model Coupled with Phase Transformation Simulation to Predict the Ms Temperature in the Case of Two-Phase Steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rocabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions a-Physical Metallurgy and Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 53, pp.1674-1681. </w:t>
@@ -896,265 +896,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cold rolling on phase separation in 2202 lean duplex stainless steel</w:t>
+                <w:t xml:space="preserve">Aging of an Al-Mg-Si Alloy with a Silicon Excess and Reinforced with Ceramic Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cazottes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Massardier</w:t>
+                <w:t xml:space="preserve">G. Meyruey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Danoix</w:t>
+                <w:t xml:space="preserve">V Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rolland</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100854⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions a-Physical Metallurgy and Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51, pp.3124-3141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-020-05736-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365455v1</w:t>
+                <w:t xml:space="preserve">hal-03367348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of an Al-Mg-Si Alloy with a Silicon Excess and Reinforced with Ceramic Particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of cold rolling on phase separation in 2202 lean duplex stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Meyruey</w:t>
+                <w:t xml:space="preserve">Raphaële Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Massardier</w:t>
+                <w:t xml:space="preserve">D. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Perez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions a-Physical Metallurgy and Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 51, pp.3124-3141. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.100854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-020-05736-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367348v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion model for austenite formation kinetics during inter-critical annealing of dual-phase steels</w:t>
               </w:r>
@@ -1179,64 +1179,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (6), pp.065007. </w:t>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Militzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1420,90 +1420,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Over-ageing of an Al-Mg-Si alloy with silicon excess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Meyruey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 730, pp.92-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1550,51 +1550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Recrystallization and Austenite Formation Overlapping in Cold‐Rolled Dual‐Phase Steels During Intercritical Treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2068,51 +2068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of carbon distribution and mechanical properties during the static strain ageing of heavily drawn pearlitic steel wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2210,51 +2210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic behaviour of a 6061 aluminium alloy: Coupling precipitation and elastoplastic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2344,51 +2344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study and quantification of cementite decomposition in heavily drawn pearlitic steel wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kleber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2467,446 +2467,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the mechanisms responsible for static strain ageing in heavily drawn pearlitic steel wires</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-Density Steels: Complex Metallurgy for Automotive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zuazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hallstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lindahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Selleby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (9), pp.1747 - 1758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11837-014-1084-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670023v1</w:t>
+                <w:t xml:space="preserve">hal-01829259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Density Steels: Complex Metallurgy for Automotive Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Soler</w:t>
+                <w:t xml:space="preserve">Evolution of microstructure and strength during the ultra-fast tempering of Fe-Mn-C martensitic steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gouné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Selouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (22), pp.7782-7796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-014-8489-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11837-014-1084-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01829259v1</w:t>
+                <w:t xml:space="preserve">hal-01071522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of microstructure and strength during the ultra-fast tempering of Fe-Mn-C martensitic steels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Low-Density Steels: Complex Metallurgy for Automotive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zuazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hallstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lindahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Selleby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (9), pp.1747-1758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11837-014-1084-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-014-8489-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01071522v1</w:t>
+                <w:t xml:space="preserve">hal-01808031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrite effects in Fe‐Mn‐Al‐C triplex steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2977,204 +3003,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Density Steels: Complex Metallurgy for Automotive Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the mechanisms responsible for static strain ageing in heavily drawn pearlitic steel wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lamontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kleber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (8), pp.495--502</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808031v1</w:t>
+                <w:t xml:space="preserve">hal-01670023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pre‐treatment on copper precipitation characteristics in a copper‐alloyed interstitial free steel studied by thermoelectric power measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhakanta Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiv Brat Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3219,730 +3219,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite element model for the prediction of Advanced High Strength Steel spot welds fracture.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spark plasma sintering of pure iron nanopowders by simple route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Estevez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">J Piallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Powder Metallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (1), pp.76--79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747455v1</w:t>
+                <w:t xml:space="preserve">hal-01538045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-rapid intercritical annealing to improve deep drawability of low-carbon, Al-killed steels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Investigation of the tensile shear fracture of advanced high strength steel spot welds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ngansop</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 43 (7), pp.2225--2236</w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.112--122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558945v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma sintering of pure iron nanopowders by simple route</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Fabregue</w:t>
+                <w:t xml:space="preserve">Ecomatériaux : les matériaux passent au vert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Piallat</w:t>
+                <w:t xml:space="preserve">J. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Maire</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Metallurgy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (5), pp.367 - 368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2012051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538045v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the tensile shear fracture of advanced high strength steel spot welds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dancette</w:t>
+                <w:t xml:space="preserve">Ultra-rapid intercritical annealing to improve deep drawability of low-carbon, Al-killed steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Massardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ngansop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Merlin</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Dupuy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 25, pp.112--122</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (7), pp.2225--2236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558490v1</w:t>
+                <w:t xml:space="preserve">hal-01558945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecomatériaux : les matériaux passent au vert</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A finite element model for the prediction of Advanced High Strength Steel spot welds fracture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dancette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bretagne</w:t>
+                <w:t xml:space="preserve">R. Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Breard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87, pp.48-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2012051⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841890v1</w:t>
+                <w:t xml:space="preserve">hal-00747455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HAZ microstructures and local mechanical properties of high strength steels resistance spot welds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4019,77 +4019,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 78 (10), pp.2259--2272</w:t>
@@ -4118,90 +4118,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the parameters controlling the grain refinement of ultra-rapidly annealed low carbon Al-killed steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ngansop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 527 (21), pp.5654--5663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4252,51 +4252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4364,51 +4364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric power applied to metallurgy: principle and recent applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kleber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4446,64 +4446,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the parameters influencing the quench‐aging behavior of ultra‐low‐carbon steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40 (5), pp.1100--1109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4554,64 +4554,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bouzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4649,77 +4649,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the conditions of the chromium nitride formation in a ULC steel of Fe-Cr-N type with 0.7% Cr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIJ international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.472-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4744,77 +4744,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of manganese and chromium on the segregation kinetics of carbon and nitrogen to the dislocations in ferritic steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.4303-4308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4839,77 +4839,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0.7% Cr 含有 Fe‐Cr‐N タイプ ULC 鋼中のクロム窒化物形成の条件の決定</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIJ Int (Iron Steel Inst Jpn)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47 (3), pp.472--478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4947,64 +4947,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of manganese and chromium on the segregation kinetics of carbon and nitrogen to the dislocations in heavily deformed ferritic steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1117-1123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5029,90 +5029,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn-C interaction in Fe-C-Mn steels: Study by thermoelectric power and internal friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Patezour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.1745-1755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5163,51 +5163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kleber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5275,64 +5275,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thermoelectric power measurement: an original control technique for metallic alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kleber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.RE39--1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5383,51 +5383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kleber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5508,51 +5508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kleber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5601,415 +5601,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evaluation of the interstitial content (C and/or N) in solid solution in extra‐mild steels by thermoelectric power measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the evaluation of the carbon content in solid solution in extra-mild steels by thermoelectric power and by internal friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Lavaire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Merlin</w:t>
+                <w:t xml:space="preserve">Nicolas Lavaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 50 (1), pp.131--135</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, pp.1435-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2004.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670034v1</w:t>
+                <w:t xml:space="preserve">hal-00474976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the evaluation of the carbon content in solid solution in extra-mild steels by thermoelectric power and by internal friction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quantitative evaluation of the content of interstitial elements (C and-or N) in solid solution in extra-mild steels by TEP measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, pp.1435-1439. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, pp.131-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2004.03.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00474976v1</w:t>
+                <w:t xml:space="preserve">hal-00474975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evaluation of the content of interstitial elements (C and-or N) in solid solution in extra-mild steels by TEP measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quantitative evaluation of the interstitial content (C and/or N) in solid solution in extra‐mild steels by thermoelectric power measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Lavaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Merlin</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, pp.131-135</w:t>
+              <w:t xml:space="preserve">, 2004, 50 (1), pp.131--135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474975v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic and microstructural study of aluminium nitride precipitation in a low carbon aluminium-killed steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Guetaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.299-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6028,515 +6028,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the nitrides formed during the annealing of a low-carbon low-aluminium steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Determination of aluminium nitride or free nitrogen in low carbon steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guetaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Voron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Merlin</w:t>
+                <w:t xml:space="preserve">Daniel Ravaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.1363-1371</w:t>
+              <w:t xml:space="preserve">Steel Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 72 (7), pp.245--249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475299v1</w:t>
+                <w:t xml:space="preserve">hal-01670038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of aluminium nitride or free nitrogen in low carbon steel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identification of the nitrides formed during the annealing of a low-carbon low-aluminium steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Merlin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steel Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 72 (7), pp.245--249</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.1363-1371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670038v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation evolution during the annealing of an interstitial‐free steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between the microstructural evolution of a 6061 aluminium alloy and the evolution of its thermoelectric power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Carabajar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
+                <w:t xml:space="preserve">T Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Chabanet</w:t>
+                <w:t xml:space="preserve">P Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 281 (1), pp.132--142</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 48 (11), pp.2911--2924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670040v1</w:t>
+                <w:t xml:space="preserve">hal-01670039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between the microstructural evolution of a 6061 aluminium alloy and the evolution of its thermoelectric power</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Precipitation evolution during the annealing of an interstitial‐free steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Carabajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Merle</w:t>
+                <w:t xml:space="preserve">S Chabanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 48 (11), pp.2911--2924</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 281 (1), pp.132--142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670039v1</w:t>
+                <w:t xml:space="preserve">hal-01670040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la cinétique de précipitation des nitrures d’aluminium dans un acier bas carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Guetaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6568,394 +6568,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fibre‐matrix interactions and of matrix microstructure on the mechanical properties of Aluminium‐based MMCs reinforced with Altex fibers and processed by medium pressure infiltration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The effect of thermal exposure on the strength distribution of B 4 C coated carbon fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed R'Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 34 (21), pp.5371--5386</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 37 (1), pp.129--145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670044v1</w:t>
+                <w:t xml:space="preserve">hal-01670042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of thermal exposure on the strength distribution of B 4 C coated carbon fibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A study of high‐temperature precipitation in Al−Mg−Si alloys with an excess of silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dg Eskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Merle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 37 (1), pp.129--145</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 34 (4), pp.811--820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670042v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of high‐temperature precipitation in Al−Mg−Si alloys with an excess of silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of fibre‐matrix interactions and of matrix microstructure on the mechanical properties of Aluminium‐based MMCs reinforced with Altex fibers and processed by medium pressure infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dg Eskin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">P Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 34 (4), pp.811--820</w:t>
+              <w:t xml:space="preserve">, 1999, 34 (21), pp.5371--5386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670043v1</w:t>
+                <w:t xml:space="preserve">hal-01670044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HRTEM and nano‐analytical study of metastable precipitates in aluminium alloy 6061</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRON MICROSCOPY AND ANALYSIS 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 161, pp.253--258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6980,77 +6980,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the introduction of ceramic particles in Al−Cu alloys on GP zone formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 249 (1), pp.121--133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7075,64 +7075,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of interaction controlling the kinetics of zone formation in metal matrix composites: comparison of the effect of the reinforcement in Al−Cu and Al−Mg−Si matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 249 (1), pp.109--120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7157,103 +7157,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of T300/Al composites. Embrittlement effects due to a B4C coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed R'Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 31 (17), pp.4533--4539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7278,77 +7278,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between the experimental and theoretical tensile behaviour of aluminium‐based metal matrix composites reinforced with preforms of α‐alumina platelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Fougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 203 (1-2), pp.93--104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7373,77 +7373,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the interaction of magnesium with the reinforcement in Al- Mg- Si alloy/α‐alumina platelet composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7481,77 +7481,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the effect of the anisotropy of orientation of the reinforcing particles on the tensile properties of aluminium matrix composites reinforced with α-alumina platelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 203 (1-2), pp.105--116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7576,77 +7576,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic behaviour of an aluminium matrix composite reinforced with new alumina platelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Fougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 185 (1-2), pp.L9--L12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7671,51 +7671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of aluminium-based metal matrix composites reinforced with α-alumina platelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7775,90 +7775,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6061 Aluminium Alloy−Al sub 2 O sub 3 Platelets Composite Processing and Mechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed R'Mili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bachelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7932,103 +7932,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic strain-aging in C-Mn steel welds for nuclear power plants: a multi-scale investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gouné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
@@ -8195,51 +8195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between recrystallization and austenite formation in cold‐rolled dual‐phase steels during non‐isothermal intercritical treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8333,51 +8333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kleber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8588,64 +8588,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Piallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.1691--1696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8670,90 +8670,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and mechanical properties of low carbon Al-killed steels after ultra-rapid annealing cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ngansop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.3368--3373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8791,64 +8791,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on the mechanical behavior of advanced high strength steels resistance spot welds in cross tension and tensile shear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dancette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fabregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8899,77 +8899,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of manganese and chromium on the segregation kinetics of carbon and nitrogen to the dislocations in ferritic steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials science forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.4303--4308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8988,325 +8988,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the interaction of the interstitial atoms with the substitutional atoms and with the dislocations in extra‐mild steels through coupled use of thermoelectric power and internal friction measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">VII Application of Advanced Observation Techniques‐Characterization of the Interaction of the Interstitial Atoms with the Substitutional Atoms and with the Dislocations in Extra‐Mild Steels through</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Le Patezour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Lavaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Merlin</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Unknown, Unknown Region. pp.623--630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670033v1</w:t>
+                <w:t xml:space="preserve">hal-01670032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VII Application of Advanced Observation Techniques‐Characterization of the Interaction of the Interstitial Atoms with the Substitutional Atoms and with the Dislocations in Extra‐Mild Steels through</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of the interaction of the interstitial atoms with the substitutional atoms and with the dislocations in extra‐mild steels through coupled use of thermoelectric power and internal friction measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Le Patezour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Lavaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Merlin</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Unknown, Unknown Region. pp.623--630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670032v1</w:t>
+                <w:t xml:space="preserve">hal-01670033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the role played by nitrogen on the deep‐drawing properties of aluminium killed steel sheets obtained after a continuous annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Guétaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mag Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9344,64 +9344,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PART 2‐Phase Transformations‐Study of the Influence of a Low Copper Addition and of an Excess of Silicon on the Precipitation Kinetics and on the Precipitation Sequence of Al‐Mg2Si Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Epicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Unknown, Unknown Region. pp.851--856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9426,51 +9426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the influence of a low copper addition and of an excess of silicon on the precipitation kinetics and on the precipitation sequence of Al‐Mg2Si alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9508,77 +9508,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between the evolution of thermoelectric power and the microstructural transformations occuring during the ageing of a 6061 alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Solid‐solid phase Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Unknown, Unknown Region. pp.241--244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9648,64 +9648,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mesure du Pouvoir Thermoelectrique: una Technique Originale de Controle des Alliages Metalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kleber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. Techniques Ingénieur, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9755,77 +9755,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Reinforcement on the Coherent Precipitation in Aluminium‐Based Metal Matrix Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Massardier-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Light Alloys and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.301--306, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10019,51 +10019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Puybras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massardier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Barnett" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dorin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115566" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175204v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massardier-Jourdan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179555" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathevon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocabois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146762" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531884v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mottay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116099" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Reza Ghandehari Ferdowsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Jiang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ollat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06615-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365455v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cazottes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciss&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100854" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyruey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Massardier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05736-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ollat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ab202b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Militzer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buscarlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.02.052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VBXC82W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.05.094" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ollat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Buscarlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Keovilay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labonne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Graux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4158-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bardel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nelias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.09.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lamontagne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kleber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.04.091" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJMCPKTP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540088v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.034" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.07.048" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S6RMQ6K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zuazo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hallstedt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lindahl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selleby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-014-1084-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Selouane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8489-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-013-1990-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670025v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhakanta Rana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Brat Singh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omkar Nath Mohanty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747455v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Estevez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dupuy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.03.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDJPBJ17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558945v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ngansop" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Merlin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538045v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Piallat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558490v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dupuy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841890v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bretagne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verney" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012051" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558492v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupuy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.51.99" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854233v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzekri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nait Oultit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540119v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzekri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Patezour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670029v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540129v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perrard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deschamps" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670034v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lavaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavaire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.03.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWR31KNC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474975v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guetaz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475299v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670038v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ravaine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670040v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carabajar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chabanet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670039v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Epicier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Merle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guetaz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Santini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670042v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vincent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dg Eskin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670046v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670049v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pelletier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670052v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fougeres" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670051v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538292v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670054v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251728v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fougeres" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937110" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670055v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dafir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bachelard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395639v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Idrissi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Taurines" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670020v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670022v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687142v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lamontagne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1885" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538060v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piallat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558949v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558496v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670028v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670033v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Patezour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thiery" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670032v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670035v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gu&#233;taz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mag Soler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670037v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670036v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670045v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670031v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Puybras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massardier-Jourdan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dorin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massardier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Barnett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115566" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mottay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Br&#233;chet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Massardier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathevon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rocabois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146762" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Reza Ghandehari Ferdowsi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Jiang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ollat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06615-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meyruey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Massardier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05736-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cazottes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Danoix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rolland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciss&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100854" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chantrenne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ollat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ab202b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Militzer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buscarlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.02.052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VBXC82W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2018.05.094" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670018v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ollat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Buscarlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Keovilay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labonne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Graux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Danoix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-017-4158-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bardel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nelias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nelias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.09.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lamontagne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kleber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.04.091" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJMCPKTP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540088v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.034" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670021v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.07.048" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S6RMQ6K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zuazo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hallstedt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lindahl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selleby" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-014-1084-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Selouane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8489-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670024v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Etienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-013-1990-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670023v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670025v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhakanta Rana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Brat Singh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omkar Nath Mohanty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538045v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Piallat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jorand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merlin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dupuy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841890v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bretagne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verney" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012051" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ngansop" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Merlin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Estevez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dupuy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.03.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDJPBJ17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558492v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupuy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.51.99" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558950v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854233v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzekri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nait Oultit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540119v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzekri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670027v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436217v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Patezour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perrard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670029v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540129v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Perrard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Deschamps" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474976v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2004.03.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWR31KNC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670034v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lavaire" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guetaz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ravaine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475299v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670039v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Epicier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Merle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carabajar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chabanet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guetaz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670042v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vincent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670043v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dg Eskin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670044v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Santini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670046v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670049v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pelletier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670048v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670052v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fougeres" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670051v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538292v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670054v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251728v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fougeres" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19937110" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670055v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dafir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bachelard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395639v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caillard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Idrissi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752487v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Taurines" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670020v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670022v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687142v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Mouawad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lamontagne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1885" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538060v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piallat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558949v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558496v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670028v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670032v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Le Patezour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thiery" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670033v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670035v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gu&#233;taz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mag Soler" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670037v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670036v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670045v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670031v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>