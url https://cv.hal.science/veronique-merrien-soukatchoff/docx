--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -3827,185 +3827,185 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of Ax-les-Thermes cuttings for a Rock fall hazard Benchmark case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Slope Stability 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844604v1</w:t>
+                <w:t xml:space="preserve">hal-01844627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of Ax-les-Thermes cuttings for a Rock fall hazard Benchmark case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Slope Stability 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844627v1</w:t>
+                <w:t xml:space="preserve">hal-01844604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Characterization of Weathered Schists</w:t>
               </w:r>
@@ -6577,243 +6577,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00976274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of large underground cavities reinforced by cable-bolts in different geological and geomechanical configurations</w:t>
+                <w:t xml:space="preserve">Les apports de la modélisation numérique des massifs rocheux discontinus pour l'étude du renforcement par boulonnage des ouvrages miniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack-Pierre Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Thibodeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francis Wojtkowiak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack-Pierre Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium of the international society for rock mechanics (EUROCK 1996)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Turin, Italy. pp.1085-1091</w:t>
+              <w:t xml:space="preserve">11. Colloque Franco-Polonais en Mécanique des Sols et des Roches Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Gdansk, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00969657v1</w:t>
+                <w:t xml:space="preserve">ineris-00976139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de la modélisation numérique des massifs rocheux discontinus pour l'étude du renforcement par boulonnage des ouvrages miniers</w:t>
+                <w:t xml:space="preserve">Modelling of large underground cavities reinforced by cable-bolts in different geological and geomechanical configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thibodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wojtkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-Pierre Piguet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Wojtkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque Franco-Polonais en Mécanique des Sols et des Roches Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Gdansk, Pologne</w:t>
+              <w:t xml:space="preserve">International symposium of the international society for rock mechanics (EUROCK 1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Turin, Italy. pp.1085-1091</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00976139v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00969657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and auscultation of the geotechnical behaviour of a slope in an open cast mine influenced by old underground mining (South-western part of France)</w:t>
               </w:r>
@@ -7568,51 +7568,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracturation In Rock Mass [data paper]</w:t>
+                <w:t xml:space="preserve">ThermoMechaLimestone [Data paper]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Virely</w:t>
@@ -7622,94 +7622,94 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17632/7rxhndg2fz.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17632/wnt6thwzvp.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442348v1</w:t>
+                <w:t xml:space="preserve">hal-03442346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ThermoMechaLimestone [Data paper]</w:t>
+                <w:t xml:space="preserve">Fracturation In Rock Mass [data paper]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Virely</w:t>
@@ -7719,70 +7719,70 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17632/wnt6thwzvp.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17632/7rxhndg2fz.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442346v1</w:t>
+                <w:t xml:space="preserve">hal-03442348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7937,51 +7937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04679073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Krzewinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Genois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-023-03420-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wolff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pedrazzini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Derron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225396" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640014v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2022002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12030103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Virely" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107568" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106293" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Villarraga-Diaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01304982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinches" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasc-Barbier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-015-0822-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Korini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thoraval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-011-0136-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NVM9K7NF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clement" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dunner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gunzburger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-008-0019-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VSFKZ1K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merrien Soukatchoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc Barbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoma Korini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kadiri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-005-0057-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HR896RPR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guilloux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghoreychi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039369v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Alonso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcoverro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malinsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2005.03.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407439v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunzburger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2004.11.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMRKC3L3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.12.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1F4JDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00175357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal F&#233;nart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Riou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1999.9692657" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Hadadou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09208119708944048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hadjigeorgiou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Soukatchoff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Mougins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186066v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03345082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caudal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-679-2020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02083173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guiheneuf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429462078-30" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094566v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Nahli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.056" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844627v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165863v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Cor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09060-3_145" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rescourio C&#233;line" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165866v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15683-50" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970278v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970276v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigarre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363519v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Senfaute" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merrien Soukatchoff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laouafa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Kadiri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Stone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970062v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gueniffey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00089026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence D&#252;nner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00089024v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970110v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970073v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970170v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969930v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Senfaute" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Pierre Piguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969827v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gourry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969894v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969813v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972375v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972391v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rid Ben Slimane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Baroudi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nomine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976274v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969657v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thibodeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wojtkowiak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976139v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Driancourt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paquette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976136v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hantz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berest" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844575v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/manuel-de-mecanique-des-roches-tome-v/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/7rxhndg2fz.2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442346v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/wnt6thwzvp.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04679073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Krzewinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Genois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-023-03420-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wolff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pedrazzini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Derron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225396" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640014v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2022002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12030103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Virely" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107568" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106293" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Villarraga-Diaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01304982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinches" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasc-Barbier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-015-0822-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Korini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thoraval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-011-0136-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NVM9K7NF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clement" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dunner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gunzburger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-008-0019-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VSFKZ1K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merrien Soukatchoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc Barbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoma Korini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kadiri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-005-0057-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HR896RPR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guilloux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghoreychi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039369v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Alonso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcoverro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malinsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2005.03.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407439v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunzburger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2004.11.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMRKC3L3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.12.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1F4JDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00175357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal F&#233;nart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Riou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1999.9692657" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Hadadou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09208119708944048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hadjigeorgiou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Soukatchoff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Mougins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186066v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03345082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caudal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-679-2020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02083173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guiheneuf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429462078-30" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094566v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Nahli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.056" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165863v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Cor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09060-3_145" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rescourio C&#233;line" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165866v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15683-50" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970278v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970276v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigarre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363519v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Senfaute" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merrien Soukatchoff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laouafa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Kadiri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Stone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970062v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gueniffey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00089026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence D&#252;nner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00089024v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970110v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970073v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970170v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969930v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Senfaute" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Pierre Piguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969827v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gourry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969894v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969813v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972375v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972391v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rid Ben Slimane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Baroudi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nomine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976274v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976139v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wojtkowiak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thibodeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Driancourt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paquette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976136v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hantz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berest" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844575v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/manuel-de-mecanique-des-roches-tome-v/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442346v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/wnt6thwzvp.1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442348v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/7rxhndg2fz.2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>