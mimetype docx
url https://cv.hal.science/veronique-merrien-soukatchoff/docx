--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -1522,381 +1522,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur la définition des &amp;quot; Sols indurés Roches tendres &amp;quot; (SIRT)</w:t>
+                <w:t xml:space="preserve">Influence of daily surface temperature fluctuations on rock slope stability: case study of the Rochers de Valabres slope (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guilloux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Gunzburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Merrien-Soukatchoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 111, pp.59-66</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42, pp.331-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584501v1</w:t>
+                <w:t xml:space="preserve">hal-00407439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FEBEX benchmark test: Case definition and comparison of modelling approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Note sur la définition des &amp;quot; Sols indurés Roches tendres &amp;quot; (SIRT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.E. Alonso</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
+                <w:t xml:space="preserve">Mehdi Ghoreychi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 111, pp.59-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039369v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of daily surface temperature fluctuations on rock slope stability: case study of the Rochers de Valabres slope (France)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The FEBEX benchmark test: Case definition and comparison of modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.E. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alcoverro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Malinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 42, pp.331-349</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 42 (5-6 SPEC. ISS.), pp.611-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2005.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407439v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of daily surface temperature fluctuations on rock slope stability : case study of the Rochers de Valabres slope (France)</w:t>
               </w:r>
@@ -5208,407 +5208,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoute microsismique appliquée aux versants rocheux instables, exemple des rochers de Valabres (06)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of topographic roughness on the stress state in a sloped rock-mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Dünner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Dunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques géotechniques et environnement liés à l'aménagement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France. pp.III_193-200</w:t>
+              <w:t xml:space="preserve">International symposium of the international society for rock mechanics (EUROCK 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Liège, Belgium. pp.473-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00089026v1</w:t>
+                <w:t xml:space="preserve">ineris-00970073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de contraintes dans un versant rocheux prédisposé aux instabilités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecoute microsismique appliquée aux versants rocheux instables, exemple des rochers de Valabres (06)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Dünner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Dünner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
+                <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques géotechniques et environnement liés à l'aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Lyon, pp.III_209-216</w:t>
+              <w:t xml:space="preserve">, 2006, Lyon, France. pp.III_193-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00089024v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00089026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models available to understand failure and pre-failure behaviour of large rock slope movements : the case of La Clapiere, Southern Alps, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures de contraintes dans un versant rocheux prédisposé aux instabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Dünner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bigarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Gunzburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The NATO advanced research workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, Celano, Italy. pp.111-127</w:t>
+              <w:t xml:space="preserve">Risques géotechniques et environnement liés à l'aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, pp.III_209-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970110v1</w:t>
+                <w:t xml:space="preserve">ineris-00089024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of topographic roughness on the stress state in a sloped rock-mass</w:t>
+                <w:t xml:space="preserve">Models available to understand failure and pre-failure behaviour of large rock slope movements : the case of La Clapiere, Southern Alps, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémence Dunner</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gunzburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium of the international society for rock mechanics (EUROCK 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Liège, Belgium. pp.473-478</w:t>
+              <w:t xml:space="preserve">The NATO advanced research workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Celano, Italy. pp.111-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970073v1</w:t>
+                <w:t xml:space="preserve">ineris-00970110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of topographic roughness and surface rheology on the stress state in a sloped rock-mass</w:t>
               </w:r>
@@ -5620,51 +5620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Dunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5817,256 +5817,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microseismic monitoring applied to prediction of chalk cliffs collapses and contribution of numerical modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gloria Senfaute</w:t>
+                <w:t xml:space="preserve">Evaluation of coupled hydromechanical analysis of a fractured rock mass by the multi-scale comparison between experimental and numerical modeling datas from the coaraze natural site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gourry</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Kadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thoraval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fast Slope Movements-Prediction and Prevention for Risk Mitigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Naples, Italy. pp.463-468</w:t>
+              <w:t xml:space="preserve">AGU fall Meeting 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00969827v1</w:t>
+                <w:t xml:space="preserve">ineris-00969894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of coupled hydromechanical analysis of a fractured rock mass by the multi-scale comparison between experimental and numerical modeling datas from the coaraze natural site</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+                <w:t xml:space="preserve">Microseismic monitoring applied to prediction of chalk cliffs collapses and contribution of numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Senfaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Thoraval</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gourry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU fall Meeting 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Fast Slope Movements-Prediction and Prevention for Risk Mitigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Naples, Italy. pp.463-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00969894v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00969827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling a tool of investigation for landslide : the case of la Clapiere landslide (Southern Alps, France)</w:t>
               </w:r>
@@ -6577,243 +6577,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00976274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de la modélisation numérique des massifs rocheux discontinus pour l'étude du renforcement par boulonnage des ouvrages miniers</w:t>
+                <w:t xml:space="preserve">Modelling of large underground cavities reinforced by cable-bolts in different geological and geomechanical configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thibodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wojtkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-Pierre Piguet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Wojtkowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque Franco-Polonais en Mécanique des Sols et des Roches Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Gdansk, Pologne</w:t>
+              <w:t xml:space="preserve">International symposium of the international society for rock mechanics (EUROCK 1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Turin, Italy. pp.1085-1091</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00976139v1</w:t>
+                <w:t xml:space="preserve">ineris-00969657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of large underground cavities reinforced by cable-bolts in different geological and geomechanical configurations</w:t>
+                <w:t xml:space="preserve">Les apports de la modélisation numérique des massifs rocheux discontinus pour l'étude du renforcement par boulonnage des ouvrages miniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack-Pierre Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wojtkowiak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack-Pierre Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium of the international society for rock mechanics (EUROCK 1996)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Turin, Italy. pp.1085-1091</w:t>
+              <w:t xml:space="preserve">11. Colloque Franco-Polonais en Mécanique des Sols et des Roches Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Gdansk, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00969657v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00976139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation and auscultation of the geotechnical behaviour of a slope in an open cast mine influenced by old underground mining (South-western part of France)</w:t>
               </w:r>
@@ -7568,51 +7568,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ThermoMechaLimestone [Data paper]</w:t>
+                <w:t xml:space="preserve">Fracturation In Rock Mass [data paper]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Virely</w:t>
@@ -7622,94 +7622,94 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17632/wnt6thwzvp.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17632/7rxhndg2fz.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442346v1</w:t>
+                <w:t xml:space="preserve">hal-03442348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracturation In Rock Mass [data paper]</w:t>
+                <w:t xml:space="preserve">ThermoMechaLimestone [Data paper]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Virely</w:t>
@@ -7719,70 +7719,70 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17632/7rxhndg2fz.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17632/wnt6thwzvp.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442348v1</w:t>
+                <w:t xml:space="preserve">hal-03442346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7937,51 +7937,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04679073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Krzewinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Genois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-023-03420-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wolff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pedrazzini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Derron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225396" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640014v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2022002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12030103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Virely" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107568" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106293" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Villarraga-Diaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01304982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinches" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasc-Barbier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-015-0822-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Korini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thoraval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-011-0136-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NVM9K7NF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clement" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dunner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gunzburger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-008-0019-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VSFKZ1K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merrien Soukatchoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc Barbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoma Korini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kadiri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-005-0057-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HR896RPR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guilloux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghoreychi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039369v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Alonso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcoverro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malinsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2005.03.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407439v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunzburger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2004.11.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMRKC3L3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.12.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1F4JDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00175357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal F&#233;nart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Riou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1999.9692657" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Hadadou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09208119708944048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hadjigeorgiou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Soukatchoff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Mougins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186066v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03345082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caudal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-679-2020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02083173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guiheneuf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429462078-30" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094566v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Nahli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.056" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165863v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Cor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09060-3_145" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rescourio C&#233;line" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165866v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15683-50" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970278v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970276v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigarre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363519v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Senfaute" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merrien Soukatchoff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laouafa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Kadiri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Stone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970062v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gueniffey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00089026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence D&#252;nner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00089024v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970110v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970073v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970170v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969930v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Senfaute" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Pierre Piguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969827v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gourry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969894v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969813v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972375v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972391v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rid Ben Slimane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Baroudi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nomine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976274v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976139v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wojtkowiak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969657v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thibodeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Driancourt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paquette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976136v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hantz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berest" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844575v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/manuel-de-mecanique-des-roches-tome-v/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442346v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/wnt6thwzvp.1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442348v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/7rxhndg2fz.2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04679073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Krzewinski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Azemard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Genois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-023-03420-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wolff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jaboyedoff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pedrazzini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Derron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225396" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640014v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2022002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12030103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Virely" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107568" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319850v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106293" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Villarraga-Diaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01304982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinches" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasc-Barbier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-015-0822-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Korini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thoraval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-011-0136-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NVM9K7NF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clement" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dunner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gunzburger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-008-0019-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VSFKZ1K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merrien Soukatchoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc Barbier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoma Korini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kadiri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-005-0057-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HR896RPR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunzburger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584501v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guilloux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghoreychi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039369v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Alonso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alcoverro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Malinsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2005.03.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2004.11.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMRKC3L3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2003.12.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK1F4JDK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00175357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal F&#233;nart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Riou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1999.9692657" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Hadadou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09208119708944048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hadjigeorgiou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Soukatchoff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Mougins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186066v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03345082v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caudal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-679-2020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02083173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02051319v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guiheneuf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dabard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429462078-30" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02094566v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Nahli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.056" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165863v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Cor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09060-3_145" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rescourio C&#233;line" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165866v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15683-50" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970278v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970276v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bigarre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363519v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Senfaute" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merrien Soukatchoff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laouafa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Kadiri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Stone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970062v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gueniffey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970073v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00089026v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence D&#252;nner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00089024v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970110v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970170v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969930v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Senfaute" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Pierre Piguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969894v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gourry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969813v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972375v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972391v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rid Ben Slimane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Baroudi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nomine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976274v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969657v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thibodeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wojtkowiak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976139v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Driancourt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paquette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976136v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hantz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844557v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berest" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844575v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fortin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/manuel-de-mecanique-des-roches-tome-v/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442348v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/7rxhndg2fz.2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442346v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/wnt6thwzvp.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>