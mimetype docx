--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1032,168 +1032,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt Fluctuation of northern Mediterranean hydroclimate and North Atlantic Oscillation since the middle Holocene</w:t>
+                <w:t xml:space="preserve">Multi-scale seasonal temperature variability and asynchronous regional hydrodynamics in Mediterranean since the middle Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shih-Yu Leen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jin-Yi Yu</w:t>
+                <w:t xml:space="preserve">Xiuyang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, AGU 2018, 10-14 décembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Washington USA, United States</w:t>
+              <w:t xml:space="preserve">, 2018, Washington, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125381v1</w:t>
+                <w:t xml:space="preserve">hal-02125379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première datation uranium-plomb (U-Pb) en Europe sur l’un des plus vieux sites préhistoriques de France : la grotte du Vallonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1215,219 +1215,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Che Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST Lille 2018, Réunion des Sciences de la Terre, 22-26 octobre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale seasonal temperature variability and asynchronous regional hydrodynamics in Mediterranean since the middle Holocene</w:t>
+                <w:t xml:space="preserve">Abrupt Fluctuation of northern Mediterranean hydroclimate and North Atlantic Oscillation since the middle Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Yu Leen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiuyang Jiang</w:t>
+                <w:t xml:space="preserve">Jin-Yi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, AGU 2018, 10-14 décembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Washington, USA, United States</w:t>
+              <w:t xml:space="preserve">, 2018, Washington USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125379v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallonnet Cave: an early presence of hominins in Southern Europe</w:t>
               </w:r>
@@ -1465,51 +1465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Che Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP 2018, XVIIe Colloque, 4-9 juin 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
@@ -1657,168 +1657,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of the onset of MIS11 revealed by speleothem in southern Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stalagmite-inferred paleo-hydroclimate record during 79-89 thousand years ago from Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Chuan Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kano Akihiro</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, EGU 2017, 23-28 avril 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vienne, Autrice, Austria</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, AGU, New Orleans, USA, 11-15 December 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, New Orleans, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125393v1</w:t>
+                <w:t xml:space="preserve">hal-02125385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical Pacific forcing on decadal-to-centennial NAO-dominated precipitation variability in northern Mediterranean over the past 6500 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1827,232 +1827,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuyang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, AGU, New Orleans, USA, 11-15 December 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, New Orleans, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stalagmite-inferred paleo-hydroclimate record during 79-89 thousand years ago from Monaco</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timing of the onset of MIS11 revealed by speleothem in southern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kano Akihiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, AGU, New Orleans, USA, 11-15 December 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, New Orleans, USA, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, EGU 2017, 23-28 avril 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienne, Autrice, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125385v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical U-Th Dating Results of speleothem from South Europe and the orbital-scale implication</w:t>
               </w:r>
@@ -2314,51 +2314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuyang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2532,277 +2532,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stalagmite-inferred abrupt climate change in the north central Mediterranean region since 6500 years ago</w:t>
+                <w:t xml:space="preserve">A stalagmite-inferred climate record in the north central Mediterranean region since 6,500 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuyang Jiang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yongjin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international. American Geophysical Union, AGU-2015, 14-18 December 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, San Francisco, USA, United States</w:t>
+              <w:t xml:space="preserve">XIX INQUA Congres, 26 juillet – 2 août 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nagoya, Japon, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125397v1</w:t>
+                <w:t xml:space="preserve">hal-02125396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stalagmite-inferred climate record in the north central Mediterranean region since 6,500 years ago</w:t>
+                <w:t xml:space="preserve">Stalagmite-inferred abrupt climate change in the north central Mediterranean region since 6500 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuyang Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fucai Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX INQUA Congres, 26 juillet – 2 août 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nagoya, Japon, Japan</w:t>
+              <w:t xml:space="preserve">Colloque international. American Geophysical Union, AGU-2015, 14-18 December 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Francisco, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125396v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence et diversification des stratégies au Paléolithique moyen ancien (350 000 à 120 000 ans) dans la vallée du Rhône (France) : les sites d’Orgnac 3 et Payre</w:t>
               </w:r>
@@ -2965,51 +2965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuyang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. Geodynamics and Environment in Earth Asia, GEEA 2014. International conference and 7th Taiwan-France Symposium in Earth Science.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Hualien, Taiwan, 12-18 November 2014, Taiwan</w:t>
@@ -3185,295 +3185,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronostratigraphic framework of two major Palaeolithic sites in SE France: the Lazaret and Vallonnet caves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biostratigraphie et paléoécologie des grands mammifères du Pléistocène moyen et supérieur en Ligurie (Italie) et dans les Alpes-Maritimes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid El Guennouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Testu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jon Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 129 (5), pp.103415. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103415⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 129 (5), pp.103412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349444v1</w:t>
+                <w:t xml:space="preserve">hal-05336668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biostratigraphie et paléoécologie des grands mammifères du Pléistocène moyen et supérieur en Ligurie (Italie) et dans les Alpes-Maritimes (France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronostratigraphic framework of two major Palaeolithic sites in SE France: the Lazaret and Vallonnet caves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanjun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 129 (5), pp.103412. </w:t>
+              <w:t xml:space="preserve">, 2025, 129 (5), pp.103415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2025.103415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05336668v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site acheuléen de Terra Amata (Sud-est de la France) : état des connaissances archéozoologiques</w:t>
               </w:r>
@@ -3570,610 +3570,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision 40Ar/39Ar dating of Australasian tektites associated with bifacial tools in the Bose Basin (Xiaomei and Fengshudao sites), South China and in Vietnam (Go Da and Roc Tung 1 sites)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Michel</w:t>
+                <w:t xml:space="preserve">Sustained North Atlantic warming drove anomalously intense MIS 11c interglacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Jourdan</w:t>
+                <w:t xml:space="preserve">Gianluca Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
+                <w:t xml:space="preserve">Carlos Pérez-Mejías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guanjun Shen</w:t>
+                <w:t xml:space="preserve">Christoph Spötl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109065⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.5933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-50207-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792396v1</w:t>
+                <w:t xml:space="preserve">hal-04650191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained North Atlantic warming drove anomalously intense MIS 11c interglacial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gianluca Marino</w:t>
+                <w:t xml:space="preserve">High-precision 40Ar/39Ar dating of Australasian tektites associated with bifacial tools in the Bose Basin (Xiaomei and Fengshudao sites), South China and in Vietnam (Go Da and Roc Tung 1 sites)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Pérez-Mejías</w:t>
+                <w:t xml:space="preserve">Fred Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Spötl</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuke Yokoyama</w:t>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanjun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.5933. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 346, pp.109065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-50207-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.109065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650191v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split westerlies over Europe in the early Little Ice Age</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
+                <w:t xml:space="preserve">Au temps des derniers acheuléens du sud-est de la France : Nouvelle synthèse sur les faunes de grands mammifères du Pléistocène moyen de la grotte du Lazaret (Nice, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Chiang</w:t>
+                <w:t xml:space="preserve">Audrey Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharada Channarayapatna Visweswara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid El Guennouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Trouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Michel</w:t>
+                <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61, pp.103-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761447v1</w:t>
+                <w:t xml:space="preserve">hal-04027510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au temps des derniers acheuléens du sud-est de la France : Nouvelle synthèse sur les faunes de grands mammifères du Pléistocène moyen de la grotte du Lazaret (Nice, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Valensi</w:t>
+                <w:t xml:space="preserve">Split westerlies over Europe in the early Little Ice Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Roussel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cauche</w:t>
+                <w:t xml:space="preserve">Valerie Trouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.4898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32654-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027510v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking westerly wind directions over Europe since the middle Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Trouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Spötl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsien-Chen Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4365,286 +4365,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radioisotopiques (U-Th, U-Pb) et paléodosimétriques (ESR) des plus anciens sites préhistoriques des Alpes-Maritimes : la grotte du Vallonnet, le site de plein air de Terra Amata et la grotte du Lazaret</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stalagmite-inferred European westerly drift in the early Weichselian with centennial-scale variability in marine isotope stage 5a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Chuan Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Menviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Marchionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jon Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.107581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158540v1</w:t>
+                <w:t xml:space="preserve">hal-03687628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stalagmite-inferred European westerly drift in the early Weichselian with centennial-scale variability in marine isotope stage 5a</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Datations radioisotopiques (U-Th, U-Pb) et paléodosimétriques (ESR) des plus anciens sites préhistoriques des Alpes-Maritimes : la grotte du Vallonnet, le site de plein air de Terra Amata et la grotte du Lazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanjun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Colloque international "Les premiers peuplements préhistoriques des Alpes-Maritimes, de Monaco et de Ligurie au sein de leurs paléoenvironnements.", 61, pp.65-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03687628v1</w:t>
+                <w:t xml:space="preserve">hal-04158540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First 40Ar/39Ar analyses of Australasian tektites in close association with bifacially worked artifacts at Nalai site in Bose Basin, South China: The question of the early Chinese Acheulean</w:t>
               </w:r>
@@ -4669,51 +4669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobo Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanjun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‑hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4945,51 +4945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Che Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
@@ -5079,51 +5079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharada Visweswara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid El Guennouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (5), pp.367 - 393. </w:t>
@@ -5447,285 +5447,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-series, ESR and 14C studies of the fossil remains from the Mousterian levels of Zafarraya Cave (Spain): A revised chronology of Neandertal presence,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New data on human behavior from a 160,000 year old Acheulean occupation level at Lazaret cave, south-east France: An archaeozoological approach,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bard</w:t>
+                <w:t xml:space="preserve">Kh. El Guennouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barroso Ruíz</w:t>
+                <w:t xml:space="preserve">M. Liouville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.20-33. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 316, pp.123-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2012.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2013.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998803v1</w:t>
+                <w:t xml:space="preserve">hal-01052709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data on human behavior from a 160,000 year old Acheulean occupation level at Lazaret cave, south-east France: An archaeozoological approach,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">U-series, ESR and 14C studies of the fossil remains from the Mousterian levels of Zafarraya Cave (Spain): A revised chronology of Neandertal presence,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Valensi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Michel</w:t>
+                <w:t xml:space="preserve">Doriane Delanghe-Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kh. El Guennouni</w:t>
+                <w:t xml:space="preserve">E. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Liouville</w:t>
+                <w:t xml:space="preserve">C. Barroso Ruíz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 316, pp.123-139. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.20-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2013.10.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2012.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052709v1</w:t>
+                <w:t xml:space="preserve">hal-00998803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of U/Th and 40Ar/39Ar Dating to Orgnac 3, a Late Acheulean and Early Middle Palaeolithic Site in Ardèche, France,</w:t>
               </w:r>
@@ -6147,51 +6147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Lumley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6354,51 +6354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre climatique et environnemental des acheuléens de la grotte du Lazaret, à Nice. Données paléontologiques, biogéochimiques et radiométriques établies sur les faunes de vertébrés et d'invertébrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7075,402 +7075,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stalagmite-inferred precipitation record from northern Italy for the past 800 years and split westerlies over Europe in the early Little Ice Age</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Trouet</w:t>
+                <w:t xml:space="preserve">Datation 40Ar/39Ar haute précision des tectites associées à une industrie bifaciale dans le bassin de Bose au sud de la Chine (sites de Xioamei et Fengshudao) et au Vietnam (sites de Go Da et Roc Tung 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Mayers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Frew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI INQUA, Roma, Italy, 13-20 July 2023. Session 151: The role of westerlies on Euro-Mediterranean Quaternary palaeoclimate on decadal-to- orbital timescales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241236v1</w:t>
+                <w:t xml:space="preserve">hal-04079751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacial terminations and rates of sea-level rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fernanda Sanchez Goñi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eelco Johan Rohling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation 40Ar/39Ar haute précision des tectites associées à une industrie bifaciale dans le bassin de Bose au sud de la Chine (sites de Xioamei et Fengshudao) et au Vietnam (sites de Go Da et Roc Tung 1)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fred Jourdan</w:t>
+                <w:t xml:space="preserve">Stalagmite-inferred precipitation record from northern Italy for the past 800 years and split westerlies over Europe in the early Little Ice Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Chiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Trouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t>
+              <w:t xml:space="preserve">XXI INQUA, Roma, Italy, 13-20 July 2023. Session 151: The role of westerlies on Euro-Mediterranean Quaternary palaeoclimate on decadal-to- orbital timescales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079751v2</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stalagmite-inferred hydroclimate changes in northern Italy during Allerød/Younger Dryas transition</w:t>
               </w:r>
@@ -7700,402 +7700,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Northern Mediterranean precipitation variation and orbital forcing on westerlies over the past 250-400 thousand years ago</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wen-Hui Sung</w:t>
+                <w:t xml:space="preserve">Southern Europe climate oscillations at marine isotope stage 5a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Chuan Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yasufumi Iryu</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, AGU 2019, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">5th Finnish National Colloquium of Geosciences, University of Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996590v1</w:t>
+                <w:t xml:space="preserve">hal-02996649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speleothem-inferred sea-level rise during marine isotope stage 11</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Northern Mediterranean precipitation variation and orbital forcing on westerlies over the past 250-400 thousand years ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Hui Sung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kano Akihiro</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiro Kano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuji Asami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasufumi Iryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, AGU 2019, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996534v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southern Europe climate oscillations at marine isotope stage 5a</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speleothem-inferred sea-level rise during marine isotope stage 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kano Akihiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Finnish National Colloquium of Geosciences, University of Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, AGU 2019, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996649v1</w:t>
+                <w:t xml:space="preserve">hal-02996534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speleothem-inferred paleoclimate records at 570-450 thousand years ago from northern Mediterranean</w:t>
               </w:r>
@@ -8371,51 +8371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobo Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanjun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‑hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8489,1605 +8489,1605 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobo Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanjun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Datation de la terrasse T4 de la rivière Youjiang par la méthode 40Ar/39Ar appliquée à des tectites du site de Nalai, Bassin de Bose, Chine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henry de Lumley; Xie Guangmao; Feng Xiao Bo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les industries lithiques du Paléolithique ancien du Bassin de Bose. Province autonome du Guangxi Zhuang, Chine du Sud.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-264, 2020, CNRS Editions, 978-2-271-13406-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Datation des dépôts pléistocènes de la grotte du Lazaret.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanjun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Lumley, Marie-Antoinette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret. Nice, Alpes-Maritimes, France. Des Homo erectus européens évolués en voie de néandertalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-50, 2018, CNRS Editions, 978-2-271-09072-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret (Nice, Alpes-Maritimes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Lumley M.-A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Becam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des Homo erectus européens évolués en voie de néandertalisation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadre paléoenvironnemental du site acheuléen de Terra Amata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry De Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Miskovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Renault-Miskovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Lumley, Henry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terra Amata, Nice, Alpes-Maritimes, France. Comportement et mode de vie des chasseurs acheuléens de Terra Amata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome V, pp.35-42, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadres stratigraphique, géochronologique et biochronologique du site acheuléen de Terra Amata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry De Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Lumley, Henry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terra Amata, Nice, Alpes-Maritimes, France. Comportement et mode de vie des chasseurs acheuléens de Terra Amata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome V, pp.25-34, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maîtrise du feu sur les sols d’occupation acheuléens de Terra Amata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry De Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid El Guennouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Lumley, Henry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terra Amata, Nice, Alpes-Maritimes, France. Comportement et mode de vie des chasseurs acheuléens de Terra Amata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome V, pp.43-96, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Datation des formations pléistocènes du site acheuléen de Terra Amata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. de Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yokoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir H. de Lumley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TERRA AMATA, (Nice, Alpes-Maritimes, France). Cadre géographique, historique, contexte géologique, stratigraphie, sédimentologie, datation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, Tome 1, pp 469-486, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadre biostratigraphique et géochronologique des dépôts quaternaires (paléothique supérieur ancien et moustérien) de la grotte du Boquete de Zafarraya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilio Barroso Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boutié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecervoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette de Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La grotte du Boquete de Zafarraya, Málaga, Andalousie Tome I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JUANTA DE ANDALUCÍA, Consejería de Cultura, pp. 519-532, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Datation C-14, U-Th, ESR des niveaux moustériens de la grotte du Boquete de Zafarraya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pettitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yokoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dir. C. Barroso Ruiz, H. de Lumley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La grotte du Boquete de Zafarraya, Malaga, Andalousie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Junta de Andalucia, Consejeria de Cultura, Tome I, pp. 487-518, 2006, 84-8266-564-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00309550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadre biostratigraphique et géochronologique des dépôts quaternaires (Paléolithique supérieur ancien et moustérien) de la grotte du Boquete de Zafarraya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barroso-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boutié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecervoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette de Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. C. Barroso Ruiz, H. de Lumley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La grotte du Boquete de Zafarraya, Malaga, Andalousie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De la edicion : Junta de Andalucia, Consejeria de Cultura, Tome I, pp. 519-532, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00309593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte du Lazaret. Nice, Alpes-Maritimes. Des campements de chasseurs de cerfs, de bouquetins, d’aurochs et d’éléphants sur le littoral méditerranéen entre -190 000 – 120 000 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Echassoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. pp.120, 2020, 978-2-271-13512-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03306594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vallonnet, Terra Amata, le Lazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry De Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Echassoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid El Guennouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fauquembergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.112, 2016, 978-2-7577-0489-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125394v1</w:t>
-              </w:r>
-[...1235 lines deleted...]
-                <w:t xml:space="preserve">hal-00474535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10197,77 +10197,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nice - grotte du Lazaret (Alpes-Maritimes). Rapport de synthèse d'opération archéologique 2009-2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry De Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid El Guennouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Hanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10475,51 +10475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharada Channarayapatna Visweswara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Valensi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry De Lumley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34623/c7dr-9650" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718167v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236991v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Chuan Chung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie C. Menviel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Marchionne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horng-Sheng Mii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjun Shen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Chou Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Woodhead" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Chou Shen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsun-Ming Hu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yu Leen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yi Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Che Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyang Jiang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Chen Tsai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Kano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Asami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kano Akihiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125383v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Min Chou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjin Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fucai Duan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Moncel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lombera Hermida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Menendez Granda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349444v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103415" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Guennouni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103412" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roussel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103426" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jourdan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650191v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Marino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sp&#246;tl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50207-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chiang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Trouet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32654-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027510v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yi Chien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34952-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Starnini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli10070093" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107581" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Feng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102953" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524277v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valladas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78CF5TLS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10178-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Hassani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharada Visweswara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.10.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730871v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Willmes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Douka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8MDR30M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Xin Zhao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.07.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQLKMQS1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998803v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso Ru&#237;z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.12.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W9G8C4R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valensi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. El Guennouni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liouville" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.10.034" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPB56B5K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Verati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082394" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Han" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E Granger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2011.12.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7DCDZRK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.06.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Lumley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2008.07.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-121BD808-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Boschian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.962" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457756v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desclaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.844" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194937v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2007.02.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7HJDT7N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311526v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Valoch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yokoyama" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.294" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.20116" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QW12R72J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562819v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ildefonse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0883-2927(95)00001-Z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241236v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730711v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Go&#241;i" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Johan Rohling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodrigues" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079751v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mayers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frew" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh-Ju Hsieh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079705v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Yang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Kan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996590v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hui Sung" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996534v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996649v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196797v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279463v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306594v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Echassoux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125394v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Echassoux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fauquembergue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006884v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/les-industries-lithiques-du-paleolithique-ancien-du-bassi-de-bose/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125386v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lumley M.-A." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125388v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatib" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Miskovsky" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renault-Miskovsky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125387v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125389v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pollet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457725v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309550v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delanghe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pettitt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309593v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso-Ruiz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouti&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecervoisier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette de Lumley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474535v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Barroso Ruiz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecervoisier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Defleur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125400v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hanquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharada Channarayapatna Visweswara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Valensi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry De Lumley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34623/c7dr-9650" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718167v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236991v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Chuan Chung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie C. Menviel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Marchionne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horng-Sheng Mii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjun Shen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Chou Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Woodhead" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Chou Shen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsun-Ming Hu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125379v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyang Jiang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Che Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yu Leen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yi Yu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Chen Tsai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Kano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Asami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kano Akihiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125383v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Min Chou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjin Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fucai Duan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Moncel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lombera Hermida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Menendez Granda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336668v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Guennouni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103412" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103415" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roussel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103426" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Marino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sp&#246;tl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50207-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jourdan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027510v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761447v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chiang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Trouet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32654-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yi Chien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34952-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Starnini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli10070093" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107581" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Feng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102953" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524277v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valladas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78CF5TLS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10178-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Hassani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharada Visweswara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.10.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730871v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Willmes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Douka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8MDR30M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Xin Zhao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.07.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQLKMQS1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052709v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valensi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. El Guennouni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liouville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.10.034" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPB56B5K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso Ru&#237;z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.12.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W9G8C4R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Verati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082394" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Han" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E Granger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2011.12.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7DCDZRK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.06.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Lumley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2008.07.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-121BD808-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Boschian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.962" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457756v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desclaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.844" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194937v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2007.02.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7HJDT7N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311526v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Valoch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yokoyama" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.294" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.20116" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QW12R72J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562819v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ildefonse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0883-2927(95)00001-Z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079751v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mayers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frew" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730711v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Go&#241;i" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Johan Rohling" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodrigues" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241236v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh-Ju Hsieh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079705v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Yang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Kan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996649v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hui Sung" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996534v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196797v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279463v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/les-industries-lithiques-du-paleolithique-ancien-du-bassi-de-bose/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125386v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888331v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lumley M.-A." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125388v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatib" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Miskovsky" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renault-Miskovsky" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125387v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125389v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pollet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457725v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474535v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Barroso Ruiz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouti&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecervoisier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette de Lumley" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309550v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delanghe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pettitt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309593v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso-Ruiz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecervoisier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306594v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Echassoux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125394v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Echassoux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fauquembergue" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Defleur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125400v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hanquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>