--- v1 (2026-04-06)
+++ v2 (2026-04-26)
@@ -799,635 +799,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Southern Europe climate oscillations at marine isotope stage 5a</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
+                <w:t xml:space="preserve">Apports de la datation 40Ar/39Ar mono-grain pour l’étude des poteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, EGU 2019, 7-12 avril 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Vienne, Autriche, Austria</w:t>
+              <w:t xml:space="preserve">Séance de la Société Préhistorique Française, Nice, 18-20 mars 2019, Céramiques imprimées de Méditerranée occidentale, Matières premières, Productions, Usages et transferts, Projet CIMO-ANR-14-CE31-009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125377v1</w:t>
+                <w:t xml:space="preserve">hal-02125376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la datation 40Ar/39Ar mono-grain pour l’étude des poteries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+                <w:t xml:space="preserve">Southern Europe climate oscillations at marine isotope stage 5a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Chuan Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de la Société Préhistorique Française, Nice, 18-20 mars 2019, Céramiques imprimées de Méditerranée occidentale, Matières premières, Productions, Usages et transferts, Projet CIMO-ANR-14-CE31-009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, France, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, EGU 2019, 7-12 avril 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vienne, Autriche, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125376v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale seasonal temperature variability and asynchronous regional hydrodynamics in Mediterranean since the middle Holocene</w:t>
+                <w:t xml:space="preserve">Abrupt Fluctuation of northern Mediterranean hydroclimate and North Atlantic Oscillation since the middle Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Yu Leen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xiuyang Jiang</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Yi Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, AGU 2018, 10-14 décembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Washington, USA, United States</w:t>
+              <w:t xml:space="preserve">, 2018, Washington USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125379v1</w:t>
+                <w:t xml:space="preserve">hal-02125381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première datation uranium-plomb (U-Pb) en Europe sur l’un des plus vieux sites préhistoriques de France : la grotte du Vallonnet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale seasonal temperature variability and asynchronous regional hydrodynamics in Mediterranean since the middle Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chung-Che Wu</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuyang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST Lille 2018, Réunion des Sciences de la Terre, 22-26 octobre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, AGU 2018, 10-14 décembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Washington, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125413v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt Fluctuation of northern Mediterranean hydroclimate and North Atlantic Oscillation since the middle Holocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Première datation uranium-plomb (U-Pb) en Europe sur l’un des plus vieux sites préhistoriques de France : la grotte du Vallonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Woodhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin-Yi Yu</w:t>
+                <w:t xml:space="preserve">Chung-Che Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, AGU 2018, 10-14 décembre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Washington USA, United States</w:t>
+              <w:t xml:space="preserve">RST Lille 2018, Réunion des Sciences de la Terre, 22-26 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125381v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallonnet Cave: an early presence of hominins in Southern Europe</w:t>
               </w:r>
@@ -1465,51 +1465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Che Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UISPP 2018, XVIIe Colloque, 4-9 juin 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
@@ -1657,426 +1657,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stalagmite-inferred paleo-hydroclimate record during 79-89 thousand years ago from Monaco</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timing of the onset of MIS11 revealed by speleothem in southern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kano Akihiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, AGU, New Orleans, USA, 11-15 December 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, New Orleans, USA, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, EGU 2017, 23-28 avril 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienne, Autrice, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125385v1</w:t>
+                <w:t xml:space="preserve">hal-02125393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Pacific forcing on decadal-to-centennial NAO-dominated precipitation variability in northern Mediterranean over the past 6500 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stalagmite-inferred paleo-hydroclimate record during 79-89 thousand years ago from Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Chuan Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, AGU, New Orleans, USA, 11-15 December 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, New Orleans, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125382v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of the onset of MIS11 revealed by speleothem in southern Europe</w:t>
+                <w:t xml:space="preserve">Tropical Pacific forcing on decadal-to-centennial NAO-dominated precipitation variability in northern Mediterranean over the past 6500 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Valensi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuyang Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, EGU 2017, 23-28 avril 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vienne, Autrice, Austria</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, AGU, New Orleans, USA, 11-15 December 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, New Orleans, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125393v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical U-Th Dating Results of speleothem from South Europe and the orbital-scale implication</w:t>
+                <w:t xml:space="preserve">Statistical U-Th Dating Results of speleothem from South Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
@@ -2111,698 +2111,698 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Min Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, AGU, San Francisco, USA, 12-16 décembre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Francisco, USA, United States</w:t>
+              <w:t xml:space="preserve">26th GOLDSCHMIDT Conference, Yokoyama 2016, Japon, 26 juin-1 juillet 2016. Recent Advances in paleoclimate studies using marine carbonates and speleothems.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, yokoyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125383v1</w:t>
+                <w:t xml:space="preserve">hal-02125392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical U-Th Dating Results of speleothem from South Europe</w:t>
+                <w:t xml:space="preserve">Abrupt decadal-to-centennial hydroclimate changes in the Mediterranean region since the mid-Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yu-Min Chou</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuyang Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th GOLDSCHMIDT Conference, Yokoyama 2016, Japon, 26 juin-1 juillet 2016. Recent Advances in paleoclimate studies using marine carbonates and speleothems.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, yokoyama, Japan</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, EGU 2016, 17-22 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Autriche, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125392v1</w:t>
+                <w:t xml:space="preserve">hal-02125391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt decadal-to-centennial hydroclimate changes in the Mediterranean region since the mid-Holocene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
+                <w:t xml:space="preserve">Diversité des occupations humaines en contexte glaciaire à la Caune de l’Arago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Perrenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Testu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, EGU 2016, 17-22 avril 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Autriche, Austria</w:t>
+              <w:t xml:space="preserve">Q10 (AFEQ, CNF-INQUA, 2016; Bordeaux, 16-18 février, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125391v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des occupations humaines en contexte glaciaire à la Caune de l’Arago</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Magniez</w:t>
+                <w:t xml:space="preserve">Statistical U-Th Dating Results of speleothem from South Europe and the orbital-scale implication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Min Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q10 (AFEQ, CNF-INQUA, 2016; Bordeaux, 16-18 février, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, AGU, San Francisco, USA, 12-16 décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Francisco, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125390v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stalagmite-inferred climate record in the north central Mediterranean region since 6,500 years ago</w:t>
+                <w:t xml:space="preserve">Stalagmite-inferred abrupt climate change in the north central Mediterranean region since 6500 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuyang Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fucai Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX INQUA Congres, 26 juillet – 2 août 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nagoya, Japon, Japan</w:t>
+              <w:t xml:space="preserve">Colloque international. American Geophysical Union, AGU-2015, 14-18 December 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Francisco, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125396v1</w:t>
+                <w:t xml:space="preserve">hal-02125397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stalagmite-inferred abrupt climate change in the north central Mediterranean region since 6500 years ago</w:t>
+                <w:t xml:space="preserve">A stalagmite-inferred climate record in the north central Mediterranean region since 6,500 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuyang Jiang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yongjin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international. American Geophysical Union, AGU-2015, 14-18 December 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, San Francisco, USA, United States</w:t>
+              <w:t xml:space="preserve">XIX INQUA Congres, 26 juillet – 2 août 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nagoya, Japon, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125397v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence et diversification des stratégies au Paléolithique moyen ancien (350 000 à 120 000 ans) dans la vallée du Rhône (France) : les sites d’Orgnac 3 et Payre</w:t>
               </w:r>
@@ -2965,51 +2965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuyang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. Geodynamics and Environment in Earth Asia, GEEA 2014. International conference and 7th Taiwan-France Symposium in Earth Science.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Hualien, Taiwan, 12-18 November 2014, Taiwan</w:t>
@@ -3051,90 +3051,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">230Th/234U and 40Ar/39Ar dating of Orgnac 3, a Quaternary Prehistoric Site in Ardèche, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanjun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. EGU 2011, European Geosciences Union, 3-8 avril 2011, Session-Stratigraphy, Sedimentology and Palaeontology, Advances in Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienne, Autriche, Austria. pp.11485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3217,51 +3217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid El Guennouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4365,286 +4365,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stalagmite-inferred European westerly drift in the early Weichselian with centennial-scale variability in marine isotope stage 5a</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Datations radioisotopiques (U-Th, U-Pb) et paléodosimétriques (ESR) des plus anciens sites préhistoriques des Alpes-Maritimes : la grotte du Vallonnet, le site de plein air de Terra Amata et la grotte du Lazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanjun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Colloque international "Les premiers peuplements préhistoriques des Alpes-Maritimes, de Monaco et de Ligurie au sein de leurs paléoenvironnements.", 61, pp.65-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687628v1</w:t>
+                <w:t xml:space="preserve">hal-04158540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radioisotopiques (U-Th, U-Pb) et paléodosimétriques (ESR) des plus anciens sites préhistoriques des Alpes-Maritimes : la grotte du Vallonnet, le site de plein air de Terra Amata et la grotte du Lazaret</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stalagmite-inferred European westerly drift in the early Weichselian with centennial-scale variability in marine isotope stage 5a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Chuan Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Menviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Marchionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jon Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.107581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158540v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First 40Ar/39Ar analyses of Australasian tektites in close association with bifacially worked artifacts at Nalai site in Bose Basin, South China: The question of the early Chinese Acheulean</w:t>
               </w:r>
@@ -4945,51 +4945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Che Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
@@ -7075,402 +7075,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation 40Ar/39Ar haute précision des tectites associées à une industrie bifaciale dans le bassin de Bose au sud de la Chine (sites de Xioamei et Fengshudao) et au Vietnam (sites de Go Da et Roc Tung 1)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fred Jourdan</w:t>
+                <w:t xml:space="preserve">Stalagmite-inferred precipitation record from northern Italy for the past 800 years and split westerlies over Europe in the early Little Ice Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Chiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Trouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t>
+              <w:t xml:space="preserve">XXI INQUA, Roma, Italy, 13-20 July 2023. Session 151: The role of westerlies on Euro-Mediterranean Quaternary palaeoclimate on decadal-to- orbital timescales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079751v2</w:t>
+                <w:t xml:space="preserve">hal-04241236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacial terminations and rates of sea-level rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda Sanchez Goñi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eelco Johan Rohling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stalagmite-inferred precipitation record from northern Italy for the past 800 years and split westerlies over Europe in the early Little Ice Age</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Trouet</w:t>
+                <w:t xml:space="preserve">Datation 40Ar/39Ar haute précision des tectites associées à une industrie bifaciale dans le bassin de Bose au sud de la Chine (sites de Xioamei et Fengshudao) et au Vietnam (sites de Go Da et Roc Tung 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Mayers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Frew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI INQUA, Roma, Italy, 13-20 July 2023. Session 151: The role of westerlies on Euro-Mediterranean Quaternary palaeoclimate on decadal-to- orbital timescales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241236v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stalagmite-inferred hydroclimate changes in northern Italy during Allerød/Younger Dryas transition</w:t>
               </w:r>
@@ -8008,51 +8008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kano Akihiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, AGU 2019, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
@@ -8326,51 +8326,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première datation argon-argon de tectites en association directe avec des bifaces en Chine : qu'en est-il de l'Acheuléen en Chine ?</w:t>
+                <w:t xml:space="preserve">Site de plein air de Nalai du Paléolithique inférieur, dans le sud de la Chine, daté de 800 000 ans. Première datation Argon-Argon de tectites en association directe avec des bifaces en Chine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobo Feng</w:t>
@@ -8384,111 +8384,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanjun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie‑hélène Moncel</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182460v1</w:t>
+                <w:t xml:space="preserve">hal-03279463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site de plein air de Nalai du Paléolithique inférieur, dans le sud de la Chine, daté de 800 000 ans. Première datation Argon-Argon de tectites en association directe avec des bifaces en Chine.</w:t>
+                <w:t xml:space="preserve">Première datation argon-argon de tectites en association directe avec des bifaces en Chine : qu'en est-il de l'Acheuléen en Chine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobo Feng</w:t>
@@ -8502,234 +8502,502 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanjun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‑hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279463v1</w:t>
+                <w:t xml:space="preserve">hal-03182460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grotte du Lazaret. Nice, Alpes-Maritimes. Des campements de chasseurs de cerfs, de bouquetins, d’aurochs et d’éléphants sur le littoral méditerranéen entre -190 000 – 120 000 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry de Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Echassoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. pp.120, 2020, 978-2-271-13512-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vallonnet, Terra Amata, le Lazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry De Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Echassoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid El Guennouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fauquembergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.112, 2016, 978-2-7577-0489-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation de la terrasse T4 de la rivière Youjiang par la méthode 40Ar/39Ar appliquée à des tectites du site de Nalai, Bassin de Bose, Chine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henry de Lumley; Xie Guangmao; Feng Xiao Bo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les industries lithiques du Paléolithique ancien du Bassin de Bose. Province autonome du Guangxi Zhuang, Chine du Sud.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-264, 2020, CNRS Editions, 978-2-271-13406-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation des dépôts pléistocènes de la grotte du Lazaret.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8762,354 +9030,354 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">de Lumley, Marie-Antoinette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret. Nice, Alpes-Maritimes, France. Des Homo erectus européens évolués en voie de néandertalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-50, 2018, CNRS Editions, 978-2-271-09072-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret (Nice, Alpes-Maritimes).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Lumley M.-A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Homo erectus européens évolués en voie de néandertalisation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre paléoenvironnemental du site acheuléen de Terra Amata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry De Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Miskovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Renault-Miskovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">de Lumley, Henry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Amata, Nice, Alpes-Maritimes, France. Comportement et mode de vie des chasseurs acheuléens de Terra Amata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome V, pp.35-42, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadres stratigraphique, géochronologique et biochronologique du site acheuléen de Terra Amata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry De Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9128,255 +9396,255 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">de Lumley, Henry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Amata, Nice, Alpes-Maritimes, France. Comportement et mode de vie des chasseurs acheuléens de Terra Amata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome V, pp.25-34, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maîtrise du feu sur les sols d’occupation acheuléens de Terra Amata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry De Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid El Guennouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">de Lumley, Henry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Amata, Nice, Alpes-Maritimes, France. Comportement et mode de vie des chasseurs acheuléens de Terra Amata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome V, pp.43-96, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation des formations pléistocènes du site acheuléen de Terra Amata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9386,708 +9654,440 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir H. de Lumley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERRA AMATA, (Nice, Alpes-Maritimes, France). Cadre géographique, historique, contexte géologique, stratigraphie, sédimentologie, datation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, Tome 1, pp 469-486, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre biostratigraphique et géochronologique des dépôts quaternaires (paléothique supérieur ancien et moustérien) de la grotte du Boquete de Zafarraya</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Cadre biostratigraphique et géochronologique des dépôts quaternaires (Paléolithique supérieur ancien et moustérien) de la grotte du Boquete de Zafarraya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barroso-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boutié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecervoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. C. Barroso Ruiz, H. de Lumley. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grotte du Boquete de Zafarraya, Málaga, Andalousie Tome I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JUANTA DE ANDALUCÍA, Consejería de Cultura, pp. 519-532, 2006</w:t>
+              <w:t xml:space="preserve">La grotte du Boquete de Zafarraya, Malaga, Andalousie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De la edicion : Junta de Andalucia, Consejeria de Cultura, Tome I, pp. 519-532, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474535v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00309593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation C-14, U-Th, ESR des niveaux moustériens de la grotte du Boquete de Zafarraya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pettitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dir. C. Barroso Ruiz, H. de Lumley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grotte du Boquete de Zafarraya, Malaga, Andalousie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Junta de Andalucia, Consejeria de Cultura, Tome I, pp. 487-518, 2006, 84-8266-564-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00309550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre biostratigraphique et géochronologique des dépôts quaternaires (Paléolithique supérieur ancien et moustérien) de la grotte du Boquete de Zafarraya</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadre biostratigraphique et géochronologique des dépôts quaternaires (paléothique supérieur ancien et moustérien) de la grotte du Boquete de Zafarraya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilio Barroso Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boutié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barroso-Ruiz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lecervoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grotte du Boquete de Zafarraya, Malaga, Andalousie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De la edicion : Junta de Andalucia, Consejeria de Cultura, Tome I, pp. 519-532, 2006</w:t>
+              <w:t xml:space="preserve">La grotte du Boquete de Zafarraya, Málaga, Andalousie Tome I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JUANTA DE ANDALUCÍA, Consejería de Cultura, pp. 519-532, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...170 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...98 lines deleted...]
-                <w:t xml:space="preserve">hal-02125394v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10210,51 +10210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry De Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid El Guennouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10475,51 +10475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharada Channarayapatna Visweswara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Valensi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry De Lumley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34623/c7dr-9650" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718167v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236991v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Chuan Chung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie C. Menviel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Marchionne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horng-Sheng Mii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjun Shen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Chou Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Woodhead" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Chou Shen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsun-Ming Hu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125379v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyang Jiang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Che Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yu Leen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yi Yu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Chen Tsai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Kano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Asami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kano Akihiro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125383v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Min Chou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjin Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125396v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fucai Duan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Moncel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lombera Hermida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Menendez Granda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336668v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Guennouni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103412" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103415" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roussel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103426" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Marino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sp&#246;tl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50207-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jourdan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027510v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761447v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chiang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Trouet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32654-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yi Chien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34952-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Starnini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli10070093" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107581" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Feng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102953" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524277v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valladas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78CF5TLS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10178-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Hassani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharada Visweswara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.10.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730871v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Willmes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Douka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8MDR30M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Xin Zhao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.07.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQLKMQS1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052709v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valensi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. El Guennouni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liouville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.10.034" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPB56B5K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso Ru&#237;z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.12.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W9G8C4R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Verati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082394" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Han" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E Granger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2011.12.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7DCDZRK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.06.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Lumley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2008.07.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-121BD808-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Boschian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.962" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457756v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desclaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.844" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194937v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2007.02.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7HJDT7N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311526v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Valoch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yokoyama" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.294" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.20116" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QW12R72J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562819v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ildefonse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0883-2927(95)00001-Z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079751v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mayers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frew" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730711v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Go&#241;i" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Johan Rohling" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodrigues" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241236v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh-Ju Hsieh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079705v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Yang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Kan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996649v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hui Sung" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996534v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196797v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279463v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/les-industries-lithiques-du-paleolithique-ancien-du-bassi-de-bose/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125386v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888331v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lumley M.-A." TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125388v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatib" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Miskovsky" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renault-Miskovsky" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125387v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125389v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pollet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457725v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474535v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Barroso Ruiz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouti&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecervoisier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette de Lumley" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309550v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delanghe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pettitt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309593v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso-Ruiz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecervoisier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306594v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Echassoux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125394v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Echassoux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fauquembergue" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Defleur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125400v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hanquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharada Channarayapatna Visweswara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Valensi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry De Lumley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34623/c7dr-9650" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718167v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236991v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Chuan Chung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie C. Menviel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Marchionne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horng-Sheng Mii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjun Shen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Chou Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Woodhead" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Chou Shen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsun-Ming Hu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yu Leen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yi Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyang Jiang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Che Wu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Chen Tsai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Kano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Asami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kano Akihiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Min Chou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjin Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fucai Duan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Moncel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lombera Hermida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Menendez Granda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336668v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Guennouni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103412" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103415" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roussel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103426" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Marino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sp&#246;tl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50207-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jourdan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027510v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761447v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chiang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Trouet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32654-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yi Chien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34952-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Starnini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli10070093" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107581" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Feng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102953" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524277v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valladas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78CF5TLS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10178-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Hassani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharada Visweswara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.10.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730871v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Willmes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Douka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8MDR30M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Xin Zhao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.07.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQLKMQS1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052709v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valensi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. El Guennouni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liouville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.10.034" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPB56B5K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso Ru&#237;z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.12.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W9G8C4R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Verati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082394" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Han" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E Granger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2011.12.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7DCDZRK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.06.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Lumley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2008.07.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-121BD808-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Boschian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.962" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457756v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desclaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.844" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194937v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2007.02.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7HJDT7N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311526v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Valoch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yokoyama" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.294" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.20116" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QW12R72J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562819v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ildefonse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0883-2927(95)00001-Z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241236v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730711v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Go&#241;i" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Johan Rohling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodrigues" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079751v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mayers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frew" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh-Ju Hsieh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079705v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Yang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Kan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996649v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hui Sung" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996534v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196797v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279463v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182460v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306594v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Echassoux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125394v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Echassoux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fauquembergue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006884v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/les-industries-lithiques-du-paleolithique-ancien-du-bassi-de-bose/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125386v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lumley M.-A." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125388v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatib" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Miskovsky" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renault-Miskovsky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125387v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125389v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pollet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457725v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso-Ruiz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouti&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecervoisier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette de Lumley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309550v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delanghe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pettitt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474535v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Barroso Ruiz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecervoisier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Defleur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125400v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hanquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>