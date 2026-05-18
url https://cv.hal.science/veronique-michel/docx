--- v2 (2026-04-26)
+++ v3 (2026-05-18)
@@ -355,333 +355,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stalagmite-inferred European westerly drift with centennial-scale variability in marine isotope stage 5a</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Datations radiométriques (U-Th, U-Pb) et paléodosimétrique (ESR) des plus anciens sites préhistoriques des Alpes-Maritimes : la grotte du Vallonnet, le site de plein air de Terra Amata et la grotte du Lazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun-Chuan Chung</w:t>
+                <w:t xml:space="preserve">Guanjun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie C. Menviel</w:t>
+                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Marchionne</w:t>
+                <w:t xml:space="preserve">Mathieu Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Michel</w:t>
+                <w:t xml:space="preserve">Jon Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting 2022, Chicago</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicaco, United States</w:t>
+              <w:t xml:space="preserve">Les premiers peuplements préhistoriques des Alpes-Maritimes, de Monaco et de Ligurie au sein de leurs paléoenvironnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Henry de Lumley, Elena Rossoni-Notter, Feb 2022, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236991v1</w:t>
+                <w:t xml:space="preserve">hal-03587223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radiométriques (U-Th, U-Pb) et paléodosimétrique (ESR) des plus anciens sites préhistoriques des Alpes-Maritimes : la grotte du Vallonnet, le site de plein air de Terra Amata et la grotte du Lazaret</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stalagmite-inferred European westerly drift with centennial-scale variability in marine isotope stage 5a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Chuan Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie C. Menviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Marchionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jon Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premiers peuplements préhistoriques des Alpes-Maritimes, de Monaco et de Ligurie au sein de leurs paléoenvironnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Henry de Lumley, Elena Rossoni-Notter, Feb 2022, Monaco, Monaco</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting 2022, Chicago</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicaco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587223v1</w:t>
+                <w:t xml:space="preserve">hal-04236991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en lumière du cadre chronologique de deux sites préhistoriques majeurs du Paléolithique situés sur le littoral méditerranéen : La grotte du Lazaret et la grotte du Vallonnet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanjun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -730,260 +730,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation des dépôts pléistocènes par les méthodes radiométriques (U-Th, U-Pb) et paléodosimétrique (ESR) : exemples de la grotte du Lazaret (Nice) et de la grotte du Vallonnet (Roquebrune-Cap-Martin)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports de la datation 40Ar/39Ar mono-grain pour l’étude des poteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du CEPAM (STEP) et master PPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Didier Binder, Martine Regert, Dec 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Séance de la Société Préhistorique Française, Nice, 18-20 mars 2019, Céramiques imprimées de Méditerranée occidentale, Matières premières, Productions, Usages et transferts, Projet CIMO-ANR-14-CE31-009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996203v1</w:t>
+                <w:t xml:space="preserve">hal-02125376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la datation 40Ar/39Ar mono-grain pour l’étude des poteries</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Datation des dépôts pléistocènes par les méthodes radiométriques (U-Th, U-Pb) et paléodosimétrique (ESR) : exemples de la grotte du Lazaret (Nice) et de la grotte du Vallonnet (Roquebrune-Cap-Martin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de la Société Préhistorique Française, Nice, 18-20 mars 2019, Céramiques imprimées de Méditerranée occidentale, Matières premières, Productions, Usages et transferts, Projet CIMO-ANR-14-CE31-009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, France, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du CEPAM (STEP) et master PPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Binder, Martine Regert, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125376v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Southern Europe climate oscillations at marine isotope stage 5a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun-Chuan Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1064,51 +1064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shih-Yu Leen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1176,51 +1176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale seasonal temperature variability and asynchronous regional hydrodynamics in Mediterranean since the middle Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1301,64 +1301,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première datation uranium-plomb (U-Pb) en Europe sur l’un des plus vieux sites préhistoriques de France : la grotte du Vallonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1426,64 +1426,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallonnet Cave: an early presence of hominins in Southern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1676,51 +1676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing of the onset of MIS11 revealed by speleothem in southern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kano Akihiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1788,77 +1788,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stalagmite-inferred paleo-hydroclimate record during 79-89 thousand years ago from Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun-Chuan Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1926,90 +1926,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical Pacific forcing on decadal-to-centennial NAO-dominated precipitation variability in northern Mediterranean over the past 6500 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuyang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, AGU, New Orleans, USA, 11-15 December 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, New Orleans, USA, United States</w:t>
@@ -2032,609 +2032,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical U-Th Dating Results of speleothem from South Europe</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité des occupations humaines en contexte glaciaire à la Caune de l’Arago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Min Chou</w:t>
+                <w:t xml:space="preserve">Christian Perrenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Testu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th GOLDSCHMIDT Conference, Yokoyama 2016, Japon, 26 juin-1 juillet 2016. Recent Advances in paleoclimate studies using marine carbonates and speleothems.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, yokoyama, Japan</w:t>
+              <w:t xml:space="preserve">Q10 (AFEQ, CNF-INQUA, 2016; Bordeaux, 16-18 février, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125392v1</w:t>
+                <w:t xml:space="preserve">hal-02125390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt decadal-to-centennial hydroclimate changes in the Mediterranean region since the mid-Holocene</w:t>
+                <w:t xml:space="preserve">Statistical U-Th Dating Results of speleothem from South Europe and the orbital-scale implication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Min Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, EGU 2016, 17-22 avril 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienne, Autriche, Austria</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, AGU, San Francisco, USA, 12-16 décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Francisco, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125391v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des occupations humaines en contexte glaciaire à la Caune de l’Arago</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Falguères</w:t>
+                <w:t xml:space="preserve">Statistical U-Th Dating Results of speleothem from South Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Magniez</w:t>
+                <w:t xml:space="preserve">Yu-Min Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q10 (AFEQ, CNF-INQUA, 2016; Bordeaux, 16-18 février, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">26th GOLDSCHMIDT Conference, Yokoyama 2016, Japon, 26 juin-1 juillet 2016. Recent Advances in paleoclimate studies using marine carbonates and speleothems.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, yokoyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125390v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical U-Th Dating Results of speleothem from South Europe and the orbital-scale implication</w:t>
+                <w:t xml:space="preserve">Abrupt decadal-to-centennial hydroclimate changes in the Mediterranean region since the mid-Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yu-Min Chou</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuyang Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, AGU, San Francisco, USA, 12-16 décembre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Francisco, USA, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, EGU 2016, 17-22 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Autriche, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125383v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stalagmite-inferred abrupt climate change in the north central Mediterranean region since 6500 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiuyang Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fucai Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. American Geophysical Union, AGU-2015, 14-18 December 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Francisco, USA, United States</w:t>
@@ -2676,51 +2676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stalagmite-inferred climate record in the north central Mediterranean region since 6,500 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,51 +2926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stalagmite-inferred climate record in the north central Mediterranean region since 6,500 years ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3051,90 +3051,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">230Th/234U and 40Ar/39Ar dating of Orgnac 3, a Quaternary Prehistoric Site in Ardèche, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanjun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. EGU 2011, European Geosciences Union, 3-8 avril 2011, Session-Stratigraphy, Sedimentology and Palaeontology, Advances in Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vienne, Autriche, Austria. pp.11485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3217,51 +3217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid El Guennouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3338,90 +3338,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronostratigraphic framework of two major Palaeolithic sites in SE France: the Lazaret and Vallonnet caves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanjun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 129 (5), pp.103415. </w:t>
@@ -3762,51 +3762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanjun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 346, pp.109065. </w:t>
@@ -3982,51 +3982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Split westerlies over Europe in the early Little Ice Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4276,51 +4276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Starnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4365,286 +4365,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radioisotopiques (U-Th, U-Pb) et paléodosimétriques (ESR) des plus anciens sites préhistoriques des Alpes-Maritimes : la grotte du Vallonnet, le site de plein air de Terra Amata et la grotte du Lazaret</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stalagmite-inferred European westerly drift in the early Weichselian with centennial-scale variability in marine isotope stage 5a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Chuan Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Menviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Marchionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jon Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.107581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158540v1</w:t>
+                <w:t xml:space="preserve">hal-03687628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stalagmite-inferred European westerly drift in the early Weichselian with centennial-scale variability in marine isotope stage 5a</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Datations radioisotopiques (U-Th, U-Pb) et paléodosimétriques (ESR) des plus anciens sites préhistoriques des Alpes-Maritimes : la grotte du Vallonnet, le site de plein air de Terra Amata et la grotte du Lazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun-Chuan Chung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Menviel</w:t>
+                <w:t xml:space="preserve">Guanjun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Marchionne</w:t>
+                <w:t xml:space="preserve">Mathieu Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Michel</w:t>
+                <w:t xml:space="preserve">Jon Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Colloque international "Les premiers peuplements préhistoriques des Alpes-Maritimes, de Monaco et de Ligurie au sein de leurs paléoenvironnements.", 61, pp.65-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03687628v1</w:t>
+                <w:t xml:space="preserve">hal-04158540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First 40Ar/39Ar analyses of Australasian tektites in close association with bifacially worked artifacts at Nalai site in Bose Basin, South China: The question of the early Chinese Acheulean</w:t>
               </w:r>
@@ -4656,51 +4656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobo Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanjun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4906,64 +4906,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New dating evidence of the early presence of hominins in Southern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Woodhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6000,64 +6000,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The last Homo heidelbergensis and their descendants the Neandertals: Orgnac 3, Lazaret and Zafarraya dating.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanjun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fornari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6488,51 +6488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position chronologique des sites de l'homme moderne en Chine d'après la datation U-Th</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanjun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7094,51 +7094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stalagmite-inferred precipitation record from northern Italy for the past 800 years and split westerlies over Europe in the early Little Ice Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7482,51 +7482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chieh-Ju Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7581,51 +7581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La séquence archéologique du Pléistocène moyen de la grotte du Lazaret, France : Nouvelles datations par U-Th et par le paléomagnétisme du plancher stalagmitique supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Min Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7706,77 +7706,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Southern Europe climate oscillations at marine isotope stage 5a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun-Chuan Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7969,51 +7969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speleothem-inferred sea-level rise during marine isotope stage 11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsun-Ming Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan-Chou Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8133,51 +8133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuji Asami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiro Kano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horng-Sheng Mii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, AGU 2019, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, France</w:t>
@@ -8358,51 +8358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobo Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanjun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8476,51 +8476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobo Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanjun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8881,51 +8881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation de la terrasse T4 de la rivière Youjiang par la méthode 40Ar/39Ar appliquée à des tectites du site de Nalai, Bassin de Bose, Chine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henry de Lumley; Xie Guangmao; Feng Xiao Bo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les industries lithiques du Paléolithique ancien du Bassin de Bose. Province autonome du Guangxi Zhuang, Chine du Sud.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8980,64 +8980,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation des dépôts pléistocènes de la grotte du Lazaret.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanjun Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">de Lumley, Marie-Antoinette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les restes humains fossiles de la grotte du Lazaret. Nice, Alpes-Maritimes, France. Des Homo erectus européens évolués en voie de néandertalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-50, 2018, CNRS Editions, 978-2-271-09072-0</w:t>
@@ -9574,51 +9574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation des formations pléistocènes du site acheuléen de Terra Amata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9684,367 +9684,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre biostratigraphique et géochronologique des dépôts quaternaires (Paléolithique supérieur ancien et moustérien) de la grotte du Boquete de Zafarraya</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Datation C-14, U-Th, ESR des niveaux moustériens de la grotte du Boquete de Zafarraya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barroso-Ruiz</w:t>
+                <w:t xml:space="preserve">D. Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Boutié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Antoinette de Lumley</w:t>
+                <w:t xml:space="preserve">P. Pettitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">dir. C. Barroso Ruiz, H. de Lumley. </w:t>
+              <w:t xml:space="preserve">Dir. C. Barroso Ruiz, H. de Lumley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grotte du Boquete de Zafarraya, Malaga, Andalousie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De la edicion : Junta de Andalucia, Consejeria de Cultura, Tome I, pp. 519-532, 2006</w:t>
+              <w:t xml:space="preserve">, Junta de Andalucia, Consejeria de Cultura, Tome I, pp. 487-518, 2006, 84-8266-564-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00309593v1</w:t>
+                <w:t xml:space="preserve">halshs-00309550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation C-14, U-Th, ESR des niveaux moustériens de la grotte du Boquete de Zafarraya</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Michel</w:t>
+                <w:t xml:space="preserve">Cadre biostratigraphique et géochronologique des dépôts quaternaires (Paléolithique supérieur ancien et moustérien) de la grotte du Boquete de Zafarraya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barroso-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boutié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Delanghe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Bard</w:t>
+                <w:t xml:space="preserve">B. Lecervoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pettitt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Yokoyama</w:t>
+                <w:t xml:space="preserve">Marie-Antoinette de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dir. C. Barroso Ruiz, H. de Lumley. </w:t>
+              <w:t xml:space="preserve">dir. C. Barroso Ruiz, H. de Lumley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grotte du Boquete de Zafarraya, Malaga, Andalousie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Junta de Andalucia, Consejeria de Cultura, Tome I, pp. 487-518, 2006, 84-8266-564-2</w:t>
+              <w:t xml:space="preserve">, De la edicion : Junta de Andalucia, Consejeria de Cultura, Tome I, pp. 519-532, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00309550v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00309593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre biostratigraphique et géochronologique des dépôts quaternaires (paléothique supérieur ancien et moustérien) de la grotte du Boquete de Zafarraya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilio Barroso Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boutié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecervoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grotte du Boquete de Zafarraya, Málaga, Andalousie Tome I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JUANTA DE ANDALUCÍA, Consejería de Cultura, pp. 519-532, 2006</w:t>
@@ -10210,51 +10210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry De Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid El Guennouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10475,51 +10475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharada Channarayapatna Visweswara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Valensi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry De Lumley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34623/c7dr-9650" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718167v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236991v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Chuan Chung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie C. Menviel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Marchionne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horng-Sheng Mii" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjun Shen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Chou Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Woodhead" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Chou Shen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsun-Ming Hu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yu Leen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yi Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyang Jiang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Che Wu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Chen Tsai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Kano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Asami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kano Akihiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Min Chou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjin Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fucai Duan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Moncel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lombera Hermida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Menendez Granda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336668v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Guennouni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103412" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103415" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roussel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103426" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Marino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sp&#246;tl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50207-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jourdan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027510v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761447v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chiang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Trouet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32654-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yi Chien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34952-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Starnini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli10070093" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687628v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107581" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Feng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102953" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524277v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valladas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78CF5TLS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10178-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Hassani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharada Visweswara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.10.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730871v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Willmes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Douka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8MDR30M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Xin Zhao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.07.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQLKMQS1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052709v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valensi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. El Guennouni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liouville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.10.034" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPB56B5K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso Ru&#237;z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.12.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W9G8C4R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Verati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082394" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Han" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E Granger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2011.12.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7DCDZRK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.06.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Lumley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2008.07.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-121BD808-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Boschian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.962" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457756v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desclaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.844" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194937v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2007.02.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7HJDT7N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311526v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Valoch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yokoyama" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.294" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.20116" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QW12R72J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562819v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ildefonse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0883-2927(95)00001-Z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241236v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730711v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Go&#241;i" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Johan Rohling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodrigues" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079751v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mayers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frew" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh-Ju Hsieh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079705v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Yang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Kan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996649v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hui Sung" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996534v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196797v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279463v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182460v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306594v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Echassoux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125394v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Echassoux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fauquembergue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006884v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/les-industries-lithiques-du-paleolithique-ancien-du-bassi-de-bose/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125386v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lumley M.-A." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125388v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatib" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Miskovsky" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renault-Miskovsky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125387v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125389v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pollet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457725v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso-Ruiz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouti&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecervoisier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette de Lumley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309550v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delanghe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pettitt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474535v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Barroso Ruiz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecervoisier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Defleur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125400v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hanquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharada Channarayapatna Visweswara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Valensi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry De Lumley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34623/c7dr-9650" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718167v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016525v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanjun Shen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Chou Shen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Woodhead" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236991v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Chuan Chung" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie C. Menviel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Marchionne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horng-Sheng Mii" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Chou Shen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsun-Ming Hu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yu Leen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yi Yu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyang Jiang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Che Wu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsien-Chen Tsai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Kano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Asami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kano Akihiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125383v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Min Chou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjin Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fucai Duan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835755v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Moncel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lombera Hermida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Menendez Granda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336668v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Guennouni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103412" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349444v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103415" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360367v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Roussel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2025.103426" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Marino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sp&#246;tl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50207-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Jourdan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027510v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Roussel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761447v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chiang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Trouet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32654-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yi Chien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34952-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713845v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Starnini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli10070093" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687628v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107581" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Feng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102953" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524277v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pons-Branchu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valladas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78CF5TLS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10178-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858632v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Hassani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharada Visweswara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.10.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730871v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Willmes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Douka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8MDR30M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Xin Zhao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2016.07.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQLKMQS1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052709v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valensi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kh. El Guennouni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liouville" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.10.034" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPB56B5K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998803v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso Ru&#237;z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.12.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W9G8C4R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Verati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082394" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Han" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E Granger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2011.12.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7DCDZRK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125689v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fornari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2011.06.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Lumley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2008.07.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-121BD808-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Boschian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.962" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457756v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desclaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.844" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194937v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2007.02.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7HJDT7N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311526v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Valoch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Yokoyama" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.294" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00267246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.20116" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QW12R72J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562819v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ildefonse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0883-2927(95)00001-Z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241236v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730711v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez Go&#241;i" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Johan Rohling" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodrigues" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079751v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Mayers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Frew" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieh-Ju Hsieh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079705v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Yang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chun Kan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996649v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996590v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hui Sung" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996534v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196797v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279463v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182460v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306594v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Echassoux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125394v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Echassoux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fauquembergue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006884v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/les-industries-lithiques-du-paleolithique-ancien-du-bassi-de-bose/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125386v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888331v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lumley M.-A." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertrand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125388v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatib" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Miskovsky" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Renault-Miskovsky" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125387v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125389v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pollet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457725v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309550v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delanghe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pettitt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309593v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso-Ruiz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouti&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecervoisier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette de Lumley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474535v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Barroso Ruiz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecervoisier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Defleur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125400v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hanquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>