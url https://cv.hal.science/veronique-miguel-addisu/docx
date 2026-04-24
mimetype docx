--- v0 (2026-03-27)
+++ v1 (2026-04-24)
@@ -1620,182 +1620,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variation dans une perspective sociodidactique : du plurilinguisme à l’altérité</w:t>
+                <w:t xml:space="preserve">La part du sociolinguistique en didactique de l’orthographe : un enjeu pour des recherches participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clara Mortamet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plaidoyer pour la variation, Mélanges en hommage à Marielle Rispail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">L'orthographe, pratiques d'élèves, pratiques d'enseignants, représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9791024011707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310512v1</w:t>
+                <w:t xml:space="preserve">hal-02271496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La part du sociolinguistique en didactique de l’orthographe : un enjeu pour des recherches participatives</w:t>
+                <w:t xml:space="preserve">La variation dans une perspective sociodidactique : du plurilinguisme à l’altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'orthographe, pratiques d'élèves, pratiques d'enseignants, représentations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plaidoyer pour la variation, Mélanges en hommage à Marielle Rispail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02271496v1</w:t>
+                <w:t xml:space="preserve">hal-02310512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présentation de soi dans un couple plurilingue Langues et ethos discursif</w:t>
               </w:r>
@@ -2380,778 +2380,778 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et défis d’une recherche collaborative à l’école maternelle : (trans)formation des acteurs ?</w:t>
+                <w:t xml:space="preserve">Oser les langues à l’école » : un documentaire ethnographique à visée (in)formative pour les enseignants et les familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sladjana Djordjevic</w:t>
+                <w:t xml:space="preserve">Frédéric Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thamin</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Doelrasad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Ledemé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques enseignantes et activité de l’apprenant.e en classe de français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16e congrès AIRDF - HEP Fribourg, Jul 2025, FRIBOURG, Suisse</w:t>
+              <w:t xml:space="preserve">, 16e congrès AIRDF, Jul 2025, Fribourg (Suisse), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389602v1</w:t>
+                <w:t xml:space="preserve">hal-05389597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oser les langues à l’école » : un documentaire ethnographique à visée (in)formative pour les enseignants et les familles</w:t>
+                <w:t xml:space="preserve">Enjeux et défis d’une recherche collaborative à l’école maternelle : (trans)formation des acteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sladjana Djordjevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Geslin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ledemé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Doelrasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques enseignantes et activité de l’apprenant.e en classe de français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16e congrès AIRDF, Jul 2025, Fribourg (Suisse), Suisse</w:t>
+              <w:t xml:space="preserve">, 16e congrès AIRDF - HEP Fribourg, Jul 2025, FRIBOURG, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389597v1</w:t>
+                <w:t xml:space="preserve">hal-05389602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement de l'oral dans deux écoles franco-américaines de l'AEFE : comparaison des langues et translanguaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques enseignantes et plurilinguisme en classe de français : qualifier des pratiques d’inclusives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement du Français Parlé colloque international, Université de Rouen.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Formation linguistique des apprenants allophones et pédagogies innovantes, INALCO, 13-14 juin 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02360863v1</w:t>
+                <w:t xml:space="preserve">hal-02358728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plurilinguisme et enseignement du français. Analyse d’un dispositif de recherche collaborative sur le développement professionnel des enseignants</w:t>
+                <w:t xml:space="preserve">Une recherche ethnographique change-t-elle les pratiques de classe ? Analyse de trois parcours réflexifs d’enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Jaskuła</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d'intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">AIRDF Diffusion &amp; influences des recherches en didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358733v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02360699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques enseignantes et plurilinguisme en classe de français : qualifier des pratiques d’inclusives ?</w:t>
+                <w:t xml:space="preserve">Plurilinguisme et enseignement du français. Analyse d’un dispositif de recherche collaborative sur le développement professionnel des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Jaskuła</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation linguistique des apprenants allophones et pédagogies innovantes, INALCO, 13-14 juin 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d'intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358728v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche ethnographique change-t-elle les pratiques de classe ? Analyse de trois parcours réflexifs d’enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vivre et Parler avec le Jeune Enfant en EAJE (ViPaJe). Une recherche collaborative dans trois crèches utilisant le dispositif Parler Bambin (2018/2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mendes-Maillochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet-Ali Akinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Horion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRDF Diffusion &amp; influences des recherches en didactique du français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque International PRELA 2019 “Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02360699v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre et Parler avec le Jeune Enfant en EAJE (ViPaJe). Une recherche collaborative dans trois crèches utilisant le dispositif Parler Bambin (2018/2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mendes-Maillochon</w:t>
+                <w:t xml:space="preserve">Plurilinguisme et enseignement du français. Analyse d’un dispositif de recherche collaborative sur le développement professionnel des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Jaskuła</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Horion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International PRELA 2019 “Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d'intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée AFLA; Laboratoire ICAR; ENS de Lyon, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366409v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plurilinguisme et enseignement du français. Analyse d’un dispositif de recherche collaborative sur le développement professionnel des enseignants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Jaskuła</w:t>
+                <w:t xml:space="preserve">Enseignement de l'oral dans deux écoles franco-américaines de l'AEFE : comparaison des langues et translanguaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Delabarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d'intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée AFLA; Laboratoire ICAR; ENS de Lyon, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Enseignement du Français Parlé colloque international, Université de Rouen.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382894v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02360863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche ethnographique avec les EANA : langues et stratégies ou l’inclusion au coeur des débats</w:t>
               </w:r>
@@ -3219,51 +3219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insécurité linguistique et écritures ordinaires : l’orthographe est-elle utile aujourd’hui pour écrire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Delabarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’insécurité linguistique en francophonies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3305,306 +3305,306 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances ignorées en FLE d’élèves nouvellement arrivés en France : une étude ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième colloque international de l'ATPF 2017</w:t>
+              <w:t xml:space="preserve">colloque international de l’ATPF, Enseigner le français : s’engager et innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bangkok, Thaïlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310535v1</w:t>
+                <w:t xml:space="preserve">hal-02358760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances ignorées en FLE d’élèves nouvellement arrivés en France : une étude ethnographique</w:t>
+                <w:t xml:space="preserve">Devenir élève en français : expériences langagières d’apprenants d’un « français langue seconde »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Jaskuła</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international de l’ATPF, Enseigner le français : s’engager et innover</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bangkok, Thaïlande</w:t>
+              <w:t xml:space="preserve">Journée d’étude organisée par L. Himy, « Les langages pour penser et communiquer en français : problématiques et enjeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE de Caen, Apr 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358760v1</w:t>
+                <w:t xml:space="preserve">hal-02382773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir élève en français : expériences langagières d’apprenants d’un « français langue seconde »</w:t>
+                <w:t xml:space="preserve">Ressources langagières pour les apprentissages : des stratégies à identifier et à enseigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Jaskuła</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude organisée par L. Himy, « Les langages pour penser et communiquer en français : problématiques et enjeux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPE de Caen, Apr 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">Formation de formateurs "Langage, langues et inégalités scolaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de l'éducation Centre Alain Savary, ENS de Lyon, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382773v1</w:t>
+                <w:t xml:space="preserve">hal-02382790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources langagières pour les apprentissages : des stratégies à identifier et à enseigner</w:t>
+                <w:t xml:space="preserve">Connaissances ignorées en FLE d’élèves nouvellement arrivés en France : une étude ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Jaskuła</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation de formateurs "Langage, langues et inégalités scolaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français de l'éducation Centre Alain Savary, ENS de Lyon, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Troisième colloque international de l'ATPF 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bangkok, Thaïlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382790v1</w:t>
+                <w:t xml:space="preserve">hal-02310535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignes publiques comme lieu d’émergence – informelle – des langues : Addis-Abeba</w:t>
               </w:r>
@@ -3860,165 +3860,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02360707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Français langue de scolarisation vs pratiques plurilingues : une affaire de compétence ou de pouvoir ?</w:t>
+                <w:t xml:space="preserve">Pratiques langagières en contexte exolingue : pourquoi et comment les envisager comme des stratégies d’apprentissage ? Le cas du Lycée franco-éthiopien d’Addis-Abeba (Éthiopie).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international organisé par l’Université de Saint Etienne, colloque Langues et Pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">colloque international organisé par l’Inalco/ PLIDAM du 17 au 19 juin 2010 : Quelle didactique plurilingue et pluriculturelle en contexte mondialisé ?.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PLIDAM/SOAS, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02360712v1</w:t>
+                <w:t xml:space="preserve">halshs-02360708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques langagières en contexte exolingue : pourquoi et comment les envisager comme des stratégies d’apprentissage ? Le cas du Lycée franco-éthiopien d’Addis-Abeba (Éthiopie).</w:t>
+                <w:t xml:space="preserve">Français langue de scolarisation vs pratiques plurilingues : une affaire de compétence ou de pouvoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international organisé par l’Inalco/ PLIDAM du 17 au 19 juin 2010 : Quelle didactique plurilingue et pluriculturelle en contexte mondialisé ?.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PLIDAM/SOAS, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">colloque international organisé par l’Université de Saint Etienne, colloque Langues et Pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02360708v1</w:t>
+                <w:t xml:space="preserve">halshs-02360712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence plurilingue et pluriculturelle au service des apprentissages en contexte exolingue : peut-on identifier une posture plurilingue ? Le cas des élèves du lycée franco-éthiopien d’Addis-Abeba</w:t>
               </w:r>
@@ -4738,51 +4738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Français Plus: présentation du projet, Carnet Hypothèses Français Plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet-Ali Akinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4933,51 +4933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8564CB86"/>
+    <w:nsid w:val="5721CBBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5164,51 +5164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-miguel-addisu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9149-4404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148367933" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dylis.univ-rouen.fr/content/membres-permanents" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miguel Addisu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01924556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Briquet-Duhaz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Miguel-Addisu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20360/langandlit29128" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310471v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire-Sandoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.046.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tir&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4159" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310476v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3333" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.147.0083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2009.1396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310512v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271496v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100224910&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/505" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Djordjevic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Jaskula" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Doelrasad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geslin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ledem&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Delabarre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Jasku&#322;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358728v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mendes-Maillochon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet-Ali Akinci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Bailleul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Horion" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360712v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495406v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02924313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Penloup" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kervyn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4934" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225286v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.7272" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaumont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-miguel-addisu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9149-4404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148367933" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dylis.univ-rouen.fr/content/membres-permanents" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miguel Addisu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01924556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Briquet-Duhaz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Miguel-Addisu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20360/langandlit29128" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310471v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire-Sandoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.046.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tir&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4159" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310476v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3333" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.147.0083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2009.1396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100224910&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/505" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geslin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ledem&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Djordjevic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Jaskula" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Doelrasad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Jasku&#322;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mendes-Maillochon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet-Ali Akinci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Bailleul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Horion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Delabarre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360708v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360712v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495406v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02924313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Penloup" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kervyn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4934" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225286v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.7272" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaumont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>