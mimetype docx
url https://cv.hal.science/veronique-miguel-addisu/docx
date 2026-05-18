--- v1 (2026-04-24)
+++ v2 (2026-05-18)
@@ -240,2129 +240,2414 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acculturer à l’écrit dans une classe multilingue en maternelle : une étude holistique de l’ajustement des gestes professionnels</w:t>
+                <w:t xml:space="preserve">Les élèves plurilingues en lycée professionnel ont-ils des besoins éducatifs particuliers ? dispositifs, langage et stratégies d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15c3c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002703v1</w:t>
+                <w:t xml:space="preserve">hal-05616397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport de riche » je l’ai changé en « sport élitiste » : pratiques et normes langagières du côté des élèves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Acculturer à l’écrit dans une classe multilingue en maternelle : une étude holistique de l’ajustement des gestes professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, La langue à l'école, de l'institution à la classe : quelles conceptions, quelles normes, pour quels usages ?, 35, pp.23-43</w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, p. 131-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225120v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affichages et outils individuels d'élèves pour la lecture : types et usages dans trois classes de première année d'école élémentaire française</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Miguel-Addisu</w:t>
+                <w:t xml:space="preserve">Sport de riche » je l’ai changé en « sport élitiste » : pratiques et normes langagières du côté des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Written Language and Literacy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La langue à l'école, de l'institution à la classe : quelles conceptions, quelles normes, pour quels usages ?, 35, pp.23-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924556v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la lecture dans une classe plurilingue et défavorisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Affichages et outils individuels d'élèves pour la lecture : types et usages dans trois classes de première année d'école élémentaire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Briquet-Duhazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Miguel-Addisu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Maire-Sandoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (2), pp.15. </w:t>
+              <w:t xml:space="preserve">Written Language and Literacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdle.046.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20360/langandlit29128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310471v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acculturation à l’écrit et gestes d’étayage au CP : la parole du texte, de l’élève, du maitre.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner la lecture dans une classe plurilingue et défavorisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Miguel-Addisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Tiré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Frier</w:t>
+                <w:t xml:space="preserve">Marie-Odile Maire-Sandoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lidil.4159⟩</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (2), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.046.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962501v1</w:t>
+                <w:t xml:space="preserve">hal-02310471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language, Ethnicity and Territories: Language Diversity as an Indicator of Urban Changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Acculturation à l’écrit et gestes d’étayage au CP : la parole du texte, de l’élève, du maitre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Tiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Frier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tem.3333⟩</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.4159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310476v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le français à l’école : indices d’accrochage d’élèves « allophones » devenus « ordinaires »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Language, Ethnicity and Territories: Language Diversity as an Indicator of Urban Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.3333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/reperes.1024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02310492v1</w:t>
+                <w:t xml:space="preserve">hal-02310476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscience métalinguistique et norme orthographique : qu’apprend-on en corrigeant sa dictée ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le français à l’école : indices d’accrochage d’élèves « allophones » devenus « ordinaires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.1024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310502v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le FLS dans les lycées français de l'étranger : Voie de l'institution et voix des élèves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Conscience métalinguistique et norme orthographique : qu’apprend-on en corrigeant sa dictée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, La langue seconde de l'école à l'Université, 10, pp.117-137</w:t>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473682v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langues et identités en contexte exolingue : discours de trois couples franco-éthiopiens à Addis-Abeba</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le FLS dans les lycées français de l'étranger : Voie de l'institution et voix des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carnets d'Atelier de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La langue seconde de l'école à l'Université, 10, pp.117-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310459v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre classe d'accueil et classe ordinaire : comment « s'y apprennent-ils » ? Recherche ethnographique à l'école primaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Langues et identités en contexte exolingue : discours de trois couples franco-éthiopiens à Addis-Abeba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 147 (1), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.147.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310458v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des &amp;quot;compétences plurilingues à &amp;quot;une posture plurilingue&amp;quot; : pistes sociodidactiques pour la formation des enseignant-e-s.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Entre classe d'accueil et classe ordinaire : comment « s'y apprennent-ils » ? Recherche ethnographique à l'école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, (Mé)tisser les langues à l'école?, 2 (37), pp.29-41</w:t>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348464v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques sociolinguistiques dans une communauté plurilingue : des lycéens éthiopiens entre conformisme et émancipation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Des &amp;quot;compétences plurilingues à &amp;quot;une posture plurilingue&amp;quot; : pistes sociodidactiques pour la formation des enseignant-e-s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, (Mé)tisser les langues à l'école?, 2 (37), pp.29-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310775v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture altéro-réflexive d’une recherche doctorale impliquée : notes ethno-sociolinguistiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dynamiques sociolinguistiques dans une communauté plurilingue : des lycéens éthiopiens entre conformisme et émancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, pp.93-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.3143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310768v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cheminots éthiopiens francophones en Éthiopie. Discours et identité plurielle d’une petite communauté linguistique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Miguel-Addisu</w:t>
+                <w:t xml:space="preserve">Lecture altéro-réflexive d’une recherche doctorale impliquée : notes ethno-sociolinguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310786v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les cheminots éthiopiens francophones en Éthiopie. Discours et identité plurielle d’une petite communauté linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Miguel-Addisu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Éthiopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp.281-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ethio.2009.1396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Produire un récit en contexte plurilingue et pluriculturel: pour une analyse discursive et culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des recherches collaboratives de type herméneutique en didactique du français : conditions de possibilité et transformations des acteurs à travers trois études de cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernadette Kervyn, Marlène Lebrun, Véronique Marmy Cusin, Caroline Scheepers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner l’articulation entre théories et pratiques en didactique du français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Namur, pp.65-81, 2023, Recherches en didactique du français n° 14, 978-2-39029-160-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La part du sociolinguistique en didactique de l’orthographe : un enjeu pour des recherches participatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Langues, discours et équité dans trois classes multilingues et défavorisées : Lire-écrire au CP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Clara Mortamet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Maire Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ana Dias-Chiaruttini; Cora Cohen-Azria; Catherine Souplet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'orthographe, pratiques d'élèves, pratiques d'enseignants, représentations</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chercher ensemble: approches didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.279-294, 2021, 979-10-300-1303-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15vwn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271496v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variation dans une perspective sociodidactique : du plurilinguisme à l’altérité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pratiques et représentations de l’orthographe : l’insécurité linguistique laisse-t-elle des traces écrites ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Delabarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joanna Lorilleux; Valentin Feussi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plaidoyer pour la variation, Mélanges en hommage à Marielle Rispail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Insécurité(s) linguistique(s) en francophonie(s). Perspectives in(ter)disciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.311-326, 2020, Espaces discursifs, 978-2-343-20806-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310512v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présentation de soi dans un couple plurilingue Langues et ethos discursif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La variation dans une perspective sociodidactique : du plurilinguisme à l’altérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R. Delamotte (dir.) Mixités conjugales aujourd’hui, PURH, p. 89-114.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Plaidoyer pour la variation, Mélanges en hommage à Marielle Rispail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857978v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage du français et inclusion des élèves allophones en France : un modèle au risque des inégalités scolaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La part du sociolinguistique en didactique de l’orthographe : un enjeu pour des recherches participatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clara Mortamet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces éducatifs plurilingues et multiculturels en milieu scolaire pour les enfants de la migration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">L'orthographe, pratiques d'élèves, pratiques d'enseignants, représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9791024011707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310519v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingualism and Identity in Mixed Couples: Impact of Context for Language use (the case of intercultural couples living in Addis Ababa)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La présentation de soi dans un couple plurilingue Langues et ethos discursif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movements in Ethiopia, Ethiopia in Movement. Proceedings of the 18th International Conference of Ethiopian Studies [= PICES18]. Los Angeles, CFEE / Institute of Ethiopian Studies of Addis Ababa University / Tsehai Publishers, 2016 (2), 143-154.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">R. Delamotte (dir.) Mixités conjugales aujourd’hui, PURH, p. 89-114.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310549v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’une politique ethnolinguistique dans une capitale africaine plurilingue : des recensements comme données glottopolitiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Apprentissage du français et inclusion des élèves allophones en France : un modèle au risque des inégalités scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">dans R. Colonna (2014, dir.) Les locuteurs et les langues : pouvoirs, non-pouvoirs, contre-pouvoirs. Limoges, Lambert-Lucas, 195-210.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Espaces éducatifs plurilingues et multiculturels en milieu scolaire pour les enfants de la migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310551v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche sociolinguistique du récit oral en contexte scolaire : que dit-on de soi quand on parle aux autres ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multilingualism and Identity in Mixed Couples: Impact of Context for Language use (the case of intercultural couples living in Addis Ababa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récits d’enfants, Développement, genre, contexte</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.259-286, 2012, 9782877755795</w:t>
+              <w:t xml:space="preserve">Movements in Ethiopia, Ethiopia in Movement. Proceedings of the 18th International Conference of Ethiopian Studies [= PICES18]. Los Angeles, CFEE / Institute of Ethiopian Studies of Addis Ababa University / Tsehai Publishers, 2016 (2), 143-154.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857976v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche sociolinguistique du plurilinguisme des élèves mahorais : posture plurilingue et rapport aux normes du français de scolarisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effets d’une politique ethnolinguistique dans une capitale africaine plurilingue : des recensements comme données glottopolitiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Plurilinguisme, politique linguistique et éducation. Quels éclairages pour Mayotte ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rouen, pp. 141-152., 2011</w:t>
+              <w:t xml:space="preserve">dans R. Colonna (2014, dir.) Les locuteurs et les langues : pouvoirs, non-pouvoirs, contre-pouvoirs. Limoges, Lambert-Lucas, 195-210.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857977v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alternance des langues en contexte exolingue : peut-on identifier une posture plurilingue ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Approche sociolinguistique du récit oral en contexte scolaire : que dit-on de soi quand on parle aux autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Delamotte, Mehmet-Ali Akinci. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P. Blanchet, P. Martinez (dirs.), Pratiques innovantes du plurilinguisme, émergence et prise en compte en situations francophones, Paris, Éditions des Archives contemporaines/AUF, 221-227.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Récits d’enfants, Développement, genre, contexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-286, 2012, 9782877755795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310890v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approche sociolinguistique du plurilinguisme des élèves mahorais : posture plurilingue et rapport aux normes du français de scolarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laroussi F., Lienard F. (dirs.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Plurilinguisme, politique linguistique et éducation. Quels éclairages pour Mayotte ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rouen, pp. 141-152., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alternance des langues en contexte exolingue : peut-on identifier une posture plurilingue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P. Blanchet, P. Martinez (dirs.), Pratiques innovantes du plurilinguisme, émergence et prise en compte en situations francophones, Paris, Éditions des Archives contemporaines/AUF, 221-227.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse d'interactions langagières en classe de français dans un contexte exolingue. Quels enjeux pour quels apprentissages?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">O. Galatanu, M. Pierrard, D. Van Raemdonck (dirs.), Construction du sens et acquisition de la signification linguistique dans l'interaction. Bruxelles, Peter Lang, 137-151.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2372,1716 +2657,1716 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oser les langues à l’école » : un documentaire ethnographique à visée (in)formative pour les enseignants et les familles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Enjeux et défis d’une recherche collaborative à l’école maternelle : (trans)formation des acteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sladjana Djordjevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Geslin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Doelrasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques enseignantes et activité de l’apprenant.e en classe de français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16e congrès AIRDF, Jul 2025, Fribourg (Suisse), Suisse</w:t>
+              <w:t xml:space="preserve">, 16e congrès AIRDF - HEP Fribourg, Jul 2025, FRIBOURG, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389597v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et défis d’une recherche collaborative à l’école maternelle : (trans)formation des acteurs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Oser les langues à l’école » : un documentaire ethnographique à visée (in)formative pour les enseignants et les familles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sladjana Djordjevic</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thamin</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Jaskula</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ledemé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques enseignantes et activité de l’apprenant.e en classe de français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16e congrès AIRDF - HEP Fribourg, Jul 2025, FRIBOURG, Suisse</w:t>
+              <w:t xml:space="preserve">, 16e congrès AIRDF, Jul 2025, Fribourg (Suisse), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389602v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques enseignantes et plurilinguisme en classe de français : qualifier des pratiques d’inclusives ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Enseignement de l'oral dans deux écoles franco-américaines de l'AEFE : comparaison des langues et translanguaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Delabarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation linguistique des apprenants allophones et pédagogies innovantes, INALCO, 13-14 juin 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Enseignement du Français Parlé colloque international, Université de Rouen.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358728v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02360863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche ethnographique change-t-elle les pratiques de classe ? Analyse de trois parcours réflexifs d’enseignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pratiques enseignantes et plurilinguisme en classe de français : qualifier des pratiques d’inclusives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIRDF Diffusion &amp; influences des recherches en didactique du français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Formation linguistique des apprenants allophones et pédagogies innovantes, INALCO, 13-14 juin 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02360699v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plurilinguisme et enseignement du français. Analyse d’un dispositif de recherche collaborative sur le développement professionnel des enseignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Une recherche ethnographique change-t-elle les pratiques de classe ? Analyse de trois parcours réflexifs d’enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Jaskuła</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d'intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">AIRDF Diffusion &amp; influences des recherches en didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358733v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02360699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre et Parler avec le Jeune Enfant en EAJE (ViPaJe). Une recherche collaborative dans trois crèches utilisant le dispositif Parler Bambin (2018/2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mendes-Maillochon</w:t>
+                <w:t xml:space="preserve">Plurilinguisme et enseignement du français. Analyse d’un dispositif de recherche collaborative sur le développement professionnel des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Horion</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Jaskuła</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International PRELA 2019 “Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d'intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366409v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plurilinguisme et enseignement du français. Analyse d’un dispositif de recherche collaborative sur le développement professionnel des enseignants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Jaskuła</w:t>
+                <w:t xml:space="preserve">Vivre et Parler avec le Jeune Enfant en EAJE (ViPaJe). Une recherche collaborative dans trois crèches utilisant le dispositif Parler Bambin (2018/2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mendes-Maillochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet-Ali Akinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Horion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d'intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée AFLA; Laboratoire ICAR; ENS de Lyon, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque International PRELA 2019 “Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382894v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement de l'oral dans deux écoles franco-américaines de l'AEFE : comparaison des langues et translanguaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Delabarre</w:t>
+                <w:t xml:space="preserve">Plurilinguisme et enseignement du français. Analyse d’un dispositif de recherche collaborative sur le développement professionnel des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Jaskuła</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement du Français Parlé colloque international, Université de Rouen.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d'intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée AFLA; Laboratoire ICAR; ENS de Lyon, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02360863v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche ethnographique avec les EANA : langues et stratégies ou l’inclusion au coeur des débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVASCOL: École, migration, itinérance: regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insécurité linguistique et écritures ordinaires : l’orthographe est-elle utile aujourd’hui pour écrire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Delabarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’insécurité linguistique en francophonies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances ignorées en FLE d’élèves nouvellement arrivés en France : une étude ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international de l’ATPF, Enseigner le français : s’engager et innover</w:t>
+              <w:t xml:space="preserve">Troisième colloque international de l'ATPF 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bangkok, Thaïlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358760v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir élève en français : expériences langagières d’apprenants d’un « français langue seconde »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Connaissances ignorées en FLE d’élèves nouvellement arrivés en France : une étude ethnographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malgorzata Jaskuła</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude organisée par L. Himy, « Les langages pour penser et communiquer en français : problématiques et enjeux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPE de Caen, Apr 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">colloque international de l’ATPF, Enseigner le français : s’engager et innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bangkok, Thaïlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382773v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources langagières pour les apprentissages : des stratégies à identifier et à enseigner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Devenir élève en français : expériences langagières d’apprenants d’un « français langue seconde »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Jaskuła</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation de formateurs "Langage, langues et inégalités scolaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français de l'éducation Centre Alain Savary, ENS de Lyon, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude organisée par L. Himy, « Les langages pour penser et communiquer en français : problématiques et enjeux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE de Caen, Apr 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382790v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances ignorées en FLE d’élèves nouvellement arrivés en France : une étude ethnographique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ressources langagières pour les apprentissages : des stratégies à identifier et à enseigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Jaskuła</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième colloque international de l'ATPF 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bangkok, Thaïlande</w:t>
+              <w:t xml:space="preserve">Formation de formateurs "Langage, langues et inégalités scolaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de l'éducation Centre Alain Savary, ENS de Lyon, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310535v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignes publiques comme lieu d’émergence – informelle – des langues : Addis-Abeba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international organisé par l’Université de Grenoble III pour le Réseau Francophone de Sociolinguistique du 10 au 13 juin 2015, Hétérogénéité et changements : perspectives sociolinguistiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02360700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser les langues d’origine comme ressources pour l’appropriation du français en UPE2A : comment font-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Pluri-L (Nantes, 12/13 juin 2014) Contributions au développement de perspectives plurilingues en éducation et formation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02360701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercultural Writing: What languages make writers say about themselves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international WRAB (Nanterre, 19/22 février 2014) Writing across Borders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02360704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement français à l’étranger : de la politique à l’aménagement linguistique en contexte plurilingue (l’exemple du Lycée franco-éthiopien d’Addis-Abeba)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les contextes éducatifs plurilingues et francophones hors de la France continentale : entre héritage et innovation 16-18 juin 2011- Université de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02360707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques langagières en contexte exolingue : pourquoi et comment les envisager comme des stratégies d’apprentissage ? Le cas du Lycée franco-éthiopien d’Addis-Abeba (Éthiopie).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Français langue de scolarisation vs pratiques plurilingues : une affaire de compétence ou de pouvoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international organisé par l’Inalco/ PLIDAM du 17 au 19 juin 2010 : Quelle didactique plurilingue et pluriculturelle en contexte mondialisé ?.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PLIDAM/SOAS, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">colloque international organisé par l’Université de Saint Etienne, colloque Langues et Pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02360708v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02360712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Français langue de scolarisation vs pratiques plurilingues : une affaire de compétence ou de pouvoir ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pratiques langagières en contexte exolingue : pourquoi et comment les envisager comme des stratégies d’apprentissage ? Le cas du Lycée franco-éthiopien d’Addis-Abeba (Éthiopie).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international organisé par l’Université de Saint Etienne, colloque Langues et Pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">colloque international organisé par l’Inalco/ PLIDAM du 17 au 19 juin 2010 : Quelle didactique plurilingue et pluriculturelle en contexte mondialisé ?.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PLIDAM/SOAS, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02360712v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02360708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence plurilingue et pluriculturelle au service des apprentissages en contexte exolingue : peut-on identifier une posture plurilingue ? Le cas des élèves du lycée franco-éthiopien d’Addis-Abeba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurilinguisme, politique linguistique et éducation – Quels éclairages pour Mayotte?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mamoudzou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02360710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4091,111 +4376,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à Rispail M (dir.) Abécédaire de sociodidactique. 65 notions et concepts (entrées : « Enfant/acteur social/apprenant », « Littéracie(s) », « Posture plurilingue », « Transposition didactique »)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Rispail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Rispail (dir.), Abécédaire de sociodidactique. Saint-Etienne, Publications de l’Université.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4205,100 +4490,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre en français au Lycée franco-éthiopien d'Addis-Abeba: une approche sociolinguistique à des fins didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Rouen, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00495406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4308,91 +4593,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SITUATIONS PLURILINGUES : PARCOURS SOCIOLINGUISTIQUE ET DIDACTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Rouen - Normandie, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02924313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4402,306 +4687,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élèves plurilingues en classes ordinaires : outils et questions pour la didactique du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Penloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Kervyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, 2022, Repères recherches en didactique du français langue maternelle, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/reperes.4934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches collaboratives en didactique des langues : méthodes, savoirs, enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17 (2), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches collaboratives en didactique des langues: Enjeux, savoirs, méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17-2 (17-2), 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdlc.7272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4711,161 +4996,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Français Plus: présentation du projet, Carnet Hypothèses Français Plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet-Ali Akinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4933,51 +5218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5721CBBB"/>
+    <w:nsid w:val="C46EA72C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5164,51 +5449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-miguel-addisu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9149-4404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148367933" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dylis.univ-rouen.fr/content/membres-permanents" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002703v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miguel Addisu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01924556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Briquet-Duhaz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Miguel-Addisu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20360/langandlit29128" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310471v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire-Sandoz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.046.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tir&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4159" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310476v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3333" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.147.0083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2009.1396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271496v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100224910&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/505" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geslin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ledem&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Djordjevic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Jaskula" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Doelrasad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Jasku&#322;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mendes-Maillochon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet-Ali Akinci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Bailleul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Horion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Delabarre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360707v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360708v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360712v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495406v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02924313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Penloup" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kervyn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4934" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225286v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.7272" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaumont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-miguel-addisu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9149-4404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148367933" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dylis.univ-rouen.fr/content/membres-permanents" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616397v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Broux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miguel Addisu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c3c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002703v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01924556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Briquet-Duhaz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Miguel-Addisu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20360/langandlit29128" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire-Sandoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.046.0015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tir&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3333" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310502v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.147.0083" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310458v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3143" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310768v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2009.1396" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310784v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225085v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616489v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire Sandoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15vwn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Delabarre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/in-securite-linguistique-en-francophonies/11085" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100224910&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/505" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310893v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Djordjevic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Jaskula" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Doelrasad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geslin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ledem&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360863v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358733v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Jasku&#322;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mendes-Maillochon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet-Ali Akinci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Bailleul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Horion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382773v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360700v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360701v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360708v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360710v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495406v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02924313v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225266v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Penloup" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kervyn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4934" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.7272" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665482v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaumont" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>