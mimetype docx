--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -351,1942 +351,1942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Précisions sur l’action en révocation d’une donation pour ingratitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à réparation intégrale du préjudice et assistance familiale bénévole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Donation en nue-propriété et protection du logement de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Précisions sur l’action en révocation d’une donation pour ingratitude</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prestation compensatoire : toute rente peut être convertie en capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit à réparation intégrale du préjudice et assistance familiale bénévole</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisme et vie privée : condamnation de la France par la CEDH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transaction en cas de rupture du contrat de travail et son redressement [Actes du colloque - Rencontres normandes de contentieux de la Sécurité sociale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 785 [N9004BXR], [6 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’époux collaborateur bénévole ne subit aucun appauvrissement personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, [3 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiation : application cumulative des lois personnelles du parent et de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2019, [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prestation compensatoire : toute rente peut être convertie en capital</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donation-partage : l’acceptation par un enfant rend l’acte opposable aux autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi de réforme de la justice : droit de la famille et droit des personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, [7 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seules les demandes en cours de partage judiciaires peuvent être déclarées irrecevables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2019, [3 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, [3 p.]</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les charges du ménage : vers un droit commun des couples ? [1re Commission : Famille]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 179-180, pp.36-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 785 [N9004BXR], [6 p.]</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rupture du contrat de travail liée à la santé et à la sécurité du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Riandey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 829, pp.487-499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, [3 p.]</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause de tontine ou clause d'accroissement : une nouvelle jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.76-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, [2 p.]</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le majeur protégé, parent d'un enfant mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 [dossier 46], pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, [2 p.]</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magistrat de la mise en état et juridiction de jugement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Balavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 359-363, pp.9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, [7 p.]</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations familiales et le contrat de travail à salaire différé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 110, pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, [3 p.]</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action en nullité absolue de mariage pour bigamie : quand l’intérêt à agir apparaît après l’expiration du délai de prescription…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 154, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 179-180, pp.36-41</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">e Commission : L'effet de la renonciation sur le rapport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 183, pp.47-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La rupture du contrat de travail liée à la santé et à la sécurité du salarié</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transparence et difficultés d'évaluation du patrimoine immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68, pp.114-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse (première journée) - Journées notariales du patrimoine 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51-52 (1387), pp.57-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve à l'aide des nouvelles technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 [dossier 3], pp.12-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures d'accompagnement social personnalisé : une mission nouvelle pour les conseils généraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 05, pp.813</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02236772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La donation d’une récompense respecte le principe d’immutabilité des régimes matrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21, pp.1476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La donation d'une récompense respecte le principe d'immutabilité des régimes matrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21, pp.1476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prix de la course ne paie plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 829, pp.487-499</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beyneix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (1294), [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 [dossier 46], pp.37-40</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transports routiers : prohibition des modes de rémunération de nature à compromettre la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beyneix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (1760), [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...784 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324242v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04323910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la validité de la libéralité consentie par un concubin adultère : chronique d’une mort annoncée</w:t>
               </w:r>
@@ -3070,178 +3070,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’évolution des professions chargées de la protection des majeurs vulnérables [Table ronde]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection des majeurs vulnérables ; premier bilan de la réforme des tutelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRDA (Université Paris 13), Mar 2010, Paris, France. pp.46-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’accord franco-allemand instituant un régime matrimonial commun de la participation aux acquêts : présentation et comparaison avec le régime français et allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Meier-Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées notariales du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Dauphine; Conseil supérieur du notariat, Sep 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Meier-Bourdeau</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04321516v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04321590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des nouvelles technologies sur l'exercice des professions judiciaires [Table ronde]</w:t>
               </w:r>
@@ -3809,1247 +3809,1247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La métamorphose de l'établissement de filiation par reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de la professeure Annick Batteur : regards humanistes sur le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.341-350, 2021, 978-2-275-09163-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proposition de réforme de la réserve héréditaire : que restera-t-il de la réserve du Code de1804 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Cuzacq; Bernard Haftel; Mustapha Mekki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une approche renouvelée des Humanités : mélanges en l'honneur du doyen Didier Guével</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, un savoir-faire de Lextenso, pp.369-382, 2021, 978-2-275-07246-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp.341-350, 2021, 978-2-275-09163-1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partage du contentieux de la nationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berrivin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Mauger-Vielpeau; Élodie Saillant-Maraghni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">État civil et autres questions de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.139-152, 2021, (Thèmes &amp; commentaires), 978-2-247-20415-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le partage du contentieux de la nationalité</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux de la vie privée du majeur protégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Raoul-Cormeil; Anne Caron-Déglise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie privée de la personne protégée. In memoriam Thierry Verheyde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.51-63, 2019, (Droit privé &amp; sciences criminelles), 978-2-84934-368-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de la volonté comme fondement de la filiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amélie Dionisi-Peyrusse; Laurence Mauger-Vielpeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fondements de la filiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, Institut Universitaire Varenne, pp.61-72, 2017, (Colloques &amp; Essais), 978-2-37032-108-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acte authentique, fondement du rôle du notaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mustapha Mekki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir du notariat : passé, présent, futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.138-144, 2016, (Perspective(s)), 978-27110-2510-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles missions et nouveaux pouvoirs du CSA en lien avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Bloud-Rey; Jean-Jacques Menuret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit de la régulation audiovisuelle et le numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.131-148, 2016, (Droit des technologies), 978-2-8044-8423-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'égalité entre héritiers (n° 433 à 446)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.384-390, 2016, Les Grandes décisions, 978-2-275-04001-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit civil et procédure civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.139-152, 2021, (Thèmes &amp; commentaires), 978-2-247-20415-1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Debove. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magistrat (7e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sirey-Dalloz, pp.139-261, 2016, (Spécial concours. ENM catégorie A), 978-2-247-16157-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.51-63, 2019, (Droit privé &amp; sciences criminelles), 978-2-84934-368-5</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acte authentique électronique et la sécurisation des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mustapha Mekki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir du notariat : passé, présent, futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.145-151, 2016, (Perspective(s)), 978-2-7110-2510-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 35, Institut Universitaire Varenne, pp.61-72, 2017, (Colloques &amp; Essais), 978-2-37032-108-4</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du parquet (n° 21 à 36)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.39-47, 2016, Les Grandes décisions, 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le rôle du parquet (n° 21 à 36)</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification de la clause de tontine (n°795 à 812)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.39-47, 2016, Les Grandes décisions, 978-2-275-04001-1</w:t>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.585-593, 2016, Les Grandes décisions, 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cumul des quotités disponibles (n° 764 à 776)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.567-573, 2016, Les Grandes décisions, 978-2-275-04001-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gains et salaires dans le régime légal (n° 617 à 632)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.499-508, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'avoir des relations extraconjugales (n° 167 à 178)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.163-167, 2016, Les Grandes décisions, 978-2-275-04001-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir de mise en garde du banquier, état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Guével; Philippe Roussel Galle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges offerts au professeur Pascale Bloch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.219-234, 2015, 978-2-8027-5129-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit civil et procédure civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...143 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...596 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6062,151 +6062,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les recours à l’encontre de l’ordonnance homologuant une transaction : un revirement tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’autorité de la chose jugée des ordonnances de la mise en état statuant sur une exception de procédure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315024v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04315026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6282,51 +6282,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D96FEB1F"/>
+    <w:nsid w:val="DD2DB249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6513,51 +6513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-mikalef-toudic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2413-922X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mikalef-Toudic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reyrolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riandey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Balavoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321261v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beyneix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fricero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meier-Bourdeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321496v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berrivin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321163v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321302v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cermolacce" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04314487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997CAEN0043" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315024v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-mikalef-toudic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2413-922X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mikalef-Toudic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reyrolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321653v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riandey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321200v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Balavoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324253v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beyneix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fricero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meier-Bourdeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321496v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berrivin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321163v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314506v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321302v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cermolacce" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04314487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997CAEN0043" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>