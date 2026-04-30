--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -240,51 +240,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 914, [6 p.] N2180BZR</w:t>
+              <w:t xml:space="preserve">, 2022, 914, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -351,1942 +351,1942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Donation en nue-propriété et protection du logement de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Précisions sur l’action en révocation d’une donation pour ingratitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, [3 p.]</w:t>
+              <w:t xml:space="preserve">, 2019, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit à réparation intégrale du préjudice et assistance familiale bénévole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, [2 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Donation en nue-propriété et protection du logement de la famille</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prestation compensatoire : toute rente peut être convertie en capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, [3 p.]</w:t>
+              <w:t xml:space="preserve">, 2019, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Prestation compensatoire : toute rente peut être convertie en capital</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transaction en cas de rupture du contrat de travail et son redressement [Actes du colloque - Rencontres normandes de contentieux de la Sécurité sociale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 785 [N9004BXR], 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisme et vie privée : condamnation de la France par la CEDH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, [3 p.]</w:t>
+              <w:t xml:space="preserve">, 2019, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Urbanisme et vie privée : condamnation de la France par la CEDH</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’époux collaborateur bénévole ne subit aucun appauvrissement personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, [3 p.]</w:t>
+              <w:t xml:space="preserve">, 2019, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 785 [N9004BXR], [6 p.]</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi de réforme de la justice : droit de la famille et droit des personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, [7 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’époux collaborateur bénévole ne subit aucun appauvrissement personnel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seules les demandes en cours de partage judiciaires peuvent être déclarées irrecevables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, [3 p.]</w:t>
+              <w:t xml:space="preserve">, 2019, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donation-partage : l’acceptation par un enfant rend l’acte opposable aux autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiation : application cumulative des lois personnelles du parent et de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, [2 p.]</w:t>
+              <w:t xml:space="preserve">, 2019, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2019, [2 p.]</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les charges du ménage : vers un droit commun des couples ? [1re Commission : Famille]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 179-180, pp.36-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, [7 p.]</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rupture du contrat de travail liée à la santé et à la sécurité du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Riandey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 829, pp.487-499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, [3 p.]</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le majeur protégé, parent d'un enfant mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 [dossier 46], pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les charges du ménage : vers un droit commun des couples ? [1re Commission : Famille]</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause de tontine ou clause d'accroissement : une nouvelle jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 179-180, pp.36-41</w:t>
+              <w:t xml:space="preserve">, 2016, 106, pp.76-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La rupture du contrat de travail liée à la santé et à la sécurité du salarié</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magistrat de la mise en état et juridiction de jugement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 829, pp.487-499</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Balavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 359-363, pp.9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 106, pp.76-86</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations familiales et le contrat de travail à salaire différé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 110, pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 [dossier 46], pp.37-40</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action en nullité absolue de mariage pour bigamie : quand l’intérêt à agir apparaît après l’expiration du délai de prescription…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 154, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Magistrat de la mise en état et juridiction de jugement</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transparence et difficultés d'évaluation du patrimoine immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68, pp.114-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">e Commission : L'effet de la renonciation sur le rapport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 183, pp.47-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse (première journée) - Journées notariales du patrimoine 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51-52 (1387), pp.57-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve à l'aide des nouvelles technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 [dossier 3], pp.12-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures d'accompagnement social personnalisé : une mission nouvelle pour les conseils généraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 05, pp.813</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02236772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La donation d'une récompense respecte le principe d'immutabilité des régimes matrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21, pp.1476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transports routiers : prohibition des modes de rémunération de nature à compromettre la sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 359-363, pp.9-14</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beyneix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (1760), [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 110, pp.37-42</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prix de la course ne paie plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beyneix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (1294), [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 154, pp.17-22</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La donation d’une récompense respecte le principe d’immutabilité des régimes matrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21, pp.1476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323910v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-04324242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la validité de la libéralité consentie par un concubin adultère : chronique d’une mort annoncée</w:t>
               </w:r>
@@ -3070,178 +3070,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’accord franco-allemand instituant un régime matrimonial commun de la participation aux acquêts : présentation et comparaison avec le régime français et allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Meier-Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées notariales du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Dauphine; Conseil supérieur du notariat, Sep 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’évolution des professions chargées de la protection des majeurs vulnérables [Table ronde]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection des majeurs vulnérables ; premier bilan de la réforme des tutelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRDA (Université Paris 13), Mar 2010, Paris, France. pp.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321590v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04321516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des nouvelles technologies sur l'exercice des professions judiciaires [Table ronde]</w:t>
               </w:r>
@@ -4183,873 +4183,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rôle du parquet (n° 21 à 36)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.39-47, 2016, Les Grandes décisions, 978-2-275-04001-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'acte authentique, fondement du rôle du notaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mustapha Mekki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'avenir du notariat : passé, présent, futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.138-144, 2016, (Perspective(s)), 978-27110-2510-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit civil et procédure civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Debove. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magistrat (7e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sirey-Dalloz, pp.139-261, 2016, (Spécial concours. ENM catégorie A), 978-2-247-16157-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acte authentique électronique et la sécurisation des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mustapha Mekki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir du notariat : passé, présent, futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.145-151, 2016, (Perspective(s)), 978-2-7110-2510-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles missions et nouveaux pouvoirs du CSA en lien avec le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Bloud-Rey; Jean-Jacques Menuret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit de la régulation audiovisuelle et le numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, pp.131-148, 2016, (Droit des technologies), 978-2-8044-8423-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'égalité entre héritiers (n° 433 à 446)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.384-390, 2016, Les Grandes décisions, 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification de la clause de tontine (n°795 à 812)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.585-593, 2016, Les Grandes décisions, 978-2-275-04001-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cumul des quotités disponibles (n° 764 à 776)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.567-573, 2016, Les Grandes décisions, 978-2-275-04001-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gains et salaires dans le régime légal (n° 617 à 632)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.499-508, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'avoir des relations extraconjugales (n° 167 à 178)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.163-167, 2016, Les Grandes décisions, 978-2-275-04001-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir de mise en garde du banquier, état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Guével; Philippe Roussel Galle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges offerts au professeur Pascale Bloch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.219-234, 2015, 978-2-8027-5129-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit civil et procédure civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...609 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5729,51 +5729,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris-classeur de procédure civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.[Fasc. 250-00, Fasc. 250-10, Fasc. 250-20, Fasc. 250-30 - Vol. 2]</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -6062,151 +6062,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’autorité de la chose jugée des ordonnances de la mise en état statuant sur une exception de procédure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les recours à l’encontre de l’ordonnance homologuant une transaction : un revirement tardif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315026v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04315024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6282,51 +6282,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD2DB249"/>
+    <w:nsid w:val="F101A009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6513,51 +6513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-mikalef-toudic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2413-922X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mikalef-Toudic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reyrolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321653v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324312v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riandey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321200v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Balavoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324253v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beyneix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fricero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meier-Bourdeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321496v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berrivin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321163v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314506v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321302v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cermolacce" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04314487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997CAEN0043" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-mikalef-toudic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2413-922X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mikalef-Toudic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reyrolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324312v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323837v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riandey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Balavoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321261v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beyneix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fricero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meier-Bourdeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321496v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berrivin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321163v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320624v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321302v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cermolacce" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04314487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997CAEN0043" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315024v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>