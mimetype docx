--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -351,1942 +351,1942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Précisions sur l’action en révocation d’une donation pour ingratitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à réparation intégrale du préjudice et assistance familiale bénévole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, [2 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Donation en nue-propriété et protection du logement de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Précisions sur l’action en révocation d’une donation pour ingratitude</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prestation compensatoire : toute rente peut être convertie en capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit à réparation intégrale du préjudice et assistance familiale bénévole</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transaction en cas de rupture du contrat de travail et son redressement [Actes du colloque - Rencontres normandes de contentieux de la Sécurité sociale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 785 [N9004BXR], 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisme et vie privée : condamnation de la France par la CEDH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, [2 p.]</w:t>
+              <w:t xml:space="preserve">, 2019, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prestation compensatoire : toute rente peut être convertie en capital</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’époux collaborateur bénévole ne subit aucun appauvrissement personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 785 [N9004BXR], 6 p</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seules les demandes en cours de partage judiciaires peuvent être déclarées irrecevables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Urbanisme et vie privée : condamnation de la France par la CEDH</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiation : application cumulative des lois personnelles du parent et de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3 p</w:t>
+              <w:t xml:space="preserve">, 2019, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’époux collaborateur bénévole ne subit aucun appauvrissement personnel</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donation-partage : l’acceptation par un enfant rend l’acte opposable aux autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3 p</w:t>
+              <w:t xml:space="preserve">, 2019, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi de réforme de la justice : droit de la famille et droit des personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, [7 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 p</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les charges du ménage : vers un droit commun des couples ? [1re Commission : Famille]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 179-180, pp.36-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 p</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rupture du contrat de travail liée à la santé et à la sécurité du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Riandey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 829, pp.487-499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 p</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause de tontine ou clause d'accroissement : une nouvelle jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.76-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 179-180, pp.36-41</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le majeur protégé, parent d'un enfant mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 [dossier 46], pp.37-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La rupture du contrat de travail liée à la santé et à la sécurité du salarié</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magistrat de la mise en état et juridiction de jugement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 829, pp.487-499</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Balavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 359-363, pp.9-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 [dossier 46], pp.37-40</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations familiales et le contrat de travail à salaire différé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 110, pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 106, pp.76-86</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action en nullité absolue de mariage pour bigamie : quand l’intérêt à agir apparaît après l’expiration du délai de prescription…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 154, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Magistrat de la mise en état et juridiction de jugement</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">e Commission : L'effet de la renonciation sur le rapport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 183, pp.47-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transparence et difficultés d'évaluation du patrimoine immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68, pp.114-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse (première journée) - Journées notariales du patrimoine 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51-52 (1387), pp.57-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve à l'aide des nouvelles technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 [dossier 3], pp.12-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mesures d'accompagnement social personnalisé : une mission nouvelle pour les conseils généraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 05, pp.813</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02236772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La donation d’une récompense respecte le principe d’immutabilité des régimes matrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21, pp.1476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La donation d'une récompense respecte le principe d'immutabilité des régimes matrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21, pp.1476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prix de la course ne paie plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 359-363, pp.9-14</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beyneix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (1294), [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 110, pp.37-42</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transports routiers : prohibition des modes de rémunération de nature à compromettre la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Beyneix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (1760), [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...564 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324242v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04323910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la validité de la libéralité consentie par un concubin adultère : chronique d’une mort annoncée</w:t>
               </w:r>
@@ -4183,873 +4183,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'acte authentique, fondement du rôle du notaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mustapha Mekki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir du notariat : passé, présent, futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.138-144, 2016, (Perspective(s)), 978-27110-2510-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit civil et procédure civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Debove. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magistrat (7e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sirey-Dalloz, pp.139-261, 2016, (Spécial concours. ENM catégorie A), 978-2-247-16157-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acte authentique électronique et la sécurisation des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mustapha Mekki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'avenir du notariat : passé, présent, futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.145-151, 2016, (Perspective(s)), 978-2-7110-2510-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'égalité entre héritiers (n° 433 à 446)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.384-390, 2016, Les Grandes décisions, 978-2-275-04001-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles missions et nouveaux pouvoirs du CSA en lien avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Bloud-Rey; Jean-Jacques Menuret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit de la régulation audiovisuelle et le numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.131-148, 2016, (Droit des technologies), 978-2-8044-8423-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle du parquet (n° 21 à 36)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Batteur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.39-47, 2016, Les Grandes décisions, 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.138-144, 2016, (Perspective(s)), 978-27110-2510-7</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification de la clause de tontine (n°795 à 812)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.585-593, 2016, Les Grandes décisions, 978-2-275-04001-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cumul des quotités disponibles (n° 764 à 776)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.567-573, 2016, Les Grandes décisions, 978-2-275-04001-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gains et salaires dans le régime légal (n° 617 à 632)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.499-508, 2016, (Les Grandes décisions), 978-2-275-04001-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'avoir des relations extraconjugales (n° 167 à 178)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Batteur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit des personnes et de la famille (2e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.163-167, 2016, Les Grandes décisions, 978-2-275-04001-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir de mise en garde du banquier, état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Guével; Philippe Roussel Galle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges offerts au professeur Pascale Bloch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.219-234, 2015, 978-2-8027-5129-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit civil et procédure civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...682 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raoul-Cormeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5495,216 +5495,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Testaments, Forme des testaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Civil Code</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fasc. 700-30 : Inscription de faux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris-classeur procédure civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.[fascicule 700-30]</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasc. 700-25 : Vérification d'écritures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisclasseur procédure civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, [15 p.]</w:t>
+              <w:t xml:space="preserve">, 2023, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6062,151 +6062,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les recours à l’encontre de l’ordonnance homologuant une transaction : un revirement tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’autorité de la chose jugée des ordonnances de la mise en état statuant sur une exception de procédure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mikalef-Toudic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315024v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04315026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6282,51 +6282,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F101A009"/>
+    <w:nsid w:val="5D5BE559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6513,51 +6513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-mikalef-toudic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2413-922X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mikalef-Toudic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reyrolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321653v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324312v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323827v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323837v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321665v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riandey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Balavoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321261v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beyneix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fricero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meier-Bourdeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321496v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berrivin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321163v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320624v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321302v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cermolacce" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315032v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321617v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04314487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997CAEN0043" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315024v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-mikalef-toudic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-2413-922X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314559v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mikalef-Toudic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reyrolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321653v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324312v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321681v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321665v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323837v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riandey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321200v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321271v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314590v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Balavoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321261v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324253v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beyneix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324392v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fricero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321516v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meier-Bourdeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321496v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berrivin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321163v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321195v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320624v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raoul-Cormeil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320699v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324366v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320680v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320726v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320691v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324174v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407072v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321302v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04314541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321332v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cermolacce" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321617v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04314487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997CAEN0043" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950004v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04315024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>