--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -1515,234 +1515,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La notion de prosopopée à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seizième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4, pp.217-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préposition &amp;quot;nonobstant&amp;quot; à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 119, pp.22-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Martin (15...-1553), portrait d'un traducteur pédagogue : l'exemple du Discours du songe de Poliphile (1546)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Atelier de traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, La traduction du langage religieux, 10, pp.239-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325291v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01363046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'argument d'autorité dans l'Heptaméron de Marguerite de Navarre</w:t>
               </w:r>
@@ -2526,467 +2526,467 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cadre général et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Tolerance(s) - concepts, language, history and practices »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Stockholm, Suède</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le nous dans les édits de tolérance de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Le Roi disait nous voulons"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Stockholm, Suède</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contours de la tolérance dans les édits de pacification de Charles IX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tolérance(s). Regards croisés sur la tolérance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Véronique Montagne; Anne Brogini; Odile Gannier; Yvan Gastaut; Anna Carlstedt; Anne-Pascale Pouey-Mounou, Jun 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolérance(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Brogini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tolérance(s). Regards croisés sur la tolérance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Véronique Montagne; Anne Brogini; Odile Gannier; Yvan Gastaut; Anna Carlstedt; Anne-Pascale Pouey-Mounou, Jun 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">, Véronique Montagne; Anne Brogini; Odile Gannier; Yvan Gastaut; Anna Carlstedt; Anne-Pascale Pouey-Mounou, Jun 2019, Nice, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et enjeux des Trahisons de la fin du XVIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canards, occasionnels, éphémères : « information » et infralittérature en France à l’aube des temps modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et enjeux de la diabolisation du Politique à la fin de la Renaissance : le cas de l’imputation de points de vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabolus in litera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993089v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01993062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modération politique à la Renaissance : le cas des « Politiques »</w:t>
               </w:r>
@@ -3654,645 +3654,769 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adrien L'Alemant, Dialectique en François pour les Barbiers et Chirurgiens (1553)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. Classiques Garnier, 2026, 9782406191407</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Discours sur la peste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. Classiques Garnier, 2025, 9782406187196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Actualités de Louis Meigret, humaniste et linguiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Pagani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite de Navarre, L'Heptaméron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Thomine-Bichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine et rhétorique à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2017, Bibliothèque de la Renaissance, Mireille Huchon et François Roudaut, 978-2-406-06025-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles dégelées. Propos de l’Atelier XVIᵉ siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vân Dung Le Flanchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Réach-Ngô</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2016, 978-2-8124-3419-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3419-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echos des voix, échos des textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garnier, 2013, Echos des voix, échos des textes, 978-2-8124-0804-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loxias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gannier Odile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CTEL. 15, 2007, Loxias</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Heptaméron, de Marguerite de Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Garnier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Thomine-Bichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2005, Clefs Concours - Lettres XVIe siècle, 2350300072</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...250 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4302,2334 +4426,2334 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir pour manipuler : sur un cas de sophisme ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabeh Zoghlami Ayadi et Ghada Nechi Fekih. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le discours manipulateur : jeux et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-47, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irony, Renaissance Idea of</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Renaissance Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-2, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02848-4_1143-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavalcanti, Bartolomeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Renaissance Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-2, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02848-4_721-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modération politique à la Renaissance : le cas des &amp;quot;Politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Andurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Pialoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les forces de la modération, Ligne politique ou accommodements raisonnés dans les crises politico-religieuses européennes (XVI-XIXème siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang B, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b16814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplifier pour stigmatiser : le cas des Politiques à la fin du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maëlle Bazin, Frédéric Lambert, Guiseppina Sappio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stigmatiser : discours médiatiques et normes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020, 9782356876683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et enjeux des &amp;quot;Trahisons&amp;quot; à la fin du XVIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canards, occasionnels, éphémères : "information" et infralittérature en France à l'aube des temps modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-02848-4_1143-2⟩</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Ramée, Pierre de</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Renaissance philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02848-4_312-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Modération politique à la Renaissance : le cas des &amp;quot;Politiques</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métaphore de la &amp;quot;beste&amp;quot; : une figure argumentative des traités de peste de la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métaphore et argumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, pp.319-334, 2017, Au coeur des textes, 978-2-8061-0356-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur l’éloquence chez Johannes Sturm (1507-1589)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monique Vénuat et Ruxandra Vulcan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La naissance des académies protestantes (Lausanne, 1537 ; Strasbourg, 1538)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaire de Clermont-Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-91, 2017, La naissance des académies protestantes (Lausanne, 1537 ; Strasbourg, 1538), 978-2-84516-745-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrits galéniques dans l'écriture médicale de la première moitié du seizième siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude La Charite, Romain Menini, Diane Desrosiers, Jonathan Lyons. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réception de Galien à l’époque de Rabelais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, à paraître (en 2015), 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre divulgation et ésotérisme : la rhétorique de l'Epydimyomachie d'Esaïe Le Lièvre (1582)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude La Charite, Christophe Gutbub, Trung Tran. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Jean Lecointe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, à paraître (en 2015), 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Renaissance philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Venezia, 2016, 978-3-319-02848-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02848-4_1076-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epideictic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Renaissance philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Venezia, 2016, 978-3-319-02848-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02848-4_1074-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Alemant, Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encycopedia of Renaissance philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Venezia, 2016, 978-3-319-02848-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02848-4_1142-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talon, Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Renaissance philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Venezia, 2016, 978-3-319-02848-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02848-4_1083-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources du Thesaurus rhetoricae de Giovanni Battista Bernardo (1599)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles dégelées. Propos de l'Atelier XVIème siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.495-513, 2016, 978-2-8124-3419-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dispositio du dialogue à la Renaissance : notes sur un commentaire de Jean Sturm (1548</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Buron, Philippe Guerin (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Etats du dialogue à l'âge de l'Humanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universaires de l'université de Rennes et de Tours, pp.155-168, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique(s) de la variatio à la Renaissance : l'exemple de Gratien du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Vial (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Variatio. L'aventure d'un principe d'écriture de l'Antiquité au XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.403-416, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le navire et l'île des temps pestilentieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Isolery. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fert'îles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, Università di Corsica, pp.139-154, 2014, L'occupation littéraire des sols insulaires, 9782915371932</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structure de la dispute dans les Problèmes sur la nature, preservation et cure de la maladie pestilentielle (1607) de Nicolas Habicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Montagne, Odile Gannier (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Echos des voix, échos des textes, Mélanges en l'honneur de Béatrice Périgot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 252, Garnier, pp.385-404, 2013, Rencontres, 978-2-8124-0804-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contours de la douceur à la Renaissance : les commentaires de Jean Sturm (1507-1589)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Baby, Josiane Rieu (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La douceur en littérature de l'Antiquité au XVIIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.587-600, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thesaurus rhetoricae de Giovanni Battista Bernardo (1599) : un exemple de taxinomie rhétorique à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Salah Oueslati, Pierre-Yves Dufeu (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’illusion taxinomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSH de Tunis, pp.112-124, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clarté dans les traités médicaux sur la peste à la Renaissance : à la recherche de l’exotérisme salvateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascale Hummel (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exotérismes, études sur les ressorts de la clarté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philologicum, pp.149-162, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructions en ‘c’est’ chez Montaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Andurand</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Pagani-Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roselyne de Villeneuve (dir.), Mathilde Vallespir (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Styles, genres, auteurs. 10, Charles d'Orléans, Montaigne, Racine, Crébillon, Aloysius Bertrand, Robbe-Grillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-51, 2010, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 978-2-84050-719-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/HEHG3705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les connecteurs concessifs dans la littérature française du seizième siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Mellet (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COncession et dialogisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.16-54, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rhétorique de la séduction dans la nouvelle 16 des Nouvelles récréations et joyeux devis de Bonaventure des Périers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Boudou, Dominique Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire les Nouvelles rcréations et joyeux devis de Bonaventure des Périers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, pp.169-185, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours délibératif et épidictique d'une dame d'honneur; étude stylistique d'un extrait de la nouvelle 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Thomine-Bichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garnier-Mathez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Bertrand (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire l'Heptaméron de Marguerite de Navarre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogue dans l'Heptaméron de Marguerite de Navarre: remarques sur quelques sophismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marguerite de Navarre, cardinal de Retz, André Chénier, Paul Claudel, Marguerite Duras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Presses de l'Université Paris-Sorbonne, pp.31-43, 2005, Styles, genres, auteurs, 978-2-84050-432-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...1597 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363051v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-01363050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie d'Agrégation 2021 (Agrégations de Lettres), Marguerite de Navarre, 'L'Heptaméron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6639,167 +6763,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavalcanti, Bartolomeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6946,51 +7070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888003v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7734" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591087v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1256" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314704v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814399v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523651v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363037v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363044v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363046v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363048v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Rieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363054v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363058v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brogini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984486v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine-Bichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri-Mourgues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gannier Odile" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02848-4_721-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320990v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02848-4_1143-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148886v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andurand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pialoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16814" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02848-4_312-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581014v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363302v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Publi.Lettres@univ-bpclermont.fr " TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375348v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02848-4_1083-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02848-4_1142-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363023v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02848-4_1076-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375345v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02848-4_1074-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363028v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363033v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363035v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360607v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani-Naudet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/HEHG3705" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363039v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363043v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363042v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363051v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier-Mathez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ferguson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367978v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Montagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888003v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7734" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591087v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.1256" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314704v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814399v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523651v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363037v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363041v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363048v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Rieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363052v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363054v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363056v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363058v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602221v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brogini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984486v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine-Bichard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02003660v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Dung Le Flanchec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363031v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226616v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri-Mourgues" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gannier Odile" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363053v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311722v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02848-4_1143-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02848-4_721-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148886v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andurand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Pialoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16814" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993072v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02848-4_312-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363302v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Publi.Lettres@univ-bpclermont.fr " TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363024v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363023v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375346v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02848-4_1076-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02848-4_1074-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02848-4_1142-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375348v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02848-4_1083-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363025v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253883v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363033v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360607v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani-Naudet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/HEHG3705" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363043v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363042v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier-Mathez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01363051v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479636v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Ferguson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477237v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367978v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>