--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -1552,265 +1552,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de dates saillantes pour la construction de chronologies thématiques</w:t>
+                <w:t xml:space="preserve">Question Generation for French: Collating Parsers and Paraphrasing Questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Kessler</w:t>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Bittar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dialogue and Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp. 43-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5087/dad.2012.203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492137v1</w:t>
+                <w:t xml:space="preserve">hal-00790835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question Generation for French: Collating Parsers and Paraphrasing Questions</w:t>
+                <w:t xml:space="preserve">Extraction de dates saillantes pour la construction de chronologies thématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+                <w:t xml:space="preserve">Rémy Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Viron</w:t>
+                <w:t xml:space="preserve">Caroline Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bittar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue and Discourse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (2/2012), pp.57-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790835v1</w:t>
+                <w:t xml:space="preserve">hal-02492137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on INEX 2012</w:t>
               </w:r>
@@ -2192,286 +2192,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIDJI: using syntax for validating answers in multiple documents</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Report on INEX 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Demartini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher M. de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Retrieval Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10791-010-9131-y⟩</w:t>
+              <w:t xml:space="preserve">Sigir Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (1), pp.38-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1842890.1842897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495183v1</w:t>
+                <w:t xml:space="preserve">hal-01067846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on INEX 2009</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FIDJI: using syntax for validating answers in multiple documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigir Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Retrieval Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (5), pp.507-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10791-010-9131-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1842890.1842897⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01067846v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2677,274 +2677,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CrisisTS: Coupling Social Media Textual Data and Meteorological Time Series for Urgency Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farah Benamara</w:t>
+                <w:t xml:space="preserve">Défi TextMine 2025 : Utilisation des Grands Modèles de Langue pour l'Extraction de Relations dans les Rapports de Renseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ettaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Savitha Ramasamy</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 63rd Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2025.acl-long.783⟩</w:t>
+              <w:t xml:space="preserve">EGC - Atelier TextMine 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascal Cuxac; Cédric Lopez; Adrien Guille, Jan 2025, Strasbourg, France. pp.57-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/ARXIV.2407.21783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246794v1</w:t>
+                <w:t xml:space="preserve">hal-04940482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défi TextMine 2025 : Utilisation des Grands Modèles de Langue pour l'Extraction de Relations dans les Rapports de Renseignement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna Kamel</w:t>
+                <w:t xml:space="preserve">CrisisTS: Coupling Social Media Textual Data and Meteorological Time Series for Urgency Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzheng Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savitha Ramasamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC - Atelier TextMine 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pascal Cuxac; Cédric Lopez; Adrien Guille, Jan 2025, Strasbourg, France. pp.57-58, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 63rd Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vienna, France. pp.16082-16099, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/ARXIV.2407.21783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.acl-long.783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940482v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation de résumés oraux d'élèves de primaire pour l'analyse automatique des capacités de compréhension de la lecture</w:t>
               </w:r>
@@ -3317,1132 +3317,1132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premier système IRIT-MyFamillyUp pour la compétition sur la reconnaissance des émotions Odyssey 2024</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SteRHeotypes Project. Detecting and Countering Ethnic Stereotypes emerging from Italian, Spanish and French Racial hoaxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
+                <w:t xml:space="preserve">d'Errico Francesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bosco Cristina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paciello Marinella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cicirelli Paolo Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse 3 Paul Sabatier; Université Toulouse Jean Jaurès, Jul 2024, Toulouse, France. pp.502-511</w:t>
+              <w:t xml:space="preserve">Proceedings of the Seminar of the Spanish Society for Natural Language Processing: Projects and System Demonstrations (SEPLN-CEDI-PD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594251v1</w:t>
+                <w:t xml:space="preserve">hal-04770596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans Need Context, What about Machines? Investigating Conversational Context in Abusive Language Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jian Su</w:t>
+                <w:t xml:space="preserve">Premier système IRIT-MyFamillyUp pour la compétition sur la reconnaissance des émotions Odyssey 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lafore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pagés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Moudjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastião Quintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA and ICCL, May 2024, Turin, Italy</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse 3 Paul Sabatier; Université Toulouse Jean Jaurès, Jul 2024, Toulouse, France. pp.502-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593250v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image and Text: Fighting the Same Battle? Super-resolution Learning for Imbalanced Text Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Meunier</w:t>
+                <w:t xml:space="preserve">Humans Need Context, What about Machines? Investigating Conversational Context in Abusive Language Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bourgeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongmin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA and ICCL, May 2024, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-emnlp.718⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04347311v1</w:t>
+                <w:t xml:space="preserve">hal-04593250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Did You Learn To Hate? A Topic-Oriented Analysis of Generalization in Hate Speech Detection</w:t>
+                <w:t xml:space="preserve">A Multilingual Dataset of Racial Stereotypes in Social Media Conversational Threads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bourgeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Teresa Cignarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Frenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang S. Schmeisser-Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics (ACL), May 2023, Dubrovnik, Croatia. pp.3495-3508</w:t>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics (EACL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL: Association for Computational Linguistics, May 2023, DubrovniK, Croatia. pp.686-696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122231v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilingual Dataset of Racial Stereotypes in Social Media Conversational Threads</w:t>
+                <w:t xml:space="preserve">What Did You Learn To Hate? A Topic-Oriented Analysis of Generalization in Hate Speech Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bourgeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chiril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics (EACL 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL: Association for Computational Linguistics, May 2023, DubrovniK, Croatia. pp.686-696</w:t>
+              <w:t xml:space="preserve">17th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics (ACL), May 2023, Dubrovnik, Croatia. pp.3495-3508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122253v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topic Refinement in Multi-level Hate Speech Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Chiril</w:t>
+                <w:t xml:space="preserve">Image and Text: Fighting the Same Battle? Super-resolution Learning for Imbalanced Text Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-28238-6_26⟩</w:t>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.10707-10720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-emnlp.718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059746v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de tweets en situation d'urgence pour la gestion de crises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leila Moudjari</w:t>
+                <w:t xml:space="preserve">Topic Refinement in Multi-level Hate Speech Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Bourgeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chiril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.367--376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-28238-6_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130181v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection of Stigmatizing Uses of Psychiatric Terms on Twitter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification de tweets en situation d'urgence pour la gestion de crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Moudjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alda Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association (ELRA), Jun 2022, Marseille, France. pp.237-243</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France. pp.204-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707226v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Give me your Intentions, I'll Predict Our Actions: A Two-level Classification of Speech Acts for Crisis Management in Social Media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nils Bourgon</w:t>
+                <w:t xml:space="preserve">Automatic Detection of Stigmatizing Uses of Psychiatric Terms on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmoumene Boumadane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Language Resources Association (ELRA), Jun 2022, Marseille, France. pp.4333-4343</w:t>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA), Jun 2022, Marseille, France. pp.237-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707232v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech acts and Communicative Intentions for Urgency Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Give me your Intentions, I'll Predict Our Actions: A Two-level Classification of Speech Acts for Crisis Management in Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4458,581 +4458,581 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Joint Conference on Lexical and Computational Semantics (*SEM 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA), Jun 2022, Marseille, France. pp.4333-4343</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730461v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Sudden Crises Making me Collapse? Measuring Transfer Learning Performances on Urgency Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Speech acts and Communicative Intentions for Urgency Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management (ISCRAM 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Joint Conference on Lexical and Computational Semantics (*SEM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Seatle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.starsem-1.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707241v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Be nice to your wife! The restaurants are closed”: Can Gender Stereotype Detection Improve Sexism Classification?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Chiril</w:t>
+                <w:t xml:space="preserve">Are Sudden Crises Making me Collapse? Measuring Transfer Learning Performances on Urgency Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alda Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Findings of the Association for Computational Linguistics (EMNLP 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL: Association for Computational Linguistics, Nov 2021, Punta Cana, Dominican Republic. pp.2833-2844</w:t>
+              <w:t xml:space="preserve">19th International Conference on Information Systems for Crisis Response and Management (ISCRAM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCRAM Organisation; National School of Engineers of Tarbes (France), May 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468351v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irony Detection in a Multilingual Context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jihen Karoui</w:t>
+                <w:t xml:space="preserve">“Be nice to your wife! The restaurants are closed”: Can Gender Stereotype Detection Improve Sexism Classification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chiril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd European Conference on Information Retrieval (ECIR 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Findings of the Association for Computational Linguistics (EMNLP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL: Association for Computational Linguistics, Nov 2021, Punta Cana, Dominican Republic. pp.2833-2844</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-45442-5_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02889008v1</w:t>
+                <w:t xml:space="preserve">hal-03468351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Annotated Corpus for Sexism Detection in French Tweets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Chiril</w:t>
+                <w:t xml:space="preserve">Irony Detection in a Multilingual Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42nd European Conference on Information Retrieval (ECIR 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, online, Portugal. pp.141-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45442-5_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889035v1</w:t>
+                <w:t xml:space="preserve">hal-02889008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He said “who’s gonna take care of your children when you are at ACL?”: Reported Sexist Acts are Not Sexist</w:t>
+                <w:t xml:space="preserve">An Annotated Corpus for Sexism Detection in French Tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chiril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
@@ -5046,1382 +5046,1425 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Origgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th Annual Meeting of the Association for Computational Linguistics (ACL 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, online, France. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ijn_03046501v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The binary trio at SemEval-2019 Task 5: Multitarget Hate Speech Detection in Tweets</w:t>
+                <w:t xml:space="preserve">He said “who’s gonna take care of your children when you are at ACL?”: Reported Sexist Acts are Not Sexist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chiril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alda Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Origgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Semantic Evaluation (SemEval 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/S19-2087⟩</w:t>
+              <w:t xml:space="preserve">58th Annual Meeting of the Association for Computational Linguistics (ACL 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL: Association for Computational Linguistics, Jul 2020, Online, France. pp.4055-4066, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2020.acl-main.373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951036v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ijn_03046501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDAT at FIRE2019: Overview of the Track on Irony Detection in Arabic Tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Forum for Information Retrieval Evaluation (FIRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingual and Multitarget Hate Speech Detection in Tweets</w:t>
+                <w:t xml:space="preserve">The binary trio at SemEval-2019 Task 5: Multitarget Hate Speech Detection in Tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chiril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Abhishek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN - PFIA 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Workshop on Semantic Evaluation (SemEval 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Minneapolis, United States. pp.489-493, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/S19-2087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567777v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection of Depressive Users in Social Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilingual and Multitarget Hate Speech Detection in Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chiril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zhaolong He</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Coulomb-Gully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles (TALN - PFIA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.351-360</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942297v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at e-Risk 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Automatic Detection of Depressive Users in Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faneva Ramiandrisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaolong He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference and Labs of the Evaluation Forum, Living Labs (CLEF 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2018.paper4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290007v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at e-Risk</w:t>
+                <w:t xml:space="preserve">IRIT at e-Risk 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idriss Abdou Malam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nezar Bellazrak</w:t>
+                <w:t xml:space="preserve">Faneva Ramiandrisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference of the CLEF Association (CLEF 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.1-7</w:t>
+              <w:t xml:space="preserve">9th Conference and Labs of the Evaluation Forum, Living Labs (CLEF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Avignon, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912779v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Impact of Pragmatic Phenomena on Irony Detection in Tweets: A Multilingual Corpus Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihen Karoui</w:t>
+                <w:t xml:space="preserve">IRIT at e-Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Abdou Malam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Arziki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nezar Bellazrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cristina Bosco</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assafa El Kaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL: Association for Computational Linguistics, Apr 2017, Valencia, Spain. pp.262 - 272</w:t>
+              <w:t xml:space="preserve">8th International Conference of the CLEF Association (CLEF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dublin, Ireland. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686475v1</w:t>
+                <w:t xml:space="preserve">hal-01912779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOUKHRIA: Towards an Irony Detection System for Arabic in Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Arabic Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Dubaï, United Arab Emirates. pp.161 - 168, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2017.10.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'opinion et langage figuratif dans des tweets : présentation et résultats du Défi Fouille de Textes DEFT2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Impact of Pragmatic Phenomena on Irony Detection in Tweets: A Multilingual Corpus Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Robba</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Patti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier TALN 2017 : Défi Fouille de Textes (DEFT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">15th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL: Association for Computational Linguistics, Apr 2017, Valencia, Spain. pp.262 - 272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912785v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Locations in Tweets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t>
+                <w:t xml:space="preserve">Analyse d'opinion et langage figuratif dans des tweets : présentation et résultats du Défi Fouille de Textes DEFT2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Robba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CINCLing 2017 : 18th International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Atelier TALN 2017 : Défi Fouille de Textes (DEFT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624131v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI at SemEval-2016 Task 12: machine-learning and temporal information to identify clinical events and time expressions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grouin</w:t>
+                <w:t xml:space="preserve">Predicting Locations in Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Semantic Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">CINCLing 2017 : 18th International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831236v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informativeness for Adhoc IR evaluation: a measure that prevents assessing individual documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6439,335 +6482,296 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric San Juan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Padoue, Italy. pp.818-823, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-30671-1_73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médicaments qui soignent, médicaments qui rendent malades : étude des relations causales pour identifier les effets secondaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIMSI at SemEval-2016 Task 12: machine-learning and temporal information to identify clinical events and time expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Conférence Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.270-276</w:t>
+              <w:t xml:space="preserve">International Workshop on Semantic Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950996v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique de l'ironie dans les tweets en français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farah Benamara</w:t>
+                <w:t xml:space="preserve">Médicaments qui soignent, médicaments qui rendent malades : étude des relations causales pour identifier les effets secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morlane-Hondère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Conference sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREYC (Groupe de recherche en informatique, image, automatique et instrumentation de Caen); CRISCO (Centre de Recherches Inter-langues sur la Signification en COntexte); ATALA, Jun 2015, Caen, France. pp.144-149</w:t>
+              <w:t xml:space="preserve">22ème Conférence Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.270-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334721v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Contextual Pragmatic Model to Detect Irony in Tweets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Détection automatique de l'ironie dans les tweets en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6775,1039 +6779,1065 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd Annual Meeting of the Association for Computational Linguistics (ACL 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22ème Conference sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC (Groupe de recherche en informatique, image, automatique et instrumentation de Caen); CRISCO (Centre de Recherches Inter-langues sur la Signification en COntexte); ATALA, Jun 2015, Caen, France. pp.144-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334719v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de facteurs de risque pour des patients diabétiques à partir de comptes-rendus cliniques par des approches hybrides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grouin</w:t>
+                <w:t xml:space="preserve">Towards a Contextual Pragmatic Model to Detect Irony in Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd Annual Meeting of the Association for Computational Linguistics (ACL 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL: Association for Computational Linguistics, Jul 2015, Beijing, China. pp.644-650, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3115/v1/P15-2106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831239v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Resources for Extraction and Normalization of Temporal Expressions with HeidelTime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification de facteurs de risque pour des patients diabétiques à partir de comptes-rendus cliniques par des approches hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2014, Reykjavík, Iceland. pp.3239-3243</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Caen, France. pp.25-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489652v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of INEX 2014</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French Resources for Extraction and Normalization of Temporal Expressions with HeidelTime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t>
+              <w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2014, Reykjavík, Iceland. pp.3239-3243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123498v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un système d'extraction de réponses multiples sur le Web par comparaison à des humains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+                <w:t xml:space="preserve">Overview of INEX 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vilnat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toine Bogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Geva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Huurdeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21éme Conférence Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.449-454</w:t>
+              <w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951026v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking Multidocument Event Descriptions for Building Thematic Timelines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+                <w:t xml:space="preserve">Évaluation d'un système d'extraction de réponses multiples sur le Web par comparaison à des humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu-Henri Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2014, the 25th International Conference on Computational Linguistic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Dublin, Ireland. pp.1208 - 1217</w:t>
+              <w:t xml:space="preserve">21éme Conférence Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.449-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489413v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
+                <w:t xml:space="preserve">Ranking Multidocument Event Descriptions for Building Thematic Timelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiem-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF) - 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp. 1-6</w:t>
+              <w:t xml:space="preserve">COLING 2014, the 25th International Conference on Computational Linguistic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dublin, Ireland. pp.1208 - 1217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138069v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catégorisation sémantique fine des expressions d'opinion pour la détection de consensus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Benamara</w:t>
+                <w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvette Yannick Mathieu</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop DEFT 2014 : Text Mining Challenge @ TALN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France. pp.36-44</w:t>
+              <w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF) - 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01428490v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factor identification from clinical records for diabetic patients.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grouin</w:t>
+                <w:t xml:space="preserve">Catégorisation sémantique fine des expressions d'opinion pour la détection de consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Yannick Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th i2b2 Shared-Task and Workshop on Challenges in Natural Language Processing for Clinical Data, AMIA 2014 Affiliate Meeting: i2b2/UTHealth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">Workshop DEFT 2014 : Text Mining Challenge @ TALN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France. pp.36-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951136v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interface pour la validation et l’évaluation de chronologies thématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+                <w:t xml:space="preserve">Risk factor identification from clinical records for diabetic patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Flem</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Les Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">7th i2b2 Shared-Task and Workshop on Challenges in Natural Language Processing for Clinical Data, AMIA 2014 Affiliate Meeting: i2b2/UTHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492234v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Event Threads out of Multiple News Articles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7823,453 +7853,402 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
+                <w:t xml:space="preserve">Une interface pour la validation et l’évaluation de chronologies thématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Flem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les Sables d'Olonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137084v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répondre à des questions à réponses multiples : premières expérimentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu-Henri Falco</w:t>
+                <w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilnat</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24348/coria.2013⟩</w:t>
+              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2013.coria2013_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951101v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of INEX 2013</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Répondre à des questions à réponses multiples : premières expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu-Henri Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40802-1_27⟩</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Neuchatel, Suisse. pp.337-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01147314v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2013 track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8324,194 +8303,219 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Salient Dates for Building Thematic Timelines</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overview of INEX 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Geva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sairam Gurajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Association for Computational Linguistics (ACL 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp.269-281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40802-1_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492242v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the INEX 2012 Tweet Contextualization Track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8566,1614 +8570,1735 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Notes for the CLEF 2012 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Annotation: A Proposal for Guidelines and an Experiment with Inter-annotator Agreement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Finding Salient Dates for Building Thematic Timelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bittar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Teisseidre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Istanbul, Turkey. pp.3741-3745</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Association for Computational Linguistics (ACL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. pp.730-739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493899v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Event Designation in Media: Preliminary Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+                <w:t xml:space="preserve">Kitten: a tool for normalizing HTML and extracting its textual content.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu-Henri Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ruixin He</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Istanbul, Turkey. pp.528-531</w:t>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493865v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kitten: a tool for normalizing HTML and extracting its textual content.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu-Henri Falco</w:t>
+                <w:t xml:space="preserve">Temporal Annotation: A Proposal for Guidelines and an Experiment with Inter-annotator Agreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilnat</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Teisseidre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">, 2012, Istanbul, Turkey. pp.3741-3745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951105v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération automatique de questions à partir de textes en français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+                <w:t xml:space="preserve">Evolution of Event Designation in Media: Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixin He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp. 33-38</w:t>
+              <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Istanbul, Turkey. pp.528-531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794229v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the INEX 2010 Question Answering Track (QA@INEX)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
+                <w:t xml:space="preserve">Génération automatique de questions à partir de textes en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TALN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp. 33-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320279v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIDJI@ResPubliQA 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the INEX 2010 Question Answering Track (QA@INEX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiple Language Question Answering 2010 (MLQA10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Vught, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23577-1_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496080v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the 2009 QA Track: Towards a Common Task for QA, Focused IR and Automatic Summarization Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FIDJI@ResPubliQA 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INEX 8th International Workshop of the Initiative for the Evaluation of XML Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multiple Language Question Answering 2010 (MLQA10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Padua, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01319812v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A corpus for studying full answer justification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of the 2009 QA Track: Towards a Common Task for QA, Focused IR and Automatic Summarization Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INEX 8th International Workshop of the Initiative for the Evaluation of XML Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Brisbane, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14556-8_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282116v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIDJI: Web Question-Answering at Quaero 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+                <w:t xml:space="preserve">A corpus for studying full answer justification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grappy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Language Resources and Evaluation (LREC'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Valette, Malta</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496448v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude des questions &amp;quot;complexes&amp;quot; en question-réponse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FIDJI: Web Question-Answering at Quaero 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu-Henri Falco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Seventh International Language Resources and Evaluation (LREC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496173v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question answering on web data : the QA evaluation in Quaero</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une étude des questions &amp;quot;complexes&amp;quot; en question-réponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu-Henri Falco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Valetta, Malta</w:t>
+              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282126v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'apport de la syntaxe dans un système de question-réponse</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Question answering on web data : the QA evaluation in Quaero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Senlis, France</w:t>
+              <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497967v1</w:t>
+                <w:t xml:space="preserve">hal-02282126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la syntaxe pour valider les réponses à des questions par plusieurs documents.</w:t>
+                <w:t xml:space="preserve">Étude de l'apport de la syntaxe dans un système de question-réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA (Conférence en Recherche d'Information et Applications)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Senlis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291485v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIDJI in ResPubliQA 2009</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la syntaxe pour valider les réponses à des questions par plusieurs documents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2009 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORIA (Conférence en Recherche d'Information et Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Presqu île de Giens, France. pp.5--18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2009.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497966v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">FIDJI in ResPubliQA 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLEF 2009 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Corfu, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Justification of Answers by Verification of Dependency Relations-The French AVE Task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grappy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10183,384 +10308,384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working notes of the workshop Irony Detection in Arabic Tweets (IDAT@FIRE2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEFT 2017 : Fouille d'opinion sur des messages postés sur Twitter. TALN 2017, Orléan, 26/06/2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Robba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benamara, Farah; Cyril Grouin; Jihen Karoui; Véronique Moriceau; IsabelleRobba. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Francophone pour la Communication Parlée (AFCP); Association pour le Traitement Automatique des Langues (ATALA)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Actes de l’atelier Défi Fouille de Textes (DEFT 2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier Défi fouille de textes - DEFT 2017 &amp;quot;Analyse d'opinion et langage figuratif dans des tweets en français&amp;quot;, 24éme Conférence TALN : Traitement Automatique des Langues naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Robba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, TALN 2017 - Actes de l’atelier « Défi Fouille de Textes »(DEFT 2017)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10570,51 +10695,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the INEX 2011 Question Answering Track (QA@INEX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10659,173 +10784,173 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focused Retrieval of Content and Structure, 10th International Workshop of the Inititative for the Evaluation of XML Retrieval, INEX 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.188-206, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-35734-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Syntactic Analysis in a QA System: FIDJI @ ResPubliQA’09</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multilingual Information Access Evaluation I. Text Retrieval Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237-244, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-15754-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10835,91 +10960,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contextualisation en extraction d'informations : Trouver, suivre, comprendre une information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Paul SAbatier, Toulouse, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04970447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10929,138 +11054,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier COLTAL 2016 : COmmunautés en Ligne : outils et applications en TAL @ TALN 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId257"/>
+      <w:footerReference w:type="default" r:id="rId262"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11207,51 +11332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/~Veronique.Moriceau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861228v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang S Schmeisser-Nieto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Teresa Cignarella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bourgeade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Frenda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ariza-Casabona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09791-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593590v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moudjari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/dad.2024.101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Jerpan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Salis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Klein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.09.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614832v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delanys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18539" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiril" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endang Wahyu Pamungkas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Patti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-021-09862-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Kozlowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lannelongue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saudemont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2020.102284" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Ngoc Hoang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.03.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2015.06.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492137v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kessler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hag&#232;ge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bittar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Viron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2012.203" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo Arvola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988852.1988854" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495183v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-010-9131-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M572T2F4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246794v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzheng Qiao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savitha Ramasamy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.783" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2407.21783" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labb&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brossette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Caudrelier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Bteich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#234;lle Hamon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maraval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3714394.3756297" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pag&#233;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Quintas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-42" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594251v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593250v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongmin Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Su" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-emnlp.718" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Laurent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang S. Schmeisser-Nieto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059746v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28238-6_26" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03707226v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoumene Boumadane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03707232v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Laurenti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Bourgon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730461v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.starsem-1.25" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03707241v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chevalier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889008v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Ghanem" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Karoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rosso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_18" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889035v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Origgi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03046501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.373" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951036v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Abhishek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S19-2087" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889157v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faneva Ramiandrisoa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaolong He" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290007v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912779v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abdou Malam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arziki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nezar Bellazrak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assafa El Kaidi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bosco" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686504v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.10.105" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912785v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624131v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831236v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567065v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1_73" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950996v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlane-Hond&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334721v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334719v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/P15-2106" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831239v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489652v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951026v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu-Henri Falco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489413v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiem-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428490v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Yannick Mathieu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951136v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492234v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Flem" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492126v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951101v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492242v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kessler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493899v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teisseidre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493865v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arnulphy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin He" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794229v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320279v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_24" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496080v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319812v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_35" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SCQ137JD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282116v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grappy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496448v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496173v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282126v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laurent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497967v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291485v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2009.5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497966v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302685v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951093v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131889v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deft.limsi.fr/2017/actes_DEFT_2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951056v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496880v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15754-7_26" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2X0CBC54-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04970447v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951073v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/~Veronique.Moriceau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861228v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang S Schmeisser-Nieto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Teresa Cignarella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bourgeade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Frenda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ariza-Casabona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09791-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593590v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moudjari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/dad.2024.101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Jerpan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Salis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Klein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.09.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614832v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delanys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18539" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiril" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endang Wahyu Pamungkas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Patti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-021-09862-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Kozlowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lannelongue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saudemont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2020.102284" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Ngoc Hoang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.03.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2015.06.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Viron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2012.203" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kessler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hag&#232;ge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bittar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo Arvola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988852.1988854" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495183v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-010-9131-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M572T2F4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2407.21783" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzheng Qiao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savitha Ramasamy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.783" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labb&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brossette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Caudrelier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Bteich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#234;lle Hamon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maraval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3714394.3756297" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pag&#233;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Quintas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-42" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770596v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Errico Francesca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco Cristina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paciello Marinella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicirelli Paolo Giovanni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongmin Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Su" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122253v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang S. Schmeisser-Nieto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347311v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-emnlp.718" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28238-6_26" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03707226v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoumene Boumadane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03707232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Laurenti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Bourgon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730461v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.starsem-1.25" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03707241v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468351v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889008v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Ghanem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Karoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rosso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_18" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Origgi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03046501v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.373" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889157v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951036v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Abhishek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S19-2087" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942297v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faneva Ramiandrisoa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaolong He" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abdou Malam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arziki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nezar Bellazrak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assafa El Kaidi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686504v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.10.105" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686475v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bosco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912785v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624131v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1_73" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831236v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950996v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlane-Hond&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334721v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334719v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/P15-2106" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831239v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489652v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951026v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu-Henri Falco" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489413v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiem-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428490v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Yannick Mathieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951136v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492126v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492234v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Flem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951101v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492242v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kessler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493899v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teisseidre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arnulphy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin He" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794229v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320279v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_24" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_35" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SCQ137JD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282116v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grappy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496448v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496173v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282126v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laurent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497967v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291485v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2009.5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497966v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302685v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951093v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deft.limsi.fr/2017/actes_DEFT_2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951056v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496880v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15754-7_26" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2X0CBC54-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04970447v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951073v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>