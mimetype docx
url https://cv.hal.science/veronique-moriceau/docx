--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -65,51 +65,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Maître de conférences HDR à l'Université de Toulouse / IUT Paul Sabatier - Département GEA Rangueil (IRIT - Equipe MELODI) depuis 2019</w:t>
+        <w:t xml:space="preserve">Responsable de l'équipe MELODIMaître de conférences HDR à l'Université de Toulouse / IUT Paul Sabatier - Département GEA Rangueil (IRIT - Equipe MELODI) depuis 2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Maître de conférences à l'Université Paris-Saclay / IUT d'Orsay (LIMSI) de 2008 à 2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour les publications avant 2008, voir </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.irit.fr/~Veronique.Moriceau</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -163,338 +163,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereohoax: a multilingual corpus of racial hoaxes and social media reactions annotated for stereotypes</w:t>
+                <w:t xml:space="preserve">Digging Communicative Intentions: The Case of Crises Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang S Schmeisser-Nieto</w:t>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Teresa Cignarella</w:t>
+                <w:t xml:space="preserve">Alda Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Bourgeade</w:t>
+                <w:t xml:space="preserve">Romain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Frenda</w:t>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Ariza-Casabona</w:t>
+                <w:t xml:space="preserve">Leila Moudjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-39. </w:t>
+              <w:t xml:space="preserve">Dialogue &amp; Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1--44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10579-024-09791-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5210/dad.2024.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861228v1</w:t>
+                <w:t xml:space="preserve">hal-04593590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digging Communicative Intentions: The Case of Crises Events</w:t>
+                <w:t xml:space="preserve">Stereohoax: a multilingual corpus of racial hoaxes and social media reactions annotated for stereotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Benamara</w:t>
+                <w:t xml:space="preserve">Wolfgang S Schmeisser-Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alda Mari</w:t>
+                <w:t xml:space="preserve">Alessandra Teresa Cignarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Meunier</w:t>
+                <w:t xml:space="preserve">Tom Bourgeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+                <w:t xml:space="preserve">Simona Frenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Moudjari</w:t>
+                <w:t xml:space="preserve">Alejandro Ariza-Casabona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue &amp; Discourse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.1--44. </w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5210/dad.2024.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10579-024-09791-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593590v1</w:t>
+                <w:t xml:space="preserve">hal-04861228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in suicide-related tweets before and during the COVID-19 pandemic in France: The importance of social media monitoring in public health prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Jerpan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -584,64 +584,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychiatry on Twitter: Content Analysis of the Use of Psychiatric Terms in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Delanys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -727,64 +727,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chiril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endang Wahyu Pamungkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Patti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -870,64 +870,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Lannelongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saudemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 57 (5), pp.1-46. </w:t>
@@ -978,51 +978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we Predict Locations in Tweets? A Machine Learning Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1073,51 +1073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INEX Tweet Contextualization Task: Evaluation, Results and Lesson Learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1203,51 +1203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures d’informativité et de lisibilité pour un cadre d’évaluation de la contextualisation de tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1333,51 +1333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining glass box and black box evaluations in the identification of heart disease risk factors and their temporal relations from clinical records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1552,265 +1552,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Question Generation for French: Collating Parsers and Paraphrasing Questions</w:t>
+                <w:t xml:space="preserve">Extraction de dates saillantes pour la construction de chronologies thématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+                <w:t xml:space="preserve">Rémy Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Viron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Caroline Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tannier</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bittar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue and Discourse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (2/2012), pp.57-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790835v1</w:t>
+                <w:t xml:space="preserve">hal-02492137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de dates saillantes pour la construction de chronologies thématiques</w:t>
+                <w:t xml:space="preserve">Question Generation for French: Collating Parsers and Paraphrasing Questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Kessler</w:t>
+                <w:t xml:space="preserve">Delphine Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Bittar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dialogue and Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (2), pp. 43-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5087/dad.2012.203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492137v1</w:t>
+                <w:t xml:space="preserve">hal-00790835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on INEX 2012</w:t>
               </w:r>
@@ -2192,264 +2192,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on INEX 2009</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FIDJI: using syntax for validating answers in multiple documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigir Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1842890.1842897⟩</w:t>
+              <w:t xml:space="preserve">Information Retrieval Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (5), pp.507-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10791-010-9131-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067846v1</w:t>
+                <w:t xml:space="preserve">hal-02495183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIDJI: using syntax for validating answers in multiple documents</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Report on INEX 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Demartini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher M. de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Retrieval Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10791-010-9131-y⟩</w:t>
+              <w:t xml:space="preserve">Sigir Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (1), pp.38-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1842890.1842897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02495183v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2480,51 +2480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of LLMs to relation extraction in the economic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ettaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2601,51 +2601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ettaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2677,399 +2677,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défi TextMine 2025 : Utilisation des Grands Modèles de Langue pour l'Extraction de Relations dans les Rapports de Renseignement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">CrisisTS: Coupling Social Media Textual Data and Meteorological Time Series for Urgency Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongzheng Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savitha Ramasamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC - Atelier TextMine 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/ARXIV.2407.21783⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 63rd Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vienna, France. pp.16082-16099, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2025.acl-long.783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940482v1</w:t>
+                <w:t xml:space="preserve">hal-05246794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CrisisTS: Coupling Social Media Textual Data and Meteorological Time Series for Urgency Classification</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annotation de résumés oraux d'élèves de primaire pour l'analyse automatique des capacités de compréhension de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Brossette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Caudrelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 63rd Annual Meeting of the Association for Computational Linguistics (Volume 1: Long Papers)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier IA-EDU @ CORIA-TALN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ismail BADACHE, Jun 2025, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246794v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation de résumés oraux d'élèves de primaire pour l'analyse automatique des capacités de compréhension de la lecture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Défi TextMine 2025 : Utilisation des Grands Modèles de Langue pour l'Extraction de Relations dans les Rapports de Renseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ettaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier IA-EDU @ CORIA-TALN 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC - Atelier TextMine 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascal Cuxac; Cédric Lopez; Adrien Guille, Jan 2025, Strasbourg, France. pp.57-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/ARXIV.2407.21783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125805v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using LLMs to Generate Position Descriptions in Natural Language from Ultra-Wide Band Rangings Data</w:t>
               </w:r>
@@ -3094,51 +3094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaêlle Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Serpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3183,355 +3183,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT-MFU Multi-modal systems for emotion classification for Odyssey 2024 challenge</w:t>
+                <w:t xml:space="preserve">SteRHeotypes Project. Detecting and Countering Ethnic Stereotypes emerging from Italian, Spanish and French Racial hoaxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lafore</w:t>
+                <w:t xml:space="preserve">d'Errico Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Pagés</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leila Moudjari</w:t>
+                <w:t xml:space="preserve">Bosco Cristina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastião Quintas</w:t>
+                <w:t xml:space="preserve">Paciello Marinella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bredin</w:t>
+                <w:t xml:space="preserve">Cicirelli Paolo Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2024: The Speaker and Language Recognition Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Seminar of the Spanish Society for Natural Language Processing: Projects and System Demonstrations (SEPLN-CEDI-PD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Coruña, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594287v1</w:t>
+                <w:t xml:space="preserve">hal-04770596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SteRHeotypes Project. Detecting and Countering Ethnic Stereotypes emerging from Italian, Spanish and French Racial hoaxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRIT-MFU Multi-modal systems for emotion classification for Odyssey 2024 challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lafore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">d'Errico Francesca</w:t>
+                <w:t xml:space="preserve">Clément Pagés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Moudjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bosco Cristina</w:t>
+                <w:t xml:space="preserve">Sebastião Quintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paciello Marinella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cicirelli Paolo Giovanni</w:t>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seminar of the Spanish Society for Natural Language Processing: Projects and System Demonstrations (SEPLN-CEDI-PD 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Odyssey 2024: The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Québec, Canada. pp.296-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/odyssey.2024-42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770596v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier système IRIT-MyFamillyUp pour la compétition sur la reconnaissance des émotions Odyssey 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lafore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pagés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Moudjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastião Quintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ferrané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3573,90 +3573,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humans Need Context, What about Machines? Investigating Conversational Context in Abusive Language Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bourgeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongmin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3692,446 +3692,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilingual Dataset of Racial Stereotypes in Social Media Conversational Threads</w:t>
+                <w:t xml:space="preserve">Image and Text: Fighting the Same Battle? Super-resolution Learning for Imbalanced Text Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Bourgeade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Teresa Cignarella</w:t>
+                <w:t xml:space="preserve">Romain Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Frenda</w:t>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Laurent</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics (EACL 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.10707-10720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-emnlp.718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122253v1</w:t>
+                <w:t xml:space="preserve">hal-04347311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Did You Learn To Hate? A Topic-Oriented Analysis of Generalization in Hate Speech Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Multilingual Dataset of Racial Stereotypes in Social Media Conversational Threads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bourgeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farah Benamara</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Teresa Cignarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Moriceau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simona Frenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang S. Schmeisser-Nieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics (ACL), May 2023, Dubrovnik, Croatia. pp.3495-3508</w:t>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics (EACL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL: Association for Computational Linguistics, May 2023, DubrovniK, Croatia. pp.686-696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122231v1</w:t>
+                <w:t xml:space="preserve">hal-04122253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image and Text: Fighting the Same Battle? Super-resolution Learning for Imbalanced Text Classification</w:t>
+                <w:t xml:space="preserve">What Did You Learn To Hate? A Topic-Oriented Analysis of Generalization in Hate Speech Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Meunier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tom Bourgeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chiril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Conference of the European Chapter of the Association for Computational Linguistics (EACL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics (ACL), May 2023, Dubrovnik, Croatia. pp.3495-3508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.findings-emnlp.718⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04347311v1</w:t>
+                <w:t xml:space="preserve">hal-04122231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topic Refinement in Multi-level Hate Speech Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bourgeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chiril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. pp.367--376, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4165,103 +4165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de tweets en situation d'urgence pour la gestion de crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Moudjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. pp.204-216</w:t>
@@ -4290,64 +4290,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection of Stigmatizing Uses of Psychiatric Terms on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmoumene Boumadane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4379,355 +4379,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Give me your Intentions, I'll Predict Our Actions: A Two-level Classification of Speech Acts for Crisis Management in Social Media</w:t>
+                <w:t xml:space="preserve">Speech acts and Communicative Intentions for Urgency Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Joint Conference on Lexical and Computational Semantics (*SEM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Seatle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.starsem-1.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707232v1</w:t>
+                <w:t xml:space="preserve">hal-03730461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech acts and Communicative Intentions for Urgency Detection</w:t>
+                <w:t xml:space="preserve">Give me your Intentions, I'll Predict Our Actions: A Two-level Classification of Speech Acts for Crisis Management in Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Joint Conference on Lexical and Computational Semantics (*SEM 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Conference on Language Resources and Evaluation (LREC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA), Jun 2022, Marseille, France. pp.4333-4343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2022.starsem-1.25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03730461v1</w:t>
+                <w:t xml:space="preserve">hal-03707232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Sudden Crises Making me Collapse? Measuring Transfer Learning Performances on Urgency Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4782,64 +4782,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Be nice to your wife! The restaurants are closed”: Can Gender Stereotype Detection Improve Sexism Classification?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chiril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Findings of the Association for Computational Linguistics (EMNLP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACL: Association for Computational Linguistics, Nov 2021, Punta Cana, Dominican Republic. pp.2833-2844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4890,77 +4890,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd European Conference on Information Retrieval (ECIR 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, online, Portugal. pp.141-149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5007,77 +5007,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Annotated Corpus for Sexism Detection in French Tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chiril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Origgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5132,77 +5132,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">He said “who’s gonna take care of your children when you are at ACL?”: Reported Sexist Acts are Not Sexist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chiril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alda Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Origgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5247,321 +5247,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ijn_03046501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDAT at FIRE2019: Overview of the Track on Irony Detection in Arabic Tweets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The binary trio at SemEval-2019 Task 5: Multitarget Hate Speech Detection in Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chiril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rosso</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Abhishek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Forum for Information Retrieval Evaluation (FIRE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Workshop on Semantic Evaluation (SemEval 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Minneapolis, United States. pp.489-493, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/S19-2087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889157v1</w:t>
+                <w:t xml:space="preserve">hal-02951036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The binary trio at SemEval-2019 Task 5: Multitarget Hate Speech Detection in Tweets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">IDAT at FIRE2019: Overview of the Track on Irony Detection in Arabic Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kumar Abhishek</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Semantic Evaluation (SemEval 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Forum for Information Retrieval Evaluation (FIRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Kolkata, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/S19-2087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02951036v1</w:t>
+                <w:t xml:space="preserve">hal-02889157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilingual and Multitarget Hate Speech Detection in Tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Chiril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Coulomb-Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5612,64 +5612,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection of Depressive Users in Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5768,64 +5768,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faneva Ramiandrisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference and Labs of the Evaluation Forum, Living Labs (CLEF 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Avignon, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5889,51 +5889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Arziki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nezar Bellazrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assafa El Kaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5988,51 +5988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOUKHRIA: Towards an Irony Detection System for Arabic in Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6092,51 +6092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Impact of Pragmatic Phenomena on Irony Detection in Tweets: A Multilingual Corpus Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6204,90 +6204,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'opinion et langage figuratif dans des tweets : présentation et résultats du Défi Fouille de Textes DEFT2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Robba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6338,51 +6338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Locations in Tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Bich Ngoc Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6433,51 +6433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informativeness for Adhoc IR evaluation: a measure that prevents assessing individual documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6550,51 +6550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMSI at SemEval-2016 Task 12: machine-learning and temporal information to identify clinical events and time expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Semantic Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6613,338 +6613,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médicaments qui soignent, médicaments qui rendent malades : étude des relations causales pour identifier les effets secondaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection automatique de l'ironie dans les tweets en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Morlane-Hondère</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+                <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Conférence Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.270-276</w:t>
+              <w:t xml:space="preserve">22ème Conference sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREYC (Groupe de recherche en informatique, image, automatique et instrumentation de Caen); CRISCO (Centre de Recherches Inter-langues sur la Signification en COntexte); ATALA, Jun 2015, Caen, France. pp.144-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950996v1</w:t>
+                <w:t xml:space="preserve">hal-01334721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique de l'ironie dans les tweets en français</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Médicaments qui soignent, médicaments qui rendent malades : étude des relations causales pour identifier les effets secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morlane-Hondère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Conference sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GREYC (Groupe de recherche en informatique, image, automatique et instrumentation de Caen); CRISCO (Centre de Recherches Inter-langues sur la Signification en COntexte); ATALA, Jun 2015, Caen, France. pp.144-149</w:t>
+              <w:t xml:space="preserve">22ème Conférence Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.270-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334721v1</w:t>
+                <w:t xml:space="preserve">hal-02950996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Contextual Pragmatic Model to Detect Irony in Tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Hadrich Belguith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Annual Meeting of the Association for Computational Linguistics (ACL 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACL: Association for Computational Linguistics, Jul 2015, Beijing, China. pp.644-650, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6991,51 +6991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de facteurs de risque pour des patients diabétiques à partir de comptes-rendus cliniques par des approches hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7086,51 +7086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Resources for Extraction and Normalization of Temporal Expressions with HeidelTime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7162,385 +7162,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of INEX 2014</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation d'un système d'extraction de réponses multiples sur le Web par comparaison à des humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toine Bogers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shlomo Geva</w:t>
+                <w:t xml:space="preserve">Mathieu-Henri Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Hall</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t>
+              <w:t xml:space="preserve">21éme Conférence Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.449-454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123498v1</w:t>
+                <w:t xml:space="preserve">hal-02951026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'un système d'extraction de réponses multiples sur le Web par comparaison à des humains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ranking Multidocument Event Descriptions for Building Thematic Timelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiem-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21éme Conférence Traitement Automatique des Langues Naturelles (TALN 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.449-454</w:t>
+              <w:t xml:space="preserve">COLING 2014, the 25th International Conference on Computational Linguistic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dublin, Ireland. pp.1208 - 1217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951026v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking Multidocument Event Descriptions for Building Thematic Timelines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of INEX 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toine Bogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Geva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiem-Hieu Nguyen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugo Huurdeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2014, the 25th International Conference on Computational Linguistic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Dublin, Ireland. pp.1208 - 1217</w:t>
+              <w:t xml:space="preserve">International Workshop of the Initiative for the Evaluation of XML Retrieval - INEX 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. pp.212-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489413v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2014 track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7604,64 +7604,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégorisation sémantique fine des expressions d'opinion pour la détection de consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Yannick Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7712,51 +7712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factor identification from clinical records for diabetic patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7801,247 +7801,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Event Threads out of Multiple News Articles</w:t>
+                <w:t xml:space="preserve">Une interface pour la validation et l’évaluation de chronologies thématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Flem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492126v1</w:t>
+                <w:t xml:space="preserve">hal-02492234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interface pour la validation et l’évaluation de chronologies thématiques</w:t>
+                <w:t xml:space="preserve">Building Event Threads out of Multiple News Articles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Le Flem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Les Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492234v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la contextualisation de tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8114,77 +8114,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répondre à des questions à réponses multiples : premières expérimentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu-Henri Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Neuchatel, Suisse. pp.337-352, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8231,51 +8231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of INEX Tweet Contextualization 2013 track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8498,51 +8498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the INEX 2012 Tweet Contextualization Track</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8632,77 +8632,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bittar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Association for Computational Linguistics (ACL 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. pp.730-739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8727,77 +8727,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kitten: a tool for normalizing HTML and extracting its textual content.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu-Henri Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8822,77 +8822,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Annotation: A Proposal for Guidelines and an Experiment with Inter-annotator Agreement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8956,51 +8956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Event Designation in Media: Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9051,77 +9051,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération automatique de questions à partir de textes en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9185,51 +9185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9289,51 +9289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIDJI@ResPubliQA 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiple Language Question Answering 2010 (MLQA10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9539,51 +9539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Valetta, Malta</w:t>
@@ -9625,51 +9625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIDJI: Web Question-Answering at Quaero 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Language Resources and Evaluation (LREC'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9694,77 +9694,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude des questions &amp;quot;complexes&amp;quot; en question-réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu-Henri Falco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Traitement Automatique des Langues Naturelles (TALN 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9914,51 +9914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'apport de la syntaxe dans un système de question-réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9996,51 +9996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la syntaxe pour valider les réponses à des questions par plusieurs documents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10113,51 +10113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIDJI in ResPubliQA 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2009 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10182,51 +10182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justification of Answers by Verification of Dependency Relations-The French AVE Task.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10348,64 +10348,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10436,90 +10436,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEFT 2017 : Fouille d'opinion sur des messages postés sur Twitter. TALN 2017, Orléan, 26/06/2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Robba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10563,90 +10563,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier Défi fouille de textes - DEFT 2017 &amp;quot;Analyse d'opinion et langage figuratif dans des tweets en français&amp;quot;, 24éme Conférence TALN : Traitement Automatique des Langues naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Robba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10722,51 +10722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the INEX 2011 Question Answering Track (QA@INEX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10852,51 +10852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Syntactic Analysis in a QA System: FIDJI @ ResPubliQA’09</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multilingual Information Access Evaluation I. Text Retrieval Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237-244, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10974,51 +10974,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contextualisation en extraction d'informations : Trouver, suivre, comprendre une information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Paul SAbatier, Toulouse, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11068,64 +11068,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier COLTAL 2016 : COmmunautés en Ligne : outils et applications en TAL @ TALN 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Moriceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Karoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11332,51 +11332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/~Veronique.Moriceau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861228v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang S Schmeisser-Nieto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Teresa Cignarella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bourgeade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Frenda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ariza-Casabona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09791-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593590v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moudjari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/dad.2024.101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Jerpan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Salis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Klein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.09.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614832v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delanys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18539" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiril" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endang Wahyu Pamungkas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Patti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-021-09862-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Kozlowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lannelongue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saudemont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2020.102284" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Ngoc Hoang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.03.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2015.06.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Viron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2012.203" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492137v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kessler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hag&#232;ge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bittar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo Arvola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988852.1988854" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495183v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-010-9131-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M572T2F4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2407.21783" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzheng Qiao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savitha Ramasamy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.783" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labb&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brossette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Caudrelier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Bteich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#234;lle Hamon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maraval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3714394.3756297" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafore" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pag&#233;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Quintas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-42" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770596v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Errico Francesca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco Cristina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paciello Marinella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicirelli Paolo Giovanni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongmin Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Su" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122253v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang S. Schmeisser-Nieto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347311v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-emnlp.718" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28238-6_26" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03707226v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoumene Boumadane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03707232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Laurenti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Bourgon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730461v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.starsem-1.25" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03707241v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468351v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889008v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Ghanem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Karoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rosso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_18" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Origgi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03046501v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.373" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889157v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951036v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Abhishek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S19-2087" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942297v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faneva Ramiandrisoa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaolong He" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abdou Malam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arziki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nezar Bellazrak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assafa El Kaidi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686504v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.10.105" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686475v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bosco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912785v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624131v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1_73" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831236v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950996v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlane-Hond&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334721v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334719v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/P15-2106" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831239v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489652v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951026v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu-Henri Falco" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489413v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiem-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428490v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Yannick Mathieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951136v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492126v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492234v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Flem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951101v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492242v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kessler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493899v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teisseidre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arnulphy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin He" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794229v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320279v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_24" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_35" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SCQ137JD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282116v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grappy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496448v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496173v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282126v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laurent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497967v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291485v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2009.5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497966v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302685v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951093v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deft.limsi.fr/2017/actes_DEFT_2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951056v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496880v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15754-7_26" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2X0CBC54-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04970447v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951073v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irit.fr/~Veronique.Moriceau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593590v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Benamara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Mari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moriceau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moudjari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/dad.2024.101" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang S Schmeisser-Nieto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Teresa Cignarella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bourgeade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Frenda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ariza-Casabona" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09791-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Jerpan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Salis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Klein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.09.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614832v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delanys" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18539" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiril" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endang Wahyu Pamungkas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Patti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-021-09862-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Kozlowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Lannelongue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saudemont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2020.102284" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Ngoc Hoang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric San Juan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.03.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.18.1.55-73" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2015.06.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Geva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sairam Gurajada" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2568388.2568393" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492137v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kessler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hag&#232;ge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bittar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Viron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5087/dad.2012.203" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Chappell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2422256.2422264" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072069v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2215676.2215679" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexander" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo Arvola" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beckers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1988852.1988854" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495183v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-010-9131-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M572T2F4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067846v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Demartini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. de Vries" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1842890.1842897" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ettaleb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940352v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246794v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongzheng Qiao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savitha Ramasamy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.acl-long.783" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labb&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Brossette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Caudrelier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2407.21783" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287102v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Bteich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#234;lle Hamon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maraval" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3714394.3756297" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770596v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Errico Francesca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bosco Cristina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paciello Marinella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicirelli Paolo Giovanni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594287v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafore" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pag&#233;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#227;o Quintas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/odyssey.2024-42" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferran&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593250v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongmin Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Su" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.findings-emnlp.718" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122253v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang S. Schmeisser-Nieto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122231v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059746v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28238-6_26" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03707226v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoumene Boumadane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730461v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Laurenti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Bourgon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.starsem-1.25" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03707232v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03707241v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468351v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889008v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Ghanem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Karoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rosso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_18" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Origgi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/ijn_03046501v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.373" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951036v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Abhishek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/S19-2087" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889157v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567777v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942297v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faneva Ramiandrisoa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaolong He" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912779v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abdou Malam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arziki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nezar Bellazrak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assafa El Kaidi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686504v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Moriceau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.10.105" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686475v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bosco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912785v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624131v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567065v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deveaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30671-1_73" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831236v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334721v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Hadrich Belguith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950996v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morlane-Hond&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334719v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3115/v1/P15-2106" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831239v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489652v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951026v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu-Henri Falco" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489413v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiem-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123498v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toine Bogers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hall" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Huurdeman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138069v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428490v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Yannick Mathieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951136v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492234v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Flem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492126v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137084v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013.coria2013_16" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951101v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140592v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147314v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40802-1_27" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RBX3J0MB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493851v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492242v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Kessler" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951105v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493899v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teisseidre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arnulphy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin He" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794229v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320279v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23577-1_24" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496080v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319812v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14556-8_35" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SCQ137JD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282116v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grappy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496448v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496173v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282126v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Quintard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Laurent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497967v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291485v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2009.5" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497966v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302685v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951093v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deft.limsi.fr/2017/actes_DEFT_2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951056v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493676v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35734-3_17" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496880v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15754-7_26" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2X0CBC54-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04970447v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951073v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>