--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -723,73 +723,85 @@
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 242, pp.492-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage thermique et réseau de distribution de froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -848,73 +860,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1172, pp.19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du stockage thermique sur le dimensionnement et consommation énergétique d’un réseau de distribution de froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -973,100 +985,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of CO 2 hydrates crystallization: Characterization using FTIR/ATR spectroscopy and contribution modeling of equilibrium/non-equilibrium phase-behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amokrane Boufarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1088,132 +1100,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 192, pp.371 - 379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2018.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological study on CO2 hydrate slurries for secondary refrigeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amokrane Boufares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1222,106 +1234,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energetika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6001/energetika.v63i3.3561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of convective heat transfer coefficients of CO2 hydrate slurries in a secondary refrigeration loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1356,253 +1368,253 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 118, pp.630-637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.02.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of airflow and heat transfer above a hot liquid surface simulating a cup of drink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 197, pp.24-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pressure on the dynamic behavior of CO2 hydrate slurry in a stirred tank reactor applied to cold thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1624,343 +1636,355 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 204, pp.641-652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.07.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological study of CO 2 hydrate slurry in the presence of Sodium Dodecyl Sulfate in a secondary refrigeration loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 158 (février), pp.294-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2016.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold chain of chilled food in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Derens- Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 52, pp.161-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la nébulisation sur la conservation de viande dans une vitrine réfrigérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1976,180 +2000,180 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1143, pp.39-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of heat transfer and air flow in a refrigerated display cabinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 113 (2), pp.310-321. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.05.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2159,51 +2183,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 hydrates crystallization kinetic parametric study: effect of impeller type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2258,73 +2282,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECGH 2024 European Conference on Gas Hydrate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 hydrates crystallization kinetic parametric study: effect of stirring rate and impeller type.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2356,222 +2380,222 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.pcm.2024.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer measurement and modeling in a jacketed batch stirred reactor applied to CO2 hydrate formation kinetic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydina Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of porous media on carbon dioxide hydrate formation and dissociation processes by calorimetry for secondary refrigeration applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2620,92 +2644,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi cinétique de la cristallisation des hydrates de CO2 par mesure thermique – Effet de l’agitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2760,73 +2784,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 10 - Cristallisation et précipitation industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of CO2 hydrate formation based on heat transfer measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2871,92 +2895,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIR, Sep 2021, Venise (Virtual conference), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.PCM.2021.1961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of mixed Cp + CO2 hydrates for refrigeration applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3005,342 +3029,342 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IIR Conference on Phase Change Material and Slurries for Refrigeration and Air Conditioning (PCM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Vicenza, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.PCM.2021.1918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of CO2 hydrate slurry transportation in flow loop: Effect of anti-agglomerant additive on rheological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amokrane Boufarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benmesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zennoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IIR International Congress of Refrigeration, ICR 2019; Montreal; Canada; 24 August 2019 through 30 August 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas to liquid transfer enhancement during hydrate crystallization: Case study of CO2 hydrate for cold storage and transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amokrane Boufarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Refrigeration Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montreal, Canada. pp.1451-1458/1188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and economic approach for the use of thermal energy storage on district cooling : impact of scenario and materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3389,119 +3413,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of additives on the kinetic study of CO2 hydrates during crystallization for secondary refrigeration applications using FTIR/ATR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amokrane Boufarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3533,73 +3557,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Gas Hydrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colorado School of Mines, Jun 2017, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of thermal energy storage on the sizing and energy consumption of a district cooling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3658,113 +3682,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new formation kinetic study method of TBPB and CO2 hydrates based on DTA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3779,51 +3803,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3833,51 +3857,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental heat transfer measurement applied to CO2 hydrate formation kinetic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3932,284 +3956,284 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECGH2022 European Conference on Gas Hydrate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l'écoulement des coulis d'hydrates de CO 2 dans les circuits de réfrigération secondaire : Effets d'additif antiagglomérant sur les propriétés rhéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amokrane Boufares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Benmesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Zennoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019 Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique de deux muscles du jambon pendant le malaxage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaa Sharedeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4219,165 +4243,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chaîne du froid ? : 60 clés pour comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae, 2017, Les clés pour comprendre, 978-2-7592-2588-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4524,51 +4548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124665" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Doria Benmesbah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fandino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03252054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjenni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116790" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171742v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195200" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973760v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oignet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321611v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufar&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.07.050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufares" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/energetika.v63i3.3561" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606191v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oignet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.02.117" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555733v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.07.098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dicharry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derens- Bertheau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.06.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.027" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLKZPF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ndoye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0278" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0263" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222125v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1961" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1918" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02932992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmesbah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zennoune" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02933004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0800" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01553080v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606205v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Spiga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benmesbah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zennoune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742494v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Sharedeh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124665" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Doria Benmesbah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fandino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03252054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjenni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116790" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171742v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195200" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973760v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oignet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8ZQXZ36-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321611v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850684v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufar&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.07.050" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/energetika.v63i3.3561" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oignet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.02.117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279425v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.07.098" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR93HSGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dicharry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derens- Bertheau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.06.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLKZPF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ndoye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0278" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0263" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1961" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224086v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1918" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02932992v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmesbah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zennoune" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02933004v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0800" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01553080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Spiga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benmesbah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zennoune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Sharedeh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>