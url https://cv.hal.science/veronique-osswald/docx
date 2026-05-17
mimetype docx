--- v1 (2026-04-12)
+++ v2 (2026-05-17)
@@ -765,51 +765,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage thermique et réseau de distribution de froid</w:t>
+                <w:t xml:space="preserve">Impact du stockage thermique sur le dimensionnement et consommation énergétique d’un réseau de distribution de froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
@@ -844,97 +844,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1172, pp.19-25</w:t>
+              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385900v1</w:t>
+                <w:t xml:space="preserve">hal-03321611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du stockage thermique sur le dimensionnement et consommation énergétique d’un réseau de distribution de froid</w:t>
+                <w:t xml:space="preserve">Stockage thermique et réseau de distribution de froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
@@ -969,73 +969,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1172, pp.19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321611v1</w:t>
+                <w:t xml:space="preserve">hal-02385900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of CO 2 hydrates crystallization: Characterization using FTIR/ATR spectroscopy and contribution modeling of equilibrium/non-equilibrium phase-behavior</w:t>
               </w:r>
@@ -2191,265 +2191,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 hydrates crystallization kinetic parametric study: effect of impeller type</w:t>
+                <w:t xml:space="preserve">CO2 hydrates crystallization kinetic parametric study: effect of stirring rate and impeller type.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECGH 2024 European Conference on Gas Hydrate</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.pcm.2024.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041740v1</w:t>
+                <w:t xml:space="preserve">hal-05041741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 hydrates crystallization kinetic parametric study: effect of stirring rate and impeller type.</w:t>
+                <w:t xml:space="preserve">CO2 hydrates crystallization kinetic parametric study: effect of impeller type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECGH 2024 European Conference on Gas Hydrate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trieste, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.pcm.2024.0024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05041741v1</w:t>
+                <w:t xml:space="preserve">hal-05041740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer measurement and modeling in a jacketed batch stirred reactor applied to CO2 hydrate formation kinetic study</w:t>
               </w:r>
@@ -4548,51 +4548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124665" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Doria Benmesbah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fandino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03252054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjenni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116790" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171742v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195200" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973760v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oignet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8ZQXZ36-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321611v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850684v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufar&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.07.050" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/energetika.v63i3.3561" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oignet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.02.117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279425v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.07.098" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR93HSGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dicharry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derens- Bertheau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.06.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLKZPF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ndoye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0278" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0263" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1961" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224086v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1918" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02932992v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmesbah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zennoune" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02933004v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0800" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01553080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Spiga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benmesbah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zennoune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Sharedeh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124665" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789729v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Doria Benmesbah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fandino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03252054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjenni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116790" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171742v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195200" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973760v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oignet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8ZQXZ36-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321611v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850684v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufar&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.07.050" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217969v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufares" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/energetika.v63i3.3561" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606191v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oignet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.02.117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279425v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.07.098" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR93HSGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dicharry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derens- Bertheau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.06.012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432618v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLKZPF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041740v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ndoye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0278" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0263" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1961" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224086v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1918" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02932992v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmesbah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zennoune" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02933004v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224106v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0800" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01553080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Spiga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222135v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benmesbah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zennoune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Sharedeh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>