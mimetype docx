--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,2429 +66,2461 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Real-Life Creativity Using Resting State Electroencephalography (P9-3.014)</w:t>
+                <w:t xml:space="preserve">Spontaneous modulation of alpha power during a neurofeedback session without instructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Chhade</w:t>
+                <w:t xml:space="preserve">Jacob Maaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judie Tabbal</w:t>
+                <w:t xml:space="preserve">Véronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Paban</w:t>
+                <w:t xml:space="preserve">Laurent Waroquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Auffret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000211156⟩</w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 63 (3), pp.e70285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyp.70285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232483v1</w:t>
+                <w:t xml:space="preserve">hal-05248701v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting creative behavior using resting-state electroencephalography</w:t>
+                <w:t xml:space="preserve">Alpha power increases spontaneously during a neurofeedback session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Chhade</w:t>
+                <w:t xml:space="preserve">Jacob Maaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Waroquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judie Tabbal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Auffret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06461-6⟩</w:t>
+              <w:t xml:space="preserve">Communications Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44271-026-00431-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634487v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring neurofeedback as a therapeutic intervention for subjective cognitive decline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Paban</w:t>
+                <w:t xml:space="preserve">Predicting Real-Life Creativity Using Resting State Electroencephalography (P9-3.014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Chhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lewis Feraud</w:t>
+                <w:t xml:space="preserve">Judie Tabbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Weills</w:t>
+                <w:t xml:space="preserve">V. Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Duplan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manon Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.16621⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (7_Supplement_1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000211156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809403v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidimensional model of memory complaints in older individuals and the associated hub regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exploring neurofeedback as a therapeutic intervention for subjective cognitive decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Spieser</w:t>
+                <w:t xml:space="preserve">Lewis Feraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Sacher</w:t>
+                <w:t xml:space="preserve">Arnaud Weills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duplan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1324309⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.16621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378859v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problem-solving training modifies cognitive functioning and related functional connectivity in healthy adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Escoffier</w:t>
+                <w:t xml:space="preserve">Predicting creative behavior using resting-state electroencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Chhade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judie Tabbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09602011.2021.1987277⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06461-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370520v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamic modular fingerprints of the human brain at rest</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+                <w:t xml:space="preserve">A multidimensional model of memory complaints in older individuals and the associated hub regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mheich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Spieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117674⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2023.1324309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107402v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Network Dynamics Correlate with Personality Traits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Problem-solving training modifies cognitive functioning and related functional connectivity in healthy adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Paban</w:t>
+                <w:t xml:space="preserve">Béatrice Alescio-Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Weill</w:t>
+                <w:t xml:space="preserve">Anton Jean-Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Modolo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain connectivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (3), pp.108-120. </w:t>
+              <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/brain.2019.0723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09602011.2021.1987277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551376v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological resilience correlates with EEG source-space brain network flexibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">The dynamic modular fingerprints of the human brain at rest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00079⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 227, pp.117674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089965v1</w:t>
+                <w:t xml:space="preserve">hal-03107402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain network dynamics correlate with personality traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Brain Network Dynamics Correlate with Personality Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain connectivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.108-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/brain.2019.0723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/702266⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05352019v1</w:t>
+                <w:t xml:space="preserve">hal-02551376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resting brain functional networks and trait coping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Psychological resilience correlates with EEG source-space brain network flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Alescio-Lautier</w:t>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mheich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain connectivity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Network Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.539-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/brain.2018.0613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02089935v1</w:t>
+                <w:t xml:space="preserve">hal-02089965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuronal and Glial Changes in Rat Hippocampal Formation afterCholinergic Deafferentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Brain network dynamics correlate with personality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular Research &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2167-7956.1000147⟩</w:t>
+              <w:t xml:space="preserve">Brain connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/702266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433055v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective cognitive impairment and Alzheimer's disease: a two year follow up of 51 subjects during two years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resting brain functional networks and trait coping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Sambuchi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Beatrice Alescio-Lautier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2015.0575⟩</w:t>
+              <w:t xml:space="preserve">Brain connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (8), pp.475-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/brain.2018.0613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553747v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective cognitive impairment and Alzheimer's disease : a two years follow up of 51 subjects during two years</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Neuronal and Glial Changes in Rat Hippocampal Formation afterCholinergic Deafferentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Sambuc</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomolecular Research &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2167-7956.1000147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468578v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic and preventive effects of methylene blue on Alzheimer's disease pathology in a transgenic mouse model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Subjective cognitive impairment and Alzheimer's disease: a two year follow up of 51 subjects during two years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sambuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muraccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Alescio-Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Fauvelle</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Sambuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2013.06.033⟩</w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (4), pp.462-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2015.0575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553749v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Subjective cognitive impairment and Alzheimer's disease : a two years follow up of 51 subjects during two years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sambuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muraccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Alescio-Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Sambuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (13)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therapeutic and preventive effects of methylene blue on Alzheimer's disease pathology in a transgenic mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Paban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maunoir-Regimbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.68-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2013.06.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Time course of behavioral changes following basal forebrain cholinergic damage in rats : Environmental enrichment as a therapeutic intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jaffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Malafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alescio-Lautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 132 (1), pp.13-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha power increases no matter what during a neurofeedback session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Maaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Waroquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous modulation of alpha power during a neurofeedback session without instructions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of analytical variability in estimating EEG-based functional connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Allouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...174 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2498,111 +2530,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamemory monitoring in older adults with subjective cognitive decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Paban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2612,147 +2644,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting dynamic changes in modular organization of spontaneous brain activity A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kabbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Advances in Biomedical Engineering, ICABME 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. pp.8940350, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2899,51 +2931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chhade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judie Tabbal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Auffret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000211156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06461-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Feraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weills" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duplan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16621" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04378859v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mheich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Spieser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1324309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deshayes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jean-Luc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Escoffier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2021.1987277" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03107402v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Kabbara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Paban" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117674" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2019.0723" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089965v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mheich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352019v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/702266" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2018.0613" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gilbert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2167-7956.1000147" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sambuchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muraccioli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sambuc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0575" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01468578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manrique" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maunoir-Regimbal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauvelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.06.033" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaffard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malafosse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alescio-Lautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05312109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Maaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248701v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248730v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Allouch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Duprez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04804683v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabbara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940350" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248701v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Maaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.70285" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248730v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-026-00431-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232483v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chhade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judie Tabbal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Auffret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000211156" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Feraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weills" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duplan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16621" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06461-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04378859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mheich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Spieser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1324309" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deshayes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jean-Luc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Escoffier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2021.1987277" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03107402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Kabbara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Paban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117674" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weill" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2019.0723" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089965v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mheich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/702266" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2018.0613" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2167-7956.1000147" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sambuchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muraccioli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sambuc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01468578v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manrique" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maunoir-Regimbal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauvelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.06.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaffard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malafosse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alescio-Lautier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05312109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Allouch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Duprez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04804683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabbara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940350" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>