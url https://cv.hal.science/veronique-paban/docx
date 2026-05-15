--- v1 (2026-04-06)
+++ v2 (2026-05-15)
@@ -1217,274 +1217,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological resilience correlates with EEG source-space brain network flexibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain network dynamics correlate with personality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Kabbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Mheich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/netn_a_00079⟩</w:t>
+              <w:t xml:space="preserve">Brain connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/702266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089965v1</w:t>
+                <w:t xml:space="preserve">hal-05352019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain network dynamics correlate with personality traits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychological resilience correlates with EEG source-space brain network flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Paban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mheich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain connectivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Network Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.539-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/702266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/netn_a_00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352019v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resting brain functional networks and trait coping</w:t>
               </w:r>
@@ -2931,51 +2931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248701v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Maaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.70285" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248730v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-026-00431-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232483v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chhade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judie Tabbal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Auffret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000211156" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Feraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weills" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duplan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16621" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06461-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04378859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mheich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Spieser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1324309" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deshayes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jean-Luc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Escoffier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2021.1987277" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03107402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Kabbara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Paban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117674" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weill" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2019.0723" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089965v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mheich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352019v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/702266" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2018.0613" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2167-7956.1000147" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sambuchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muraccioli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sambuc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01468578v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manrique" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maunoir-Regimbal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauvelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.06.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaffard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malafosse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alescio-Lautier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05312109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Allouch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Duprez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04804683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabbara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940350" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248701v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Maaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Paban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.70285" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248730v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44271-026-00431-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232483v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Chhade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judie Tabbal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Auffret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hassan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000211156" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809403v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lewis Feraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weills" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duplan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.16621" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06461-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04378859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mheich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Spieser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1324309" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deshayes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jean-Luc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Escoffier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2021.1987277" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03107402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Kabbara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Paban" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117674" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Weill" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2019.0723" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/702266" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mheich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/netn_a_00079" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02089935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2018.0613" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gilbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2167-7956.1000147" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553747v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sambuchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muraccioli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sambuc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2015.0575" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01468578v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02553749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manrique" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maunoir-Regimbal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauvelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2013.06.033" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaffard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malafosse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alescio-Lautier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05312109v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Allouch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Duprez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04804683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabbara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940350" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>