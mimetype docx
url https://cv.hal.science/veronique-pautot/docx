--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -204,295 +204,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana SHOOT MERISTEMLESS Substitutes for Medicago truncatula SINGLE LEAFLET1 to Form Complex Leaves and Petals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A cell wall-associated gene network shapes leaf boundary domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Berbel</w:t>
+                <w:t xml:space="preserve">Nathalie Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Cayla</w:t>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Eschstruth</w:t>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Adroher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232214114⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (11), pp.dev200359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.200359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875926v1</w:t>
+                <w:t xml:space="preserve">hal-03737566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cell wall-associated gene network shapes leaf boundary domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bouré</w:t>
+                <w:t xml:space="preserve">Arabidopsis thaliana SHOOT MERISTEMLESS Substitutes for Medicago truncatula SINGLE LEAFLET1 to Form Complex Leaves and Petals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+                <w:t xml:space="preserve">Ana Berbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Goussot</w:t>
+                <w:t xml:space="preserve">Thibaud Cayla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Eschstruth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Adroher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 149 (11), pp.dev200359. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.200359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms232214114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737566v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral organ abscission in Arabidopsis requires the combined activities of three TALE homeodomain transcription factors</w:t>
               </w:r>
@@ -2973,269 +2973,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and morphological consequences of expression of the rolA gene in transgenic tobacco plants (rolA gene of Agrobacterium rhizogenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leucine aminopeptidase : an inducible component of the defense response in Lycopersicon esculentum (tomato)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.M. Holzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark M. Tepfer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruce Reisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.L. Walling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 90, pp.9906-9910</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707407v1</w:t>
+                <w:t xml:space="preserve">hal-02702470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leucine aminopeptidase : an inducible component of the defense response in Lycopersicon esculentum (tomato)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological and morphological consequences of expression of the rolA gene in transgenic tobacco plants (rolA gene of Agrobacterium rhizogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark M. Tepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Vilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 140 (6), pp.685-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.1993.10515646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702470v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposition of the maize autonomous element activator in transgenic Nicotiana plumbaginifolia plants</w:t>
               </w:r>
@@ -3679,51 +3679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brzezinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark M. Tepfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 77, pp.133-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3742,402 +3742,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02716809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies and uses of the Ri plasmids of Agrobacterium rhizogenes</w:t>
+                <w:t xml:space="preserve">Transfer of a 4.3-kb fragment of the TL-DNA of Agrobacterium rhizogenes strain A4 confers the pRi transformed phenotype to regenerated tobacco plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Birot</w:t>
+                <w:t xml:space="preserve">Lise Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David D. Bouchez</w:t>
+                <w:t xml:space="preserve">J. Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Casse-Delbart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise Jouanin</w:t>
+                <w:t xml:space="preserve">Colette Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 25 (3), pp.323-335</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 53, pp.53-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02719662v1</w:t>
+                <w:t xml:space="preserve">hal-02721589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression vectors based on the Agrobacterium rhizogenes Ri transformation system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Pautot</w:t>
+                <w:t xml:space="preserve">Studies and uses of the Ri plasmids of Agrobacterium rhizogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Raimond</w:t>
+                <w:t xml:space="preserve">M. Casse-Delbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Durand Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 69, pp.231-237</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 25 (3), pp.323-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02728956v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02719662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of a 4.3-kb fragment of the TL-DNA of Agrobacterium rhizogenes strain A4 confers the pRi transformed phenotype to regenerated tobacco plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Jouanin</w:t>
+                <w:t xml:space="preserve">Expression vectors based on the Agrobacterium rhizogenes Ri transformation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pautot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tourneur</w:t>
+                <w:t xml:space="preserve">F. Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Tourneur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Pautot</w:t>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 53, pp.53-63</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 69, pp.231-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02721589v1</w:t>
+                <w:t xml:space="preserve">hal-02728956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4280,51 +4280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological and morphological consequences of expression of the rolA gene in transgenic tobacco plants (rolA gene of Agrobacterium rhizogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark M. Tepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4332,51 +4332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bases cellulaires et moleculaires de la morphogenese chez les plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1992, Paris, France</w:t>
@@ -4405,103 +4405,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of the region of the pRi TL-DNA responsible for the A.rhizogenes transformed phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1987, Copenhague, Denmark</w:t>
@@ -4530,103 +4530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer into tobacco of a 4,3 Kb fragment of the TL-DNA of A. rhizogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Pautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic and Cellular Enineering on plants and microorganisms important for agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1987, Louvain-la-Neuve, Belgium</w:t>
@@ -4967,77 +4967,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmide Ri et transfert genetique dans les plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casse-Delbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5248,51 +5248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pautot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Crick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley R Hepworth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03875926v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cayla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Eschstruth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214114" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737566v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200359" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corrigan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Khan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Dawson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac255" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Woerlen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamalat Allam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Popescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2663-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ragni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tabb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda C Salasini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chatfield" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00915" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley R. Hepworth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pautot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants2020230" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lin C.-L. Shi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grethe-Elisabeth G.-E. Stenvik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Kjersti A. K. Vie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle M. A. M. Bones" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.084608" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203871v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4650DGC8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294899v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Atta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve Laurens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boucheron-Dubuisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarc&#8217;h" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Carnero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03715.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Belles-Voix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Hamant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#233;lissa Witiak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima H. Morin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rippa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jublot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rippa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.000869" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Belles-Boix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676803v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dockx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Chao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yong-Qiang Gu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Walling" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Gu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Holzer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Carneiro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Vilaine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chriqui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704959v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chupeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chupeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Tepfer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1993.10515646" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702470v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Reisch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnefoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vermeulen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700940v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716809v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brzezinsky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719662v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casse-Delbart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728956v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raimond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721589v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourneur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tourneur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc'H" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rembur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besnard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vilaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848507v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781590v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912927v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846611v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Chao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Chaufaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843797v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse-Delbart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pautot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Crick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley R Hepworth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf034" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200359" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03875926v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berbel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Cayla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Eschstruth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214114" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Corrigan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Khan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Dawson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac255" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602582v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Woerlen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamalat Allam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Popescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2663-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ragni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tabb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda C Salasini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chatfield" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.00915" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley R. Hepworth" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01052" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pautot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00093" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants2020230" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lin C.-L. Shi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grethe-Elisabeth G.-E. Stenvik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Kjersti A. K. Vie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atle M. A. M. Bones" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.084608" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203871v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.01.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4650DGC8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294899v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzy Atta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieve Laurens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boucheron-Dubuisson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarc&#8217;h" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Carnero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03715.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754925v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Belles-Voix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Hamant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M&#233;lissa Witiak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima H. Morin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Traas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bensmihen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rippa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jublot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Rippa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.000869" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Belles-Boix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676803v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dockx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kronenberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pernollet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Chao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yong-Qiang Gu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Walling" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689444v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Gu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Holzer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guivarch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Carneiro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Vilaine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chriqui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704959v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chupeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chupeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Reisch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark M. Tepfer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.1993.10515646" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnefoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702920v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vermeulen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701127v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefoy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700940v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716809v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brzezinsky" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721589v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tourneur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tourneur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719662v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Birot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casse-Delbart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728956v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raimond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guivarc'H" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rembur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besnard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vilaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848507v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781590v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912927v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846611v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. Chao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Chaufaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843797v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855664v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse-Delbart" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>