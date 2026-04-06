--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1969,53 +1969,170 @@
                 <w:t xml:space="preserve">⟨10.1051/j3ea/2011006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">External Hybrid Position/Force Control for Kinematically Redundant Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Passi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 30 (20), pp.201-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)44265-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2162,51 +2279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azad Artinian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Huet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Benamar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Perdereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46323.2023.10196216" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Kappassov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Corrales Ram&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perdereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3154478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Corrales Ramon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03388446v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carf&#236;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Patten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingyi Kuang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hammoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Alameh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.714023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02335723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2019.103332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02062621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Lan Pham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilhena Adorno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2017.11.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBFCQTN1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01545938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex V&#225;squez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.06.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615315v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Arambel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mansour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512516682668" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01680649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2015.07.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Cuong Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Bimbo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghwan Back" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9425-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cupcic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Oliver Duran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01583304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres Medina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/53561" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Padula" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/55063" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00737775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jesus Garcia Gomez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/50988" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02550" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Legnani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Pasqui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sardini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Visioli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azad Artinian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Huet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Benamar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Perdereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46323.2023.10196216" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Kappassov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Corrales Ram&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perdereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3154478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Corrales Ramon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03388446v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carf&#236;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Patten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingyi Kuang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hammoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Alameh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.714023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02335723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2019.103332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02062621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Lan Pham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilhena Adorno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2017.11.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBFCQTN1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01545938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex V&#225;squez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.06.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615315v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Arambel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mansour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512516682668" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01680649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2015.07.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Cuong Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Bimbo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghwan Back" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9425-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cupcic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Oliver Duran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01583304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres Medina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/53561" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Padula" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/55063" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00737775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jesus Garcia Gomez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/50988" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02550" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Legnani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Pasqui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sardini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Visioli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Passi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)44265-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>