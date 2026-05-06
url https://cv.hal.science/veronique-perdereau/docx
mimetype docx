--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,76 +217,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile-Based Task Definition Through Edge Contact Formation Setpoints for Object Exploration and Manipulation</w:t>
+                <w:t xml:space="preserve">Tactile-based Task Definition through Edge Contact Formation Setpoints for Object Exploration and Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanat Kappassov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Antonio Corrales Ramón</w:t>
+                <w:t xml:space="preserve">Juan Antonio Corrales Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Perdereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
@@ -297,1842 +297,1738 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2022.3154478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615124v1</w:t>
+                <w:t xml:space="preserve">hal-03711951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile-based Task Definition through Edge Contact Formation Setpoints for Object Exploration and Manipulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hand-Object Interaction: From Human Demonstrations to Robot Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Antonio Corrales Ramon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandro Carfì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Patten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingyi Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Alameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3154478⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2021.714023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711951v1</w:t>
+                <w:t xml:space="preserve">hal-03388446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand-Object Interaction: From Human Demonstrations to Robot Manipulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Touch driven controller and tactile features for physical interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanat Kappassov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Corrales Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123, pp.103332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frobt.2021.714023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2019.103332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388446v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touch driven controller and tactile features for physical interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Antonio Corrales Ramon</w:t>
+                <w:t xml:space="preserve">Set-point control of robot end-effector pose using dual quaternion feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang-Lan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2019.103332⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52, pp.100-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcim.2017.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335723v1</w:t>
+                <w:t xml:space="preserve">lirmm-02062621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-point control of robot end-effector pose using dual quaternion feedback</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vilhena Adorno</w:t>
+                <w:t xml:space="preserve">Human–Human Handover Tasks and How Distance and Object Mass Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clint Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Arambel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124 (1), pp.182-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0031512516682668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rcim.2017.11.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02062621v1</w:t>
+                <w:t xml:space="preserve">hal-03615315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proprioceptive shape signatures for object manipulation and recognition purposes in a robotic hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Vásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Perdereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.robot.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human–Human Handover Tasks and How Distance and Object Mass Matter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
+                <w:t xml:space="preserve">Tactile sensing in dexterous robot hands — Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanat Kappassov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Corrales Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Perdereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 124 (1), pp.182-199. </w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, Part A, pp.195-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0031512516682668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2015.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615315v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile sensing in dexterous robot hands — Review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Finger contact sensing and the application in dexterous hand manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongbin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kien Cuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Bimbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junghwan Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2015.07.015⟩</w:t>
+              <w:t xml:space="preserve">Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (1), pp.25-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10514-015-9425-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680649v1</w:t>
+                <w:t xml:space="preserve">hal-03615326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finger contact sensing and the application in dexterous hand manipulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kien Cuong Nguyen</w:t>
+                <w:t xml:space="preserve">A case study of ROS software re-usability for dexterous in-hand manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Walck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Cupcic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Oliver Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Perdereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Robots</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal for Software Engineering Robotics (JOSER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615326v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of ROS software re-usability for dexterous in-hand manipulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finger Readjustment Algorithm for Object Manipulation Based on Tactile Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Oliver Duran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronique Perdereau</w:t>
+                <w:t xml:space="preserve">Juan Antonio Corrales Ramón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Torres Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perdereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Software Engineering Robotics (JOSER)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/53561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615503v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finger Readjustment Algorithm for Object Manipulation Based on Tactile Information</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Perdereau</w:t>
+                <w:t xml:space="preserve">An On-Line Path Planner for Industrial Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Padula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Perdereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 10 (1), pp.9. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 10 (3), pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/55063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/53561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01583304v1</w:t>
+                <w:t xml:space="preserve">hal-03615398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An On-Line Path Planner for Industrial Manipulators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Perdereau</w:t>
+                <w:t xml:space="preserve">Cooperative Tasks between Humans and Robots in Industrial Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Corrales Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Jesus Garcia Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Torres Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perdereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 10 (3), pp.156. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 9 (94), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/50988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/55063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03615398v1</w:t>
+                <w:t xml:space="preserve">hal-00737775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Tasks between Humans and Robots in Industrial Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernando Torres Medina</w:t>
+                <w:t xml:space="preserve">A Generic Motion Planner for Robot Multi-fingered Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Saut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Sahbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Perdereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (1-2), pp.23--46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/50988⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00737775v1</w:t>
+                <w:t xml:space="preserve">hal-00736011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Pseudoinverse for Manipulator Collision Avoidance*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Padula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Perdereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (1), pp.14687-14692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.02550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Motion Planner for Robot Multi-fingered Manipulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Perdereau</w:t>
+                <w:t xml:space="preserve">International Master Program on Mechatronic Systems for Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Legnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivianne Pasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Visioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/2011006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736011v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Master Program on Mechatronic Systems for Rehabilitation</w:t>
-[...120 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">External Hybrid Position/Force Control for Kinematically Redundant Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perdereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Véronique Perdereau</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Passi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Passi</w:t>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Drouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 30 (20), pp.201-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)44265-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2279,51 +2175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azad Artinian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Huet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Benamar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Perdereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46323.2023.10196216" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Kappassov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Corrales Ram&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perdereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3154478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Corrales Ramon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03388446v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carf&#236;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Patten" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingyi Kuang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hammoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Alameh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.714023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02335723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2019.103332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02062621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Lan Pham" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilhena Adorno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2017.11.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBFCQTN1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01545938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex V&#225;squez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.06.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615315v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Arambel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mansour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512516682668" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01680649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2015.07.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Cuong Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Bimbo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghwan Back" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9425-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cupcic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Oliver Duran" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01583304v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres Medina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/53561" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Padula" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/55063" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00737775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jesus Garcia Gomez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/50988" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615373v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02550" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736011v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615380v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Legnani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Pasqui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sardini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Visioli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Passi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)44265-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azad Artinian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Huet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Benamar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Perdereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM46323.2023.10196216" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanat Kappassov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Corrales Ramon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perdereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3154478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03388446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carf&#236;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Patten" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingyi Kuang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hammoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Alameh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.714023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02335723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2019.103332" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02062621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Lan Pham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilhena Adorno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2017.11.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBFCQTN1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615315v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Arambel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mansour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512516682668" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01545938v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex V&#225;squez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.06.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01680649v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2015.07.015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615326v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Cuong Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Bimbo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghwan Back" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9425-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cupcic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Oliver Duran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01583304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Corrales Ram&#243;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres Medina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/53561" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Padula" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/55063" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00737775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jesus Garcia Gomez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/50988" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736011v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.02550" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Legnani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne Pasqui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sardini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Visioli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Passi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Drouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)44265-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>