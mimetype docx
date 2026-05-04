--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -619,292 +619,292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polycation/cation competition
-on the aggregation threshold of magnetic nanoparticles</w:t>
+                <w:t xml:space="preserve">Structural, Thermodiffusive and Thermoelectric Properties of Maghemite Nanoparticles Dispersed in Ethylammonium Nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesut Demirelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Peyre</w:t>
+                <w:t xml:space="preserve">Kakoli Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawako Nakamae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Malikova</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.125876. </w:t>
+              <w:t xml:space="preserve">ChemEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/chemengineering4010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058032v1</w:t>
+                <w:t xml:space="preserve">hal-03039035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Thermodiffusive and Thermoelectric Properties of Maghemite Nanoparticles Dispersed in Ethylammonium Nitrate</w:t>
+                <w:t xml:space="preserve">Influence of polycation/cation competition
+on the aggregation threshold of magnetic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kakoli Bhattacharya</w:t>
+                <w:t xml:space="preserve">Mesut Demirelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sawako Nakamae</w:t>
+                <w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Demouchy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natalie Malikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fresnais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemEngineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.125876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/chemengineering4010005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039035v1</w:t>
+                <w:t xml:space="preserve">hal-03058032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal Stability of Imogolite Nanotube Dispersions: A Phase Diagram Study</w:t>
               </w:r>
@@ -1773,51 +1773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrated assemblies of magnetic nanoparticles in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Mamusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2301,51 +2301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kanzaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guibert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fresnais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128261" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A. Meireles Guerra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burckel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coppola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiuza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riedl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Demouchy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4fd00028e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawako Nakamae" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11041031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesut Demirelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125876" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakoli Bhattacharya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demouchy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering4010005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Monet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01922" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.01.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01589860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07391" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.08.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01485620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Lopes Filomeno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour L Kouyat&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles L Demouchy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.07.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522810v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07796" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01158520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01158517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Mamusa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Perzynski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00019J" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01485650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Plenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/28/284113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bouguerra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.08.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kanzaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guibert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fresnais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128261" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A. Meireles Guerra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burckel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coppola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiuza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riedl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Demouchy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4fd00028e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawako Nakamae" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11041031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakoli Bhattacharya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demouchy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering4010005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesut Demirelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125876" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Monet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01922" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.01.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01589860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07391" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.08.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01485620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Lopes Filomeno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour L Kouyat&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles L Demouchy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.07.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522810v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07796" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01158520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01158517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Mamusa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Perzynski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00019J" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01485650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Plenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/28/284113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bouguerra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.08.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>