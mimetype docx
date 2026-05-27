--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -485,1676 +485,1542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional Magnetic Nanocolloids for Hybrid Solar-Thermoelectric Energy Harvesting</w:t>
+                <w:t xml:space="preserve">Structural, Thermodiffusive and Thermoelectric Properties of Maghemite Nanoparticles Dispersed in Ethylammonium Nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Sani</w:t>
+                <w:t xml:space="preserve">Kakoli Bhattacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Martina</w:t>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Salez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawako Nakamae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+                <w:t xml:space="preserve">Gilles Demouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.1031. </w:t>
+              <w:t xml:space="preserve">ChemEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano11041031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/chemengineering4010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354166v1</w:t>
+                <w:t xml:space="preserve">hal-03039035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Thermodiffusive and Thermoelectric Properties of Maghemite Nanoparticles Dispersed in Ethylammonium Nitrate</w:t>
+                <w:t xml:space="preserve">Influence of polycation/cation competition
+on the aggregation threshold of magnetic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kakoli Bhattacharya</w:t>
+                <w:t xml:space="preserve">Mesut Demirelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sawako Nakamae</w:t>
+                <w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Demouchy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natalie Malikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fresnais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemEngineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.125876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/chemengineering4010005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039035v1</w:t>
+                <w:t xml:space="preserve">hal-03058032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polycation/cation competition
-on the aggregation threshold of magnetic nanoparticles</w:t>
+                <w:t xml:space="preserve">Colloidal Stability of Imogolite Nanotube Dispersions: A Phase Diagram Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesut Demirelli</w:t>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Monet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Malikova</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Goldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Rouzière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125876⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (38), pp.12451-12459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058032v1</w:t>
+                <w:t xml:space="preserve">hal-02321972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal Stability of Imogolite Nanotube Dispersions: A Phase Diagram Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Monet</w:t>
+                <w:t xml:space="preserve">Dispersion mechanism of polyacrylic acid-coated nanoparticle in protic ionic liquid, N,N-diethylethanolammonium trifluoromethanesulfonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fresnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryo Kanzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01922⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 516, pp.248-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321972v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion mechanism of polyacrylic acid-coated nanoparticle in protic ionic liquid, N,N-diethylethanolammonium trifluoromethanesulfonate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Guibert</w:t>
+                <w:t xml:space="preserve">Effect of Ionic Strength on the Bundling of Metal Oxide Imogolite Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Monet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Rouzière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.21740-21749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173413v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01589860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ionic Strength on the Bundling of Metal Oxide Imogolite Nanotubes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Monet</w:t>
+                <w:t xml:space="preserve">Magnetic fluid hyperthermia probed by both calorimetric and dynamic hysteresis measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fresnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07391⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 421, pp.384-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01589860v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic fluid hyperthermia probed by both calorimetric and dynamic hysteresis measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fresnais</w:t>
+                <w:t xml:space="preserve">Ionic magnetic fluids in polar solvents with tuned counter-ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Lopes Filomeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour L Kouyaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dupuis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles L Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 421, pp.384-392. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.08.015⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390527v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic magnetic fluids in polar solvents with tuned counter-ions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperthermia of Magnetic Nanoparticles: An Experimental Study of the Role of Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fresnais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.07.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.28148 - 28154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b07796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485620v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperthermia of Magnetic Nanoparticles: An Experimental Study of the Role of Aggregation</w:t>
+                <w:t xml:space="preserve">Controlling nanoparticles dispersion in ionic liquids by tuning the pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fresnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fresnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b07796⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 454, pp.105-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522810v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling nanoparticles dispersion in ionic liquids by tuning the pH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Guibert</w:t>
+                <w:t xml:space="preserve">Concentrated assemblies of magnetic nanoparticles in ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mamusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Sirieix-Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dupuis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 454, pp.105-111. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 181, pp.193-209 </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2015.04.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5FD00019J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158520v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrated assemblies of magnetic nanoparticles in ionic liquids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure of colloidal dispersions in the ionic liquid ethylammonium nitrate: influence of the nature of the nanoparticles' counterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mamusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Mamusa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Juliette Sirieix-Plenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Perzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5FD00019J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (28), pp.284113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/28/284113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158517v1</w:t>
+                <w:t xml:space="preserve">hal-01485650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of colloidal dispersions in the ionic liquid ethylammonium nitrate: influence of the nature of the nanoparticles' counterion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianna Mamusa</w:t>
+                <w:t xml:space="preserve">Micellization of dodecyltrimethylammonium bromide in water–dimethylsulfoxide mixtures: A multi-length scale approach in a model system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Bouguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Testard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 389 (1), pp.164-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2012.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2301,51 +2167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kanzaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guibert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fresnais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128261" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A. Meireles Guerra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burckel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coppola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiuza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riedl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Demouchy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4fd00028e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawako Nakamae" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11041031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakoli Bhattacharya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demouchy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering4010005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesut Demirelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125876" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Monet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01922" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.01.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01589860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07391" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.08.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01485620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Lopes Filomeno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour L Kouyat&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles L Demouchy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.07.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522810v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07796" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01158520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01158517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Mamusa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Perzynski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00019J" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01485650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Plenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/28/284113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bouguerra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.08.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371763v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kanzaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guibert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fresnais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.128261" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.A. Meireles Guerra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ibrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burckel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coppola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2024.135233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiuza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riedl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Demouchy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4fd00028e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039035v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kakoli Bhattacharya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawako Nakamae" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demouchy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering4010005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesut Demirelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Pl&#233;net" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Malikova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125876" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321972v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Monet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01922" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.01.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01589860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07391" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.08.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01485620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Lopes Filomeno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour L Kouyat&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles L Demouchy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.07.050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b07796" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01158520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2015.04.059" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01158517v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Mamusa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Perzynski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00019J" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01485650v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sirieix-Plenet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/28/284113" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521082v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Bouguerra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Testard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.08.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>