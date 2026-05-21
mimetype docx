--- v0 (2026-03-22)
+++ v1 (2026-05-21)
@@ -349,1449 +349,1556 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réintroduire une espèce oubliée sur un territoire délaissé du public : le cas de la cistude d'Europe en Alsace, nord-est de la France</w:t>
+                <w:t xml:space="preserve">La transformation des cours d'école à Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...36 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Glatron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS; Strasbourg Eurometropole. 2024, pp.114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846978v1</w:t>
-[...449 lines deleted...]
-                <w:t xml:space="preserve">hal-01325843v1</w:t>
+                <w:t xml:space="preserve">hal-05626634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Envisager la nature dans les cours d'écoles déminéralisées à Strasbourg</w:t>
+                <w:t xml:space="preserve">LES NUISIBLES DES CAMPAGNES ARRIVENT EN VILLE : ENQUETE SUR LES REPRESENTATIONS ET OPINIONS EN FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Comor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Glatron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, https://zaeu-strasbourg.eu/wp-content/uploads/2023/11/N34-COUR-DECOLE-1.pdf</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04383428v1</w:t>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des rats à Strasbourg : les citadins face à la lutte intégrée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Philippot</w:t>
+                <w:t xml:space="preserve">LE RAT, EMBLEME DU DELAISSEMENT RESSENTI PAR LES QUARTIERS POPULAIRES DE STRASBOURG (FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippot Véronique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glatron Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Habold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-03671890v1</w:t>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES NUISIBLES DES CAMPAGNES ARRIVENT EN VILLE : ENQUETE SUR LES REPRESENTATIONS ET OPINIONS EN FRANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des rats à Strasbourg : les citadins face à la lutte intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Glatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Habold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Philippot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04080215v1</w:t>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE RAT, EMBLEME DU DELAISSEMENT RESSENTI PAR LES QUARTIERS POPULAIRES DE STRASBOURG (FRANCE)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">hal-04219123v1</w:t>
+                <w:t xml:space="preserve">Envisager la nature dans les cours d'écoles déminéralisées à Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Glatron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://zaeu-strasbourg.eu/wp-content/uploads/2023/11/N34-COUR-DECOLE-1.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels savoirs les citadins mobilisent-ils dans leurs pratiques urbaines de nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Glatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences Ouvertes à Strasbourg : à la découverte des SOLs Urbains Vivants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réintroduire une espèce oubliée sur un territoire délaissé du public : le cas de la cistude d'Europe en Alsace, nord-est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution du programme "sciences participatives en situation d'interdisciplinarité"</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.18-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2023018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A heuristic for innovative invasive species management actions and strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Dereniowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Glatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (4), pp.art24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-13615-270424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des tortues exotiques en ville : évaluation, perceptions et propositions de gestion à Strasbourg, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Glatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adine Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Meinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.26449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compostage collectif urbain à l'épreuve de ses interdits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Glatron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volume 18 numéro 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.20743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02181471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gorgones du Muséum d’Histoire naturelle de Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gerriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384595v1</w:t>
+                <w:t xml:space="preserve">Stéphane Sartoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales du Museum d'histoire naturelle de Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XXX, pp.29-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gorgones des Petites Antilles : un objet d’étude pluridisciplinaire dans une perspective de conservation</w:t>
-[...39 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sciences Ouvertes à Strasbourg : à la découverte des SOLs Urbains Vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Glatron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Franck-Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04091436v1</w:t>
+                <w:t xml:space="preserve">Josefa Bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de restitution du programme "sciences participatives en situation d'interdisciplinarité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gorgones des Petites Antilles : un objet d’étude pluridisciplinaire dans une perspective de conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'environnement. CRIOBE-CNRS-EPHE, 2017. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017PSLEP002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04091436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'images mentales de la cour d'école entre réalité et rêve chez des écoliers d'une école tourangelle : Quelle place pour la nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Philippot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Education au développement durable et à la biodiversité : concepts, questions vives, outils et pratiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Digne Les Bains, France. pp.406-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01053355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1938,51 +2045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adine Hector" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Philippot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Georges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03369225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jean-Yves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.26774" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Dereniowska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-13615-270424" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464154v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26449" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20743" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01325843v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gerriet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sartoretto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671890v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Comor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippot V&#233;ronique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glatron Sandrine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384595v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franck-Neumann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bernier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Bleu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04091436v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEP002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701808v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adine Hector" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Philippot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Georges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03369225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meinard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jean-Yves" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.26774" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Comor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippot V&#233;ronique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glatron Sandrine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Habold" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385879v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habold" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03846978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Dereniowska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-13615-270424" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26449" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20743" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01325843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gerriet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sartoretto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franck-Neumann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Bleu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04091436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEP002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>