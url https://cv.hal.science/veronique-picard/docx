--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -3731,191 +3731,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archive documentaire Baelo Claudia de l’Institut de Recherche sur l'Architecture Antique (France)</w:t>
+                <w:t xml:space="preserve">La progression des fouilles à travers les plans topographiques, entre 1973 et 1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baelo. 100 años de arqueología, 100 imágenes para la memoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Casa de Velázquez, pp.63, 2017</w:t>
+              <w:t xml:space="preserve">, Casa de Velázquez, pp.132, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542608v1</w:t>
+                <w:t xml:space="preserve">halshs-03542627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La progression des fouilles à travers les plans topographiques, entre 1973 et 1985</w:t>
+                <w:t xml:space="preserve">L’archive documentaire Baelo Claudia de l’Institut de Recherche sur l'Architecture Antique (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baelo. 100 años de arqueología, 100 imágenes para la memoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Casa de Velázquez, pp.132, 2017</w:t>
+              <w:t xml:space="preserve">, Casa de Velázquez, pp.63, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03542627v1</w:t>
+                <w:t xml:space="preserve">hal-03542608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’établissement romain de Las Rubias, dans les mines d'or de la Sierra del Teleno (Corporales, province de León, Espagne) »</w:t>
               </w:r>
@@ -4962,51 +4962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Segault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v91" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554556v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Poccardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nicq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1872" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Bustamente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Meaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7388" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Enei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi Combescure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Lureau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218473v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi-Combescure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Benes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Galletti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Haack" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Desibio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1188" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2014.8061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.862" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bresch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2010.7723" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2009.7590" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristophane Konstantatos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7538" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2007.7804" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2006.7789" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eristov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Labarthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silli&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/palla.1999.1555" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carpentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sicard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03205834v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Maraval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Marty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablayrolles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Asensio Esteban" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chasseigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lignereux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dardaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Lancha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224291v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domergue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pailler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#233;nisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Monturet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dieulafait" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198165v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dedieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/archaia/les-enceintes-urbaines-de-novempopulanie-entre-aquitaines-et-hispanies.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicq Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542608v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218081v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oa.upm.es/10267/1/PARTE-1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leconte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513150v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Segault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v91" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554556v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Poccardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nicq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1872" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Bustamente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Meaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7388" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Enei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi Combescure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Lureau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218473v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi-Combescure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Benes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Galletti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Haack" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Desibio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1188" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2014.8061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.862" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bresch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2010.7723" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2009.7590" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristophane Konstantatos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7538" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2007.7804" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2006.7789" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eristov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Labarthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silli&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/palla.1999.1555" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carpentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sicard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03205834v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Maraval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Marty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablayrolles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Asensio Esteban" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chasseigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lignereux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dardaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Lancha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224291v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domergue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pailler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#233;nisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Monturet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dieulafait" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198165v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dedieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/archaia/les-enceintes-urbaines-de-novempopulanie-entre-aquitaines-et-hispanies.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicq Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542627v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218081v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oa.upm.es/10267/1/PARTE-1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leconte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513150v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>