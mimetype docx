--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -321,239 +321,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le péristyle de la domus des Cordeliers à Poitiers/Limonum : un ensemble ionique exceptionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
+                <w:t xml:space="preserve">Les charpentes en pierre de Délos (2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.7118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554556v1</w:t>
+                <w:t xml:space="preserve">hal-04046692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les charpentes en pierre de Délos (2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lamouille</w:t>
+                <w:t xml:space="preserve">Le péristyle de la domus des Cordeliers à Poitiers/Limonum : un ensemble ionique exceptionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.57-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046692v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les secteurs extra-muros du castrum : zone B. Castrum Novum (Santa Marinella, prov. de Rome) : Chronique de la campagne de septembre 2017</w:t>
               </w:r>
@@ -771,316 +771,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASTRUM NOVUM. Storia e archeologia di una colonia romana nel territorio di Santa Marinella</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CASTRUM NOVUM. La topographie et la photogrammétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Enei</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Picard</w:t>
+                <w:t xml:space="preserve">Aurelia Lureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CASTRUM NOVUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Quaderno 3, Santa Marinella, p.36 fig.1, p.48 fig.9, p.100 fig.2, p.107 fig.2</w:t>
+              <w:t xml:space="preserve">, 2016, Quaderno 3, Santa Marinella, pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222507v1</w:t>
+                <w:t xml:space="preserve">hal-03222556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASTRUM NOVUM. La topographie et la photogrammétrie</w:t>
+                <w:t xml:space="preserve">CASTRUM NOVUM. La topographie générale du site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Lureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CASTRUM NOVUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Quaderno 3, Santa Marinella, pp.39-42</w:t>
+              <w:t xml:space="preserve">, 2016, Quaderno 3, Santa Marinella, pp.112-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222556v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASTRUM NOVUM. La topographie générale du site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CASTRUM NOVUM. Storia e archeologia di una colonia romana nel territorio di Santa Marinella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Enei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Nardi Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Poccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CASTRUM NOVUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Quaderno 3, Santa Marinella, pp.112-113</w:t>
+              <w:t xml:space="preserve">, 2016, Quaderno 3, Santa Marinella, p.36 fig.1, p.48 fig.9, p.100 fig.2, p.107 fig.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222566v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castrum Novum (Santa Marinella, prov. de Rome) : Chronique de la campagne de septembre 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Enei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Nardi-Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1164,347 +1164,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03218473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castrum Novum (Santa Marinella, prov. de Rome) : Chronique de la campagne de septembre 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavio Enei</w:t>
+                <w:t xml:space="preserve">La salle hypostyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laurence Haack</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cefr.1188⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138 (2), pp.758-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2014.8061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03218375v1</w:t>
+                <w:t xml:space="preserve">halshs-03223231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La salle hypostyle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+                <w:t xml:space="preserve">Castrum Novum (Santa Marinella, prov. de Rome) : Chronique de la campagne de septembre 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Enei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Haack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Nardi-Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Poccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Fadin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luca Desibio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 138 (2), pp.758-759. </w:t>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.Fig. 2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bch.2014.8061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03223231v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castrum Novum (Santa Marinella, prov. de Rome) : Chronique de la campagne de septembre 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Haack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Nardi Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Poccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Enei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1555,77 +1555,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASTRUM NOVUM. Storia e archeologia di una colonia romana nel territorio di Santa Marinella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Enei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Nardi Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Haack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Poccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1702,51 +1702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1819,51 +1819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atlas, la prétendue Chapelle de Dionysos et l’Artémision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1936,51 +1936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atlas, les édifices gymnasiaux, la prétendue Chapelle de Dionysos et l’Artémision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2070,51 +2070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2187,51 +2187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2682,251 +2682,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration Archéologique de Délos XLIII, Atlas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Bertrand-de-Comminges. V. Campus puis villa suburbana. Evolution d'un quartier périphérique de la capitale convène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Maraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">École française d’Athènes. , 2015, 978-2-86958-264-4</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Fédération Aquitania, Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 441 p., 2015, 2-910763-39-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03210934v1</w:t>
+                <w:t xml:space="preserve">hal-03205834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Bertrand-de-Comminges. V. Campus puis villa suburbana. Evolution d'un quartier périphérique de la capitale convène.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration Archéologique de Délos XLIII, Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École française d’Athènes. , 2015, 978-2-86958-264-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de la Fédération Aquitania, Bordeaux</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03205834v1</w:t>
+                <w:t xml:space="preserve">halshs-03210934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labitolosa (La puebla de Castro, province de Huesca, Espagne). Une cité romaine de l’Hispanie citérieure</w:t>
               </w:r>
@@ -3262,51 +3262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décor architectonique de Vesunna, Périgueux antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pénisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3539,51 +3539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3636,138 +3636,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03198165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les secteurs extra-muros du castrum : zone B. Castrum Novum (Santa Marinella, prov. de Rome)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Poccardi</w:t>
+                <w:t xml:space="preserve">L’archive documentaire Baelo Claudia de l’Institut de Recherche sur l'Architecture Antique (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicq Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités de l'École française de Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chronique des activités de l'École française de Rome, 2017</w:t>
+              <w:t xml:space="preserve">Baelo. 100 años de arqueología, 100 imágenes para la memoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, pp.63, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403598v1</w:t>
+                <w:t xml:space="preserve">hal-03542608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La progression des fouilles à travers les plans topographiques, entre 1973 et 1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3783,139 +3770,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baelo. 100 años de arqueología, 100 imágenes para la memoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velázquez, pp.132, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03542627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archive documentaire Baelo Claudia de l’Institut de Recherche sur l'Architecture Antique (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Fincker</w:t>
+                <w:t xml:space="preserve">Les secteurs extra-muros du castrum : zone B. Castrum Novum (Santa Marinella, prov. de Rome)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Poccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicq Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baelo. 100 años de arqueología, 100 imágenes para la memoria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Casa de Velázquez, pp.63, 2017</w:t>
+              <w:t xml:space="preserve">Chronique des activités de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chronique des activités de l'École française de Rome, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542608v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’établissement romain de Las Rubias, dans les mines d'or de la Sierra del Teleno (Corporales, province de León, Espagne) »</w:t>
               </w:r>
@@ -4074,51 +4074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'Orient et d'Occident, Mélanges offerts à Pierre Aupert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius Éditions, Bordeaux, pp.257-267, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4143,51 +4143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des monuments funéraires de la France gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4296,77 +4296,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études des blocs architectoniques antiques de la fouille de l'îlot des Cordeliers de Poitiers/Limonum (Vienne) : l'ensemble ionique du bâtiment 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap-CTRA sud-ouest. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4480,90 +4480,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Castrum Novum (Santa Marinella, prov. de Rome)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Haack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Nardi-Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Poccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Enei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4962,51 +4962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Segault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v91" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554556v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Poccardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nicq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1872" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Bustamente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Meaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7388" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Enei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi Combescure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Lureau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218473v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi-Combescure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Benes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Galletti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Haack" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Desibio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1188" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2014.8061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.862" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bresch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2010.7723" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2009.7590" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristophane Konstantatos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7538" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2007.7804" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2006.7789" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eristov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Labarthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silli&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/palla.1999.1555" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carpentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sicard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03205834v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Maraval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Marty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablayrolles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Asensio Esteban" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chasseigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lignereux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dardaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Lancha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224291v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domergue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pailler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#233;nisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Monturet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dieulafait" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198165v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dedieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/archaia/les-enceintes-urbaines-de-novempopulanie-entre-aquitaines-et-hispanies.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicq Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542627v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542608v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218081v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oa.upm.es/10267/1/PARTE-1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leconte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513150v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Segault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v91" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851694v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046692v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7118" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Poccardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nicq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1872" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224255v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Bustamente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fincker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Meaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.7388" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222556v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Lureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222566v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222507v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Enei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi Combescure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218473v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nardi-Combescure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Benes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Galletti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fadin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2014.8061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218375v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Haack" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Desibio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1188" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.862" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bresch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2010.7723" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2009.7590" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristophane Konstantatos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2008.7538" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224065v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2007.7804" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2006.7789" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blanc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eristov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Labarthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Silli&#232;res" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/palla.1999.1555" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Carpentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sicard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03205834v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Maraval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Marty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablayrolles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03210934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222803v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Asensio Esteban" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chasseigne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guiral Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lignereux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dardaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Lancha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224291v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domergue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pailler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#233;nisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229125v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aupert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Monturet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dieulafait" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198165v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dedieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/archaia/les-enceintes-urbaines-de-novempopulanie-entre-aquitaines-et-hispanies.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542627v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicq Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218081v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://oa.upm.es/10267/1/PARTE-1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leconte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229016v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513150v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>