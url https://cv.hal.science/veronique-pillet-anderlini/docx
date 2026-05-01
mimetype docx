--- v0 (2026-03-30)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> véronique PILLET-Anderlini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ph.D. (section 71),  Preparing Authorization to direct research in designDesign research : sustainable architecture & designknow how patrimonializationTeacher : - BESIGNSCHOOL (The Sustainable Design School), Methodology M1 & M2 - ISCOM, Semiology 4th & 5th years</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-pillet-anderlini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5807-8631</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175720290</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Since 2022: Besign (The SDS), professor thesis methodology (Fourth and Fifth year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Since 2022:  ISCOM Nice, professor semiotics (Fourth year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2020-2022: Paris School of Luxury, professoir Luxury communication and brand identity, from 1st to 3rd year.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2018-2019: IUT Nice /Cote d'Azur University, temporary teaching and research assistant, project management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2015-2018: IUT Nice /Cote d'Azur University, Project management, economics of culture (M1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2013-2014: IDRAC (private school), part time professor, design & communication (5th year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Since 2007: Conseil en stratégie de marque depuis 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 1987-2007: Direction de collection (lingerie, balnéaire)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de l'information et de la communication en IUT&amp;quot; Audrey Alvès et Justine Simon (Dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.(ISSN : 1633-5961, ISSN électronique : 2259-8901)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Graber et Martin Giraudeau (dirs), Les Projets. Une histoire politique (xvie-xxi siècles) note de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.417-419. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.22741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plis du visuel. Réflexivité et énonciation dans l'image. Maria Giulia Dondero, Anne Beyaert-Geslin, Audrey Moutats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisation des savoir-faire et résidences d'artistes : un dispositif atypique de collection d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v45i45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data et grande plaisance : De la géolocalisation aux conditions de travail des marins Big Data and yachting: From geolocation device to crew working conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe CONGRÈS de la SFSIC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Institut de la Communication et des Médias, Jun 2021, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data et grande plaisance : De la géolocalisation aux conditions de travail des marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et espaces en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de valeurs et récit autobiographique du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire - Identités du chercheur et narrations en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes organisationnelles de la créativité & usages : la plateforme Behance (Adobe CC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Congrès de la SFSIC -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oenologie et architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Les terminologies professionnelles de la gastronomie et de l'œnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxe & Instagram : phénomène communicationnel et expérience esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxe, enjeux et perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTEC Paris, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisation des savoir-faire et médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES ENJEUX DU PATRIMOINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Nice Sophia Antipolis - Ville de Nice, Oct 2016, NICE - SOPHIA ANTIPOLIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artketing-SFSIC-2014-30766.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC 2014 (Toulon, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, 2014, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes et Territoires : des milieux, des dispositifs et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2020, Pascal Lardellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre touristes et citoyens dans l'espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourismes &amp; territoires : des milieux, des dispositifs et des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre touristes et citoyens dans l'espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Moatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourismes et territoires : des milieux, des dispositifs et des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture des chais : expérience esthétique et storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du sens à l'expérience : gastronomie et œnologie au prisme de leurs terminologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, 978-2-34496-067-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjuguer patrimonialisation et innovation dans le storytelling : l'affrontement de deux temporalités dans le luxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications et organisations : accélérations temporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques créatives dans l'espace marchand : le book du styliste, outil de création et de médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses numériques : art, culture et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'injonction à la créativité à sa mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Kogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'injonction à la créativité à sa mise en oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du XIXe Congrès de la SFSIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTES DU XIXe Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALORISER L'HERITAGE ET ANTICIPER LE FUTUR : LES DISPOSITIFS DE COMMUNICATION TERRITORIALE AU COEUR DE l'ECO-VALLEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artification du luxe dans le discours médiatique : des signes au sens (2010-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Nice Sophia Antipolis, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03380014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artification du luxe dans le discours médiatique : convergence des signes et du sens (2010-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Côte d'Azur, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016AZUR2031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01492962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> véronique PILLET-Anderlini </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ph.D. (section 71),  Preparing Authorization to direct research in designDesign research : sustainable architecture & designknow how patrimonializationTeacher : - BESIGNSCHOOL (The Sustainable Design School), Methodology M1 & M2 - ISCOM, Semiology 4th & 5th years</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">veronique-pillet-anderlini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5807-8631</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175720290</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Since 2022: Besign (The SDS), professor thesis methodology (Fourth and Fifth year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Since 2022:  ISCOM Nice, professor semiotics (Fourth year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2020-2022: Paris School of Luxury, professoir Luxury communication and brand identity, from 1st to 3rd year.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2018-2019: IUT Nice /Cote d'Azur University, temporary teaching and research assistant, project management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2015-2018: IUT Nice /Cote d'Azur University, Project management, economics of culture (M1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 2013-2014: IDRAC (private school), part time professor, design & communication (5th year)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Since 2007: Conseil en stratégie de marque depuis 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- 1987-2007: Direction de collection (lingerie, balnéaire)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences de l'information et de la communication en IUT&amp;quot; Audrey Alvès et Justine Simon (Dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.(ISSN : 1633-5961, ISSN électronique : 2259-8901)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Graber et Martin Giraudeau (dirs), Les Projets. Une histoire politique (xvie-xxi siècles) note de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.417-419. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.22741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plis du visuel. Réflexivité et énonciation dans l'image. Maria Giulia Dondero, Anne Beyaert-Geslin, Audrey Moutats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisation des savoir-faire et résidences d'artistes : un dispositif atypique de collection d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v45i45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data et grande plaisance : De la géolocalisation aux conditions de travail des marins Big Data and yachting: From geolocation device to crew working conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe CONGRÈS de la SFSIC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Institut de la Communication et des Médias, Jun 2021, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data et grande plaisance : De la géolocalisation aux conditions de travail des marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés et espaces en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de valeurs et récit autobiographique du chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire - Identités du chercheur et narrations en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes organisationnelles de la créativité & usages : la plateforme Behance (Adobe CC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Congrès de la SFSIC -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oenologie et architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international, Les terminologies professionnelles de la gastronomie et de l'œnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luxe & Instagram : phénomène communicationnel et expérience esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxe, enjeux et perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTEC Paris, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialisation des savoir-faire et médiation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES ENJEUX DU PATRIMOINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Nice Sophia Antipolis - Ville de Nice, Oct 2016, NICE - SOPHIA ANTIPOLIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artketing-SFSIC-2014-30766.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC 2014 (Toulon, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, 2014, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourismes et Territoires : des milieux, des dispositifs et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2020, Pascal Lardellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre touristes et citoyens dans l'espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourismes &amp; territoires : des milieux, des dispositifs et des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre touristes et citoyens dans l'espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Moatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Batazzi-Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourismes et territoires : des milieux, des dispositifs et des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture des chais : expérience esthétique et storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du sens à l'expérience : gastronomie et œnologie au prisme de leurs terminologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, 978-2-34496-067-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques créatives dans l'espace marchand : le book du styliste, outil de création et de médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses numériques : art, culture et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjuguer patrimonialisation et innovation dans le storytelling : l'affrontement de deux temporalités dans le luxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications et organisations : accélérations temporelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'injonction à la créativité à sa mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Kogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanita Andonova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'injonction à la créativité à sa mise en oeuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du XIXe Congrès de la SFSIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTES DU XIXe Congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALORISER L'HERITAGE ET ANTICIPER LE FUTUR : LES DISPOSITIFS DE COMMUNICATION TERRITORIALE AU COEUR DE l'ECO-VALLEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artification du luxe dans le discours médiatique : des signes au sens (2010-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Nice Sophia Antipolis, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03380014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'artification du luxe dans le discours médiatique : convergence des signes et du sens (2010-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Anderlini-Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. COMUE Université Côte d'Azur (2015 - 2019), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016AZUR2031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01492962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8851DB7E"/>
+    <w:nsid w:val="23FD18BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-pillet-anderlini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5807-8631" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175720290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anderlini-Pillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v45i45" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620821v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620877v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556997v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Batazzi-Alexis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Batazzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morzone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03380014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01492962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016AZUR2031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/veronique-pillet-anderlini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5807-8631" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175720290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Anderlini-Pillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v45i45" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662435v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620821v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620877v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556997v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Batazzi-Alexis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Batazzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613033v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519516v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morzone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pelissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03380014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01492962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016AZUR2031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>